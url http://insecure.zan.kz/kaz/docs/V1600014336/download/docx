--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cf19202" w14:textId="cf19202">
+    <w:p w14:paraId="8edf498" w14:textId="8edf498">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1895,99 +1895,119 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Шет мемлекеттің орталық (ұлттық) банкі корреспонденттік шот ашу үшін Ұлттық Банкке № 207 қағидаларда көзделген құжаттарды, сондай-ақ Ұлттық Банк Төрағасының атына валюта түрін көрсете отырып, корреспонденттік шот ашуға еркін нысанда өтініш ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қол қою үлгілері мен мөр таңбасы бар құжатты (қол қою үлгілері мен мөр таңбасы бар альбомды) онда төлем құжаттарына уәкілетті адамдардың тегі, аты және әкесінің аты (бар болған кезде), көрсетілген адамдардың қол қою үлгілерінің, сондай-ақ мөр таңбасының болу талабымен еркін нысанда ұсынуға жол беріледі.</w:t>
+      Қол қою үлгілері мен мөр бедері бар құжатты (қол қою үлгілері мен мөр бедері бар альбомды) онда орталық (ұлттық) банктің атауы, төлем құжаттарына қол қоюға уәкілетті адамдардың тегі, аты және әкесінің аты (ол болған жағдайда), көрсетілген адамдардың қол қою үлгілері, сондай-ақ мөр бедері болған жағдайда, еркін нысанда ұсынуға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 22.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2374,51 +2394,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) резидент емес елдің уәкілетті органы банктік операцияларды жүргізуге берген лицензияның нотариат куәландырған көшірмесі, не лицензия алусыз банктік операцияларды жүргізуге құқығын растайтын өзге құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z77" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) қол қою үлгілері бар құжатты (қол қою үлгілері бар альбомды) онда төлем құжаттарына уәкілетті адамдардың тегі, аты және әкесінің аты (бар болған кезде), көрсетілген адамдардың қол қою үлгілерінің болу талабымен еркін нысанда ұсынуға жол беріледі;</w:t>
+      5) қол қою үлгілері бар құжатты (қол қою үлгілері бар альбомды) онда банктің (банктік емес ұйымның) атауы, төлем құжаттарына қол қоюға уәкілетті адамдардың тегі, аты және әкесінің аты (ол болған жағдайда), көрсетілген адамдардың қол қою үлгілері болған жағдайда, еркін нысанда ұсынуға рұқсат етіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z78" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бар болса, резидент еместі салық төлеуші ретінде тіркеу туралы тіркеу куәлігінің көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z79" w:id="44"/>
     <w:p>
@@ -2483,50 +2503,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4150,100 +4190,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Корреспонденттік шот шарты, Ұлттық Банктің корреспонденттік шот ашу туралы мемлекеттік кіріс органына хабарламасының көшірмесі, сондай-ақ банк (банктік емес ұйым) корреспонденттік шот ашуға ұсынған құжаттар әрбір банк (банктік емес ұйым) бойынша арнайы ашылған іс қағазына (бұдан әрі – Іс қағазы) тігіледі және сақталады. Банк (банктік емес ұйым төлем жүйелерінің қатысушысы мәртебесін алған жағдайда, Іс қағазына қатысу туралы шарттың және жүйеде қызмет көрсету туралы шарттың көшірмелері де салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z105" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банктің (банктік емес ұйымның) Іс қағазында сондай-ақ бұрын ұсынылған және өзгертілген қағаздар сақталады, оларға жауапты қызметкердің тегін, атын әкесінің атын (ол бар болса) және қолтаңбасын көрсете отырып, "ауыстырылды" деген белгі қойылады. № 207 қағидаларда көзделген нысан бойынша қол қою үлгілері және мөр таңбасы бар өзгертілген құжаттар айқастырылып сызылады және оларға жаңа құжаттардың деректемелері көрсетіле отырып, ауыстырылғандығы туралы белгі қойылады.</w:t>
+      Банктің (банктік емес ұйымның) Іс-қағазында бұрын ұсынылған және өзгертілген құжаттар да сақталады, оларға жауапты қызметкердің тегін, атын әкесінің атын (ол болған жағдайда) және қолтаңбасын көрсете отырып, "ауыстырылды" деген белгі қойылады. № 207 қағидаларында көзделген нысан бойынша қол қою үлгілері және мөрдің бедері бар өзгертілген құжаттар айқастырылып сызылады және оларға жаңа құжаттардың деректемелері көрсетіле отырып, олармен ауыстырылғандығы туралы белгі қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 22.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4806,74 +4866,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z116" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Рұқсат етілмеген төлемдерден қорғау мақсатында Ұлттық Банк қорғау іс-қимылдары рәсімдерін әзірлейді және қолданады. Қорғау іс-қимылдарының элементтері ретінде уәкілетті адамның (адамдардың) қолтаңбасы, оның ішінде электрондық-цифрлық қолтаңбасы, мөрлер (бар болса), алгоритмдер, кодтар (цифрлық, әріптік, символдарды қолдана отырып, және аралас), сәйкестендіруші сөздер немесе сәйкестендіру кодтары, шифрлау, биометриялық деректер немесе Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де тәсілдер пайдаланылады.</w:t>
+      35. Рұқсат етілмеген төлемдерден қорғау мақсатында Ұлттық Банк қорғау іс-қимылдары рәсімдерін әзірлейді және қолданады. Қорғау іс-қимылдарының элементтері ретінде уәкілетті адамның (адамдардың) қолтаңбасы, оның ішінде электрондық цифрлық қолтаңбасы, мөрлер (бар болса), алгоритмдер, кодтар (цифрлық, әріптік, символдарды қолдана отырып, және аралас), сәйкестендіруші сөздер немесе сәйкестендіру кодтары, шифрлау, биометриялық деректер немесе Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де тәсілдер пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z117" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банк, банк (банктік емес ұйым) корреспонденттік шот шартына сәйкес қорғау іс-қимылдары рәсімдерін сақтайды және осы рәсімдерді қолдану және өткізу тәртібі туралы мәліметтердің сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармаққа өзгеріс енгізілді – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z118" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Ұлттық Банк банктің (банктік емес ұйымның) өтініші негізінде банкаралық ақша аудару жүйесінде төлемдерді және (немесе) ақша аударымдарын аяқтау мақсатында Ұлттық Банк пен банктің (банктік емес ұйымның) арасында жасалатын шарттың негізінде кері сату шартымен бағалы қағаздарды сатып алу бойынша мәмілелер жасау арқылы банкке (банктік емес ұйымға) қосымша өтімділік береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z119" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5672,176 +5794,218 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (16.12.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      48. Банкті банк операцияларын жүргізуге лицензиясынан айырған кезде Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9711 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 147 </w:t>
+      48. Банкті банк операцияларын жүргізуге лицензиясынан айырған кезде "Банкті басқару жөніндегі, сондай-ақ банк операциялардың барлық түрін жүзеге асыруға арналған банк лицензиясынан айырылғаннан кейін тағайындалатын уақытша әкімшілікті тағайындау және оның қызметі, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкімшісін) тағайындау және өкілеттіктері қағидаларын, Банкті басқару жөніндегі, сондай-ақ банк операциялардың барлық түрін жүзеге асыруға арналған банк лицензиясынан айырылғаннан кейін тағайындалатын уақытша әкімшіліктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігінің (уақытша әкімшісінің) есептілік және өзге де ақпарат, банкті басқару жөніндегі, сондай-ақ банк операциялардың барлық түрін жүзеге асыруға арналған банк лицензиясынан айырылғаннан кейін тағайындалатын уақытша әкімшіліктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігінің (уақытша әкімшісінің) есептілік және өзге де ақпарат ұсыну тізбесі, нысандары мен мерзімдерін ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 3 сәуірдегі № 48 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және олардың өкілеттіктері қағидаларында (бұдан әрі – № 147 қағидалар) көзделген, Ұлттық Банк арқылы және банкке келіп түскен ақшаны есепке алумен жүзеге асырылатын шығыстарға байланысты жағдайларды қоспағанда, банктің корреспонденттік шоты бойынша төлем жүйелері арқылы жүзеге асырылатын шығыс операциялары тоқтатылады. Картотекаға орналастырылған, оның ішінде ішінара орындалған төлем құжаттарын орындау тоқтатыла тұрады.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38334 болып тіркелген) бекітілген Банкті басқару жөніндегі, сондай-ақ банк операциялардың барлық түрін жүзеге асыруға арналған банк лицензиясынан айырылғаннан кейін тағайындалатын уақытша әкімшілікті тағайындау және оның қызметі, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша әкімшісін) тағайындау және өкілеттіктері қағидаларында (бұдан әрі – № 48 қағидалар) көзделген, Ұлттық Банк арқылы және банкке келіп түскен ақшаны есепке алумен жүзеге асырылатын шығыстарға байланысты жағдайларды қоспағанда, банктің корреспонденттік шоты бойынша төлем жүйелері арқылы жүзеге асырылатын шығыс операциялары тоқтатылады. Картотекаға орналастырылған, оның ішінде ішінара орындалған төлем құжаттарын орындау тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 19.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 10</w:t>
+        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="106"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> қағидаларда көзделген шығыстарға байланысты төлем тапсырмаларын қоспағанда, банктің бұрын қабылданған міндеттемелер бойынша төлем талаптары орындалмайды және баланстан тыс шотта есепке алынады.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. № 48 қағидаларда көзделген шығысқа байланысты төлем тапсырмаларын қоспағанда, банктің бұрын қабылданған міндеттемелер бойынша төлем талаптары орындалмайды және баланстан тыс шотта есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z135" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Банк операцияларын жүргізуге лицензиясынан айырылғаннан кейін корреспонденттік шотқа қойылған инкассалық өкімдер орындалмайды және баланстан тыс шотта есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z136" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6445,157 +6609,239 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z149" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      61. Банктің (банктік емес ұйымның) және (немесе) олардың филиалының Ұлттық Банк филиалының кассаларында ұлттық валютаны алуы үшін Қағидаларға 3-қосымшаға сәйкес нысан бойынша Ұлттық Банк пен банктің (банктік емес ұйымның) арасындағы автоматтандырылған ақпараттық шағын жүйе бойынша корреспонденттік шот шартына сәйкес банктің (банктік емес ұйымның) корреспонденттік шотында ақшаны резервтеуге және банктің (банктік емес ұйымның) және (немесе) банк (банктік емес ұйымның) филиалының қолма-қол ақшаны алуына өтінім (бұдан әрі – резервтеуге өтінім) ұсынылады.</w:t>
+        <w:t xml:space="preserve">
+      61. Банктің (банктік емес ұйымның) және (немесе) олардың филиалының Ұлттық Банк филиалының кассаларында ұлттық валютаны алуы үшін Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Ұлттық Банк пен банктің (банктік емес ұйымның) арасындағы автоматтандырылған цифрлық шағын жүйе бойынша корреспонденттік шот шартына сәйкес банктің (банктік емес ұйымның) корреспонденттік шотында ақшаны резервтеуге және банктің (банктік емес ұйымның) және (немесе) банк (банктік емес ұйымның) филиалының қолма-қол ақшаны алуына өтінім (бұдан әрі – резервтеуге өтінім) ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 22.12.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 248</w:t>
+        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z151" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      62. Ұлттық Банк пен банктің (банктік емес ұйымның) арасындағы автоматтандырылған ақпараттық шағын жүйені пайдалануға мүмкіндік болмаған кезде резервтеуге өтінім факсимиль байланысы құралдары немесе банктің (банктік емес ұйымның) уәкілетті адамы арқылы ұсынылады.</w:t>
+      62. Ұлттық Банк пен банктің (банктік емес ұйымның) арасындағы автоматтандырылған цифрлық шағын жүйені пайдалануға мүмкіндік болмаған кезде резервтеуге өтінім факсимиль байланысы құралдары немесе банктің (банктік емес ұйымның) уәкілетті адамы арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z152" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банк алынған резервтеуге өтінімді өтінімнің күні мен нөмірін, банктің (банктік емес ұйымның) атауын, банктің (банктік емес ұйымның) корреспонденттік шотында резервтелетін ақша сомасын көрсете отырып арнайы журналда тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 62-тармаққа өзгеріс енгізілді  – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z153" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Ұлттық Банк мынадай негіздемелердің бірі бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z154" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6827,55 +7073,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша банктің (банктік емес ұйымның) және (немесе) банк (банктік емес ұйым) филиалының қолма-қол ақшаны Ұлттық Банктің филиалы арқылы алуына арналған жиынтық ведомосты (бұдан әрі – ведомость) жасайды және электрондық түрде Ұлттық Банктің тиісті филиалдарына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z165" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      67. Ұлттық Банк жасаған электронды ведомостар автоматтандырылған банктік ақпараттық шағын жүйесі арқылы Ұлттық Банктің филиалдарына жіберіледі. </w:t>
+        <w:t>
+      67. Ұлттық Банк жасаған ведомостар автоматтандырылған банктік цифрлық шағын жүйе арқылы Ұлттық Банктің филиалдарына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z166" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Қағидалардың 70-тармағында көзделген қолма-қол ақшаны беруден бас тартуға негіздер болмаған кезде Ұлттық Банктің филиалы банк (банктік емес ұйым) немесе олардың филиалы Ұлттық Банктің филиалына ұсынған чек бойынша банкке (банктік емес ұйымға) немесе олардың филиалына қолма-қол ақшаны береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z167" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7922,116 +8230,103 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">операцияларының жекелеген </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>түрлерін жүзеге асыратын</w:t>
+              <w:t xml:space="preserve">түрлерін жүзеге асыратын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ұйымдар арасындағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>корреспонденттік</w:t>
+              <w:t xml:space="preserve">корреспонденттік қатынастарды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қатынастарды орнату </w:t>
+              <w:t>орнату қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8136,112 +8431,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық Банкі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="158"/>
+    <w:bookmarkStart w:name="z1213" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ұлттық Банктің ___________________филиалы арқылы  (атауы)  банктің, Қазақстан Республикасының бейрезидент банкі филиалының (банктік емес ұйымның) және (немесе) банк (банктік емес ұйым) филиалының қолма-қол ақшаны алуға арналған 20 ___ жылғы "___" __________ жиынтық ведомосы</w:t>
+        <w:t xml:space="preserve"> Ұлттық Банктің ___________________филиалы арқылы (атауы) банктің, Қазақстан Республикасының бейрезидент банкі филиалының (банктік емес ұйымның) және (немесе) банк (банктік емес ұйым) филиалының қолма-қол ақшаны алуға арналған 20 ___ жылғы "___" __________ жиынтық ведомосы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 30.11.2020 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 139</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (16.12.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -8261,273 +8549,343 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақшаны резервтеуге өтінім берген банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның) атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақшаны резервтеуге өтінім берген банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның) атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның) коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның) коды </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Өтінім нөмірі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақша алушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақша алушының атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақша алушы банкінің, Қазақстан Республикасы бейрезидент банкі филиалының коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақша алушы банкінің, Қазақстан Республикасы бейрезидент банкі филиалының коды </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолма-қол ақшаны беруге лимит сомасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қолма-қол ақшаны беруге лимит сомасы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8601,88 +8959,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Цифр лармен</w:t>
+              <w:t xml:space="preserve">
+Цифр лармен </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жазумен</w:t>
+              <w:t xml:space="preserve">
+Жазумен </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9209,145 +9567,187 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жиынтығы:</w:t>
+              <w:t xml:space="preserve">
+Жиынтығы: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1214" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банктің корреспонденттік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1215" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шоттарына қызмет көрсетуге</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z1216" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жауапты бөлімшесінің</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      Тегі, аты, әкесінің аты (ол бар болса)</w:t>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1217" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті адамдарының қолдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1219" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9526,51 +9926,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t xml:space="preserve">3-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9597,604 +9997,422 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...138 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1222" w:id="164"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20___жылғы "___" ________                                        Қазақстан Республикасының </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       Ұлттық Банкі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       Операциялық есепке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       алу департаменті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1223" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Банктің, Қазақстан Республикасының  бейрезидент банкі филиалының (банктік емес ұйымның) корреспонденттік шотында ақшаны резервтеуге және банктің, Қазақстан Республикасының  бейрезидент банкі филиалының (банктік емес ұйымның) және (немесе) банк филиалының қолма-қол ақшаны алуына № ____ өтінім</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Банктің, Қазақстан Республикасының бейрезидент банкі филиалының (банктік емес ұйымның) корреспонденттік шотында ақшаны резервтеуге және банктің, Қазақстан Республикасының бейрезидент банкі филиалының (банктік емес ұйымның) және (немесе) банк филиалының қолма-қол ақшаны алуына № ____ өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 3-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 22.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 30.11.2020 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 139</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (16.12.2020 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банктің, Қазақстан Республикасы бейрезидент банкі филиалының </w:t>
-[...323 lines deleted...]
-      Беру үшін қолма-қол ақша сомасын цифрлармен жазумен</w:t>
+      Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның) атауы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>банктік сәйкестендіру коды ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корреспонденттік шотының нөмірі_________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корреспонденттік шотында резервтелетін ақша сомасы ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                              (цифрмен) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                              (жазумен)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Резервтеу күні 20___жылғы "___" ________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілетін қолма-қол ақша сомасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Беру үшін қолма-қол ақша сомасын цифрлармен жазумен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -10213,199 +10431,249 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның) банктік сәйкестендіру коды/коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның) банктік сәйкестендіру коды/коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның) немесе банк филиалының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның) немесе банк филиалының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Ұлттық Банкінің филиалы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Ұлттық Банкінің филиалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолма-қол ақшаны беруге арналған сома</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолма-қол ақшаны беруге арналған сома</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10490,51 +10758,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жазумен</w:t>
+жазумен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11167,222 +11435,181 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиынтығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1225" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес </w:t>
-[...161 lines deleted...]
-      (Тегі, аты, әкесінің аты (ол бар болса) және қолы)</w:t>
+      Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның) уәкілетті тұлғасы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             (Тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Банктің, Қазақстан Республикасы бейрезидент банкі филиалының (банктік емес ұйымның) бас бухгалтері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           (Тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11463,282 +11690,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 31 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 209 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="159"/>
+    <w:bookmarkStart w:name="z44" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылған Қазақстан Республикасының Ұлттық Банкі Басқармасы қаулысының, сондай-ақ Қазақстан Республикасының Ұлттық Банкі Басқармасының кейбір қаулыларының құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z45" w:id="160"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z45" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының Ұлттық Банкі мен банктер, сондай-ақ банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арасында корреспонденттік қатынастарды орнату қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 3 ақпандағы № 14 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9247 тіркелген, 2014 жылғы 1 сәуірде "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z36" w:id="161"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z36" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 27 тамыздағы № 168 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9796 тіркелген, 2014 жылғы 12 қарашада "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) бекітілген өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z37" w:id="162"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z37" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне Қазақстан Республикасында кәсіпкерлік қызмет үшін жағдайды түбегейлі жақсарту мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 25 ақпандағы № 28 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10715 тіркелген, 2015 жылғы 6 мамырда "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) бекітілген Қазақстан Республикасында кәсіпкерлік қызмет үшін жағдайды түбегейлі жақсарту мәселелері бойынша Қазақстан Республикасының өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z40" w:id="163"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z40" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Банкаралық ақша аударымдары жүйесінің жұмыс істеу қағидаларын бекіту және "Қазақстан Республикасының Ұлттық Банкі мен банктер, сондай-ақ банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арасында корреспонденттік қатынастарды орнату қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 3 ақпандағы № 14 қаулысына өзгеріс енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 31 желтоқсандағы № 259 қаулысының (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 13078 тіркелген, 2016 жылғы 14 наурызда "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>