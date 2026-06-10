--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8c65c37" w14:textId="8c65c37">
+    <w:p w14:paraId="cf19202" w14:textId="cf19202">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3870,70 +3870,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="68"/>
+    <w:bookmarkStart w:name="z194" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23-1. Ұлттық Банкте "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер және банк қызметі туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген қағидаттарды сақтай отырып, ислам банкінің операцияларын, сондай-ақ банктік және өзге де операцияларды жүзеге асыратын әмбебап банктік лицензиясы бар банк, Қазақстан Республикасының бейрезидент-ислам банкінің филиалы, Қазақстан Республикасының бейрезидент-банкінің филиалы екінші корреспонденттік шот ашқан кезде, мынадай жағдайлардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z195" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) егер </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 207 қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес корреспонденттік шот ашу үшін қажетті толық құжаттар топтамасының болуы туралы растау болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z196" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер корреспонденттік шотты ашу сәтінде клиенттің досьесінде өзгерістер болмаған жағдайларда банктік шот ашу үшін көзделген құжаттарды (әмбебап банктік лицензияны не исламдық банктік және өзге де операцияларды жүзеге асыруға арналған лицензияны қоспағанда) қайта ұсыну талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-параграф 23-1-тармақпен толықтырылды - ҚР Ұлттық Банкі Басқармасының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Ұлттық Банк Қазақстан Республикасының резидент емес банктердің корреспонденттік шоттарын қоспағанда, банкке (банктік емес ұйымға) корреспонденттік шотты ашу күнінен кейінгі бір жұмыс күнінен кешіктірмей өз құзыреті шегінде салықтардың және төлемдердің түсуін қамтамасыз етуді, Қазақстан Республикасындағы кедендік реттеуді, Қазақстан Республикасының заңнамасымен осы органның қарауына жатқызылған қылмыстық және әкімшілік құқық бұзушылықтардың алдын алу, анықтау, жолын кесу, ашу және тергеп-тексеру жөніндегі өкілеттіктерді жүзеге асыратын, сондай-ақ Қазақстан Республикасының заңнамасында көзделген өзге де өкілеттіктерді орындайтын мемлекеттік органға (бұдан әрі - мемлекеттік кіріс органы) хабарламаларды кепілдікпен жеткізуді қамтамасыз ететін телекоммуникация желісі арқылы сәйкестендіру нөмірін көрсете отырып, аталған шоттарды ашу туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3952,90 +4114,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="69"/>
+    <w:bookmarkStart w:name="z104" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Корреспонденттік шот шарты, Ұлттық Банктің корреспонденттік шот ашу туралы мемлекеттік кіріс органына хабарламасының көшірмесі, сондай-ақ банк (банктік емес ұйым) корреспонденттік шот ашуға ұсынған құжаттар әрбір банк (банктік емес ұйым) бойынша арнайы ашылған іс қағазына (бұдан әрі – Іс қағазы) тігіледі және сақталады. Банк (банктік емес ұйым төлем жүйелерінің қатысушысы мәртебесін алған жағдайда, Іс қағазына қатысу туралы шарттың және жүйеде қызмет көрсету туралы шарттың көшірмелері де салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z105" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z105" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің (банктік емес ұйымның) Іс қағазында сондай-ақ бұрын ұсынылған және өзгертілген қағаздар сақталады, оларға жауапты қызметкердің тегін, атын әкесінің атын (ол бар болса) және қолтаңбасын көрсете отырып, "ауыстырылды" деген белгі қойылады. № 207 қағидаларда көзделген нысан бойынша қол қою үлгілері және мөр таңбасы бар өзгертілген құжаттар айқастырылып сызылады және оларға жаңа құжаттардың деректемелері көрсетіле отырып, ауыстырылғандығы туралы белгі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4054,121 +4216,121 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="71"/>
+    <w:bookmarkStart w:name="z20" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ұлттық Банкте корреспонденттік шотты жүргізу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1-параграф. Банктің (банктік емес ұйымның) корреспонденттік шотын жүргізу бойынша жалпы талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z22" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z22" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Ұлттық Банк банктің (банктік емес ұйымның) Ұлттық Банктегі корреспонденттік шоттағы ақшасын кедергісіз басқару құқығын қамтамасыз етеді және корреспонденттік шот шартына сәйкес ондағы қалдық сомасы шегінде төлемдер және (немесе) ақша аударымдарын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z106" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z106" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Корреспонденттік шотты басқару құқығына өкілеттіктер құрылтай құжаттарының не басшылардың бұйрықтары, корреспонденттік шотты басқару немесе корреспонденттік шот бойынша операциялар жасау құқығына сенімхаттың не осындай өкілеттіктер беруге негіз болған өзге де құжаттардың негізінде беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z107" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z107" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Банктің (банктік емес ұйымның) ақшасын олардың келісімінсіз алып алу, сондай-ақ банктің (банктік емес ұйымның) Ұлттық Банкте корреспонденттік шоттағы ақшаны басқаруға құқықтарын шектеу Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4203,51 +4365,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Салық кодексі), КЖТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және (немесе) банк (банктік емес ұйым) және Ұлттық Банк арасында жасалған корреспонденттік шот шартында көзделген жағдайларда жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4286,90 +4448,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз)) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="75"/>
+    <w:bookmarkStart w:name="z108" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Банк (банктік емес ұйым) Ұлттық Банкке Төлемдер және төлем жүйелері туралы заңда, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14419 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 208 қаулысымен бекітілген Қазақстан Республикасының аумағында қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – № 208 қағидалар) және корреспонденттік шот шартында көзделген тәртіппен орындау үшін төлем құжаттарын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4388,91 +4550,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="76"/>
+    <w:bookmarkStart w:name="z109" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Банк (банктік емес ұйым) төлем құжатын Ұлттық Банкке берген кезде Ұлттық Банкке өзінің ақшасын төлем құжатында көрсетілген тұлғаның пайдасына аударуға өкілеттік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z110" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z110" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Банк (банктік емес ұйым) ұлттық валютадағы электрондық құжаттарды Ұлттық Банкке Орталықтың төлем жүйелерінде пайдаланылатын форматта жібереді, шетел валютасындағы электрондық төлем құжаттарын – халықаралық жүйелердің талаптарына сәйкес келетін форматтарда жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z111" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z111" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Төлем құжатын орындаудан бас тартқан кезде Ұлттық Банк банкті (банктік емес ұйымды) Төлемдер және төлем жүйелері туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4487,112 +4649,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мерзімдерде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> себебін көрсете отырып, бас тарту туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z112" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z112" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Банктің (банктік емес ұйымның) корреспонденттік шотына қойылатын және Ұлттық Банкке келіп түсетін төлем талаптары, инкассалық өкімдер тиісті тіркеу журналдарында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z113" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z113" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Инкассалық өкімді кері қайтарып алу, сондай-ақ инкассалық өкімді орындауды тоқтата тұру осы инкассалық өкімнің деректемелері көрсетілген нұсқауды кері қайтарып алу туралы өкімнің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z114" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z114" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұсқауды орындауды тоқтата тұру немесе нұсқауды кері қайтарып алу Ұлттық Банк оны орындағанға дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z115" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z115" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Ұлттық Банк банктің (банктік емес ұйымның) нұсқауларын және үшінші тұлғалардың талаптарын Төлемдер және төлем жүйелері туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4627,151 +4789,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және КЖТҚҚ туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z116" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z116" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Рұқсат етілмеген төлемдерден қорғау мақсатында Ұлттық Банк қорғау іс-қимылдары рәсімдерін әзірлейді және қолданады. Қорғау іс-қимылдарының элементтері ретінде уәкілетті адамның (адамдардың) қолтаңбасы, оның ішінде электрондық-цифрлық қолтаңбасы, мөрлер (бар болса), алгоритмдер, кодтар (цифрлық, әріптік, символдарды қолдана отырып, және аралас), сәйкестендіруші сөздер немесе сәйкестендіру кодтары, шифрлау, биометриялық деректер немесе Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де тәсілдер пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z117" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z117" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банк, банк (банктік емес ұйым) корреспонденттік шот шартына сәйкес қорғау іс-қимылдары рәсімдерін сақтайды және осы рәсімдерді қолдану және өткізу тәртібі туралы мәліметтердің сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z118" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z118" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Ұлттық Банк банктің (банктік емес ұйымның) өтініші негізінде банкаралық ақша аудару жүйесінде төлемдерді және (немесе) ақша аударымдарын аяқтау мақсатында Ұлттық Банк пен банктің (банктік емес ұйымның) арасында жасалатын шарттың негізінде кері сату шартымен бағалы қағаздарды сатып алу бойынша мәмілелер жасау арқылы банкке (банктік емес ұйымға) қосымша өтімділік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z119" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z119" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Операциялық күн аяқталғаннан кейін Ұлттық Банк банктің (банктік емес ұйымның) ақшасын қабылдау (есепке алу), алып алу (есептен шығару) бойынша жасалған операциялар бойынша корреспонденттік шоттан үзінді көшірмені жасайды, ол банкке (банктік емес ұйымға) Ұлттық Банктің операциялық күн кестесінде (бұдан әрі – Операциялық күн кестесі) белгіленген уақытта беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z120" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z120" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Корреспонденттік шот шартына сәйкес банк (банктік емес ұйым) Ұлттық Банктен алынатын үзінді көшірмелер бойынша Ұлттық Банктегі корреспонденттік шот бойынша көрсетілген, өзінің ішкі корреспонденттік шоты бойынша жүргізілген төлемдер сомаларының дұрыс көрсетілуіне күн сайын бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4854,70 +5016,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="88"/>
+    <w:bookmarkStart w:name="z186" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40-1. Ұлттық Банк корреспонденттік шотқа орындалмаған талаптарды орындамай, мүлікті иеленуді уақытша шектеу туралы актілерді, уәкілетті мемлекеттік органдардың немесе лауазымды тұлғалардың банктің (банктік емес ұйымның) корреспонденттік шоты бойынша шығыс операцияларын тоқтата тұру туралы шешімдерін және (немесе) нұсқауларын, сондай-ақ банктің (банктік емес ұйымның) корреспонденттік шоты жабылған кезде банктің (банктік емес ұйымның) корреспонденттік шотында тұрған ақшаға тыйым салу туралы актілерді Төлемдер және төлем жүйелері туралы заңда, № 207 қағидаларда және Қағидаларда айқындалған тәртіппен қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4936,410 +5098,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="89"/>
+    <w:bookmarkStart w:name="z23" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 параграф. Консервация режиміндегі Қазақстан Республикасының резидент банкінің корреспонденттік шотын жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z24" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z24" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Уәкілетті мемлекеттік орган немесе уақытша әкімшілік (банкті уақытша басқарушы) шектеу қойған банктің бұрын қабылданған міндеттемелері бойынша банктің корреспонденттік шотына төлем талаптары қойылған кезде, осы құжаттарды орындау мерзімі көрсетілген тұлғалардың банктің қызметін шектеу туралы шешімнің күшін жойғанға дейін тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z124" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z124" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Орындау мерзімі тоқтатыла тұрған төлем тапсырмалары Ұлттық Банкте сақталады және баланстан тыс есепте есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z125" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z125" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы төлем құжаттарын баланстан тыс шотқа кіріске алған кезде Ұлттық Банк келесі жұмыс күнінен кешіктірмей нұсқаудың жөнелтушісіне (бастамашысына) және уақытша әкімшілікке (уақытша басқарушыға) тиісті хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z126" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z126" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Баланстан тыс шоттағы төлем тапсырмаларын орындау банктің корреспонденттік шотында ақша жеткілікті болған кезде олардың келіп түсу ретімен (күнтізбелік кезектілік) жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z127" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z127" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің корреспонденттік шотында ақша жеткіліксіз болған кезде баланстан тыс шоттан есептен шығарылған төлем тапсырмаларын орындау үшін осы төлем тапсырмалары "Белгісіз мерзімдерде орындалуға тиіс орындалмаған нұсқаулар" картотекасына (бұдан әрі – картотека) келесі төлемін және (немесе) ақша аударымын жасау үшін корреспонденттік шотқа ақша сомасы келіп түскенге дейін орналастырылады. Төлем тапсырмалары картотекада олар картотекаға орналастырылған күнінен бастап бір жыл бойы сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z128" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z128" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      44. Банктің корреспонденттік шотына ұсынылатын инкассолық өкімдер Азаматтық </w:t>
-[...109 lines deleted...]
-        <w:t>ағидаларда</w:t>
+      44. Банктің корреспонденттік шотына ұсынылатын инкассолық өкімдер </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық кодексте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Салық кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктер және банк қызметі туралы заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төлемдер және төлем жүйелері туралы заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" Қазақстан Республикасының Заңында және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 208 қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 22.11.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 99</w:t>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="96"/>
+    <w:bookmarkStart w:name="z129" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Картотекадағы төлем құжаттарын орындау Азаматтық кодексте, Салық кодексінде, Төлемдер және төлем жүйелері туралы заңда көзделген кезектілікпен және № 208 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен жүргізіледі. Бір кезекке жататын төлем құжаттарын орындау олардың Ұлттық Банкке келіп түскен мерзімі бойынша кезектілікпен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5358,226 +5520,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="97"/>
+    <w:bookmarkStart w:name="z130" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Банктің қаржылық ахуалының сауықтырылуына және уәкілетті мемлекеттік органның және банктің уақытша әкімшілігінің (банктің уақытша басқарушысының) банктің қызметін шектеу туралы шешімінің күшін жоюға байланысты оның консервациясы тоқтатылғаннан кейін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z131" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z131" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банктің корреспонденттік шоты бойынша ақша жеткілікті болған кезде бірінші кезекте мемлекеттік кірістер органдарының салық берешегі сомаларын өндіріп алуға инкассалық өкімдері орындалады. Банктің корреспонденттік шотына қойылған өзге талаптарды орындау банктің корреспонденттік шотына олардың қойылу ретімен күнтізбелік кезектілікпен орындалады және олар баланстан тыс шоттан есептен шығарылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z132" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z132" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банктің корреспонденттік шоты бойынша ақша жеткіліксіз болған кезде қойылған талаптарды орындау Азаматтық кодексте көзделген кезектілікпен орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z133" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z133" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Банкті мәжбүрлеп тарату туралы соттың шешімі бойынша тарату комиссиясы тағайындалған кезде картотекадағы және баланстан тыс шоттағы төлем құжаттары қабылдау-өткізу актісі бойынша тарату комиссиясына тапсырылады және бір мезгілде тиісті баланстан тыс шоттардан есептен шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z25" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z25" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Банк операцияларын жүргізуге лицензиясынан айырылған банктің корреспонденттік шотын жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың 3-параграфының тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 30.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (16.12.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="102"/>
+    <w:bookmarkStart w:name="z26" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Банкті банк операцияларын жүргізуге лицензиясынан айырған кезде Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9711 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 147 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және олардың өкілеттіктері қағидаларында (бұдан әрі – № 147 қағидалар) көзделген, Ұлттық Банк арқылы және банкке келіп түскен ақшаны есепке алумен жүзеге асырылатын шығыстарға байланысты жағдайларды қоспағанда, банктің корреспонденттік шоты бойынша төлем жүйелері арқылы жүзеге асырылатын шығыс операциялары тоқтатылады. Картотекаға орналастырылған, оның ішінде ішінара орындалған төлем құжаттарын орындау тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5596,300 +5758,300 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:bookmarkStart w:name="z134" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қағидаларда көзделген шығыстарға байланысты төлем тапсырмаларын қоспағанда, банктің бұрын қабылданған міндеттемелер бойынша төлем талаптары орындалмайды және баланстан тыс шотта есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z135" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Банк операцияларын жүргізуге лицензиясынан айырылғаннан кейін корреспонденттік шотқа қойылған инкассалық өкімдер орындалмайды және баланстан тыс шотта есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z136" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Төлем құжаттарын баланстан тыс шотқа кіріске алған кезде Ұлттық Банк келесі жұмыс күнінен кешіктірмей нұсқаудың жөнелтушісіне (бастамашысына) тиісті хабарлама жібереді. Ұлттық Банк ай сайын уақытша әкімшілікке (уақытша басқарушыға) есепке қабылданған банктің корреспонденттік шотына ұсынылған төлем құжаттары туралы мәліметтерді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z137" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z137" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Банкті мәжбүрлеп тарату туралы соттың шешімі бойынша тарату комиссиясы тағайындалған кезде картотекадағы және баланстан тыс шоттағы төлем құжаттары қабылдау-өткізу актісі бойынша тарату комиссиясына тапсырылады және бір мезгілде тиісті баланстан тыс шоттардан есептен шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z27" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z27" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Қазақстан Республикасының резидент-банкінің</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>корреспонденттік шотын оны қайта құрылымдау кезеңінде жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z28" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z28" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Ұлттық Банк банкті қайта құрылымдау туралы заңды күшіне енген сот шешімінің көшірмесін алғаннан кейін бұрын ұсынылған төлем талаптарын және сот орындаушыларының атқарушылық құжаттары бойынша, оның ішінде ішінара орындалған инкассалық өкімдерін орындау тоқтатыла тұрады және банкке тоқтатыла тұрған төлем талаптарының және инкассалық өкімдердің тізілімімен сұрату жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z138" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z138" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк міндеттемелерін тоқтата тұрған және банктің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қайта құрылымдау жоспарындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төлем талаптары және сот орындаушыларының атқарушылық құжаттары бойынша инкассалық өкімдері банкті қайта құрылымдау тоқтатылғанға дейін баланстан тыс шотта есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z139" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z139" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы төлем құжаттарын баланстан тыс шотқа кіріске алған кезде Ұлттық Банк келесі жұмыс күнінен кешіктірмей нұсқаудың жөнелтушісіне (бастамашысына) және банкке тиісті хабарлама жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z140" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z140" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк міндеттемелерін тоқтата тұрмаған және қайта құрылымдау жоспарына енгізілмеген төлем талаптары және сот орындаушыларының атқарушылық құжаттары бойынша инкассалық өкімдері Төлемдер және төлем жүйелері туралы заңда және № 208 қағидаларда көзделген тәртіппен орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z141" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z141" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банкті қайта құрылымдау кезеңінде банктің ақшасына тыйым салу туралы бұрын ұсынылған актілерді, уәкілетті мемлекеттік органдардың немесе лауазымды тұлғалардың банктің корреспонденттік шоты бойынша шығыс операцияларын тоқтата тұру туралы өкімдерін (шешімдерін), мүлікті басқаруға уақытша шектеулерді орындау тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5908,70 +6070,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="113"/>
+    <w:bookmarkStart w:name="z142" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Мемлекеттік кірістер органдарының банктің корреспонденттік шотына ұсынылатын инкассалық өкімдері Салық кодексінде, Төлемдер және төлем жүйелері туралы заңда және № 208 қағидаларда көзделген тәртіппен орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5990,266 +6152,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="114"/>
+    <w:bookmarkStart w:name="z143" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. Қайта құрылымдау кезеңінде банктің корреспонденттік шотына ақтарушылық құжаттар бойынша сот орындаушыларының инкассалық өкімдері ұсынылған жағдайда Ұлттық Банк Қағидалардың 53-тармағында көзделген </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       іс-қимылдар орындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="115"/>
+    <w:bookmarkStart w:name="z145" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Төлем құжаттарын кері қайтарып алу жөнелтушінің (бастамашының) нұсқауды кері қайтарып алу туралы жазбаша өкімінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z146" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Банктің қаржы ахуалының жақсаруына және Ұлттық Банктің қайта құрылымдауды тоқтату туралы заңды күшіне енген сот шешімінің көшірмесін алуына байланысты банкті қайта құрылымдау тоқтатылғаннан кейін міндеттемелері тоқтатыла тұрған және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қайта құрылымдау жоспарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қамтылған картотекадағы төлем құжаттары төлем бастамашысына орындаусыз қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z147" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z147" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Банктер құрылымдауды тоқтату туралы заңды күшіне енген сот шешімінің көшірмесін Банктер және банк қызметі туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оны алған күннен кейінгі күннен кешіктірмейтін мерзімде Ұлттық Банкке жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z29" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z29" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Ұлттық валютадағы қолма-қол ақшаны қабылдау және беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z30" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z30" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Корреспонденттік шот және кассалық қызмет көрсету шарттарына сәйкес Ұлттық Банк қолма-қол ақшаны ұлттық валютада банкке (банктік емес ұйымға) және (немесе) олардың филиалына беруді жүзеге асырады, сондай-ақ Ұлттық Банк филиалдарының кассалары арқылы оларды қабылдауды жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z148" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z148" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Ұлттық валютадағы қолма-қол ақшаны банкке (банктік емес ұйымға) немесе олардың филиалына беруді, сондай-ақ оларды банктен (банктік емес ұйымнан) немесе олардың филиалынан қабылдауды және қайта есептеуді Ұлттық Банктің филиалы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21229 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2020 жылғы 28 қыркүйектегі № 120 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының Ұлттық Банкінде жеке және заңды тұлғалармен кассалық операциялар жүргізу қағидаларына (бұдан әрі – № 120 қағидалар) сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6268,70 +6430,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="121"/>
+    <w:bookmarkStart w:name="z149" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Банктің (банктік емес ұйымның) және (немесе) олардың филиалының Ұлттық Банк филиалының кассаларында ұлттық валютаны алуы үшін Қағидаларға 3-қосымшаға сәйкес нысан бойынша Ұлттық Банк пен банктің (банктік емес ұйымның) арасындағы автоматтандырылған ақпараттық шағын жүйе бойынша корреспонденттік шот шартына сәйкес банктің (банктік емес ұйымның) корреспонденттік шотында ақшаны резервтеуге және банктің (банктік емес ұйымның) және (немесе) банк (банктік емес ұйымның) филиалының қолма-қол ақшаны алуына өтінім (бұдан әрі – резервтеуге өтінім) ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6350,550 +6512,550 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="122"/>
+    <w:bookmarkStart w:name="z151" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Ұлттық Банк пен банктің (банктік емес ұйымның) арасындағы автоматтандырылған ақпараттық шағын жүйені пайдалануға мүмкіндік болмаған кезде резервтеуге өтінім факсимиль байланысы құралдары немесе банктің (банктік емес ұйымның) уәкілетті адамы арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z152" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z152" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банк алынған резервтеуге өтінімді өтінімнің күні мен нөмірін, банктің (банктік емес ұйымның) атауын, банктің (банктік емес ұйымның) корреспонденттік шотында резервтелетін ақша сомасын көрсете отырып арнайы журналда тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z153" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z153" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Ұлттық Банк мынадай негіздемелердің бірі бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z154" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z154" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер резервтеуге өтінімде көрсетілген резервтелетін ақша сомасы банктің (банктік емес ұйымның) корреспонденттік шотындағы ақша қалдығынан асатын болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z155" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z155" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банктің (банктік емес ұйымның) өкімі бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z156" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z156" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) банктен (банктік емес ұйымнан) бұрын қабылданғанның орнына жаңа резервтеуге өтінімнің келіп түсуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z157" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z157" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Операциялық күн кестесіне сәйкес резервтеуге өтінімдерді қабылдауы аяқталғаннан кейін банктен (банктік емес ұйымнан) резервтеуге өтінім келіп түскен кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z158" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z158" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) банктің (банктік емес ұйымның) корреспонденттік шотында инкассалық өкімді және (немесе) төлем талабын орындау үшін ақша жеткіліксіз болған және банктің (банктік емес ұйымның) корреспонденттік шотына банктің (банктік емес ұйымның) ақшасына тыйым салу туралы актілер, уәкілетті мемлекеттік органдардың немесе лауазымды тұлғалардың банктің (банктік емес ұйымның) корреспонденттік шоты бойынша шығыс операцияларын тоқтата тұру туралы өкімдері (шешімдері), мүлікті басқаруға уақытша шектеулер ұсынылған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z159" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z159" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) банк (банктік емес ұйым) Ұлттық Банктің алдындағы міндеттемелерін орындамаған және (немесе) тиісті түрде орындамаған жағдайда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z160" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z160" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) банкке (банктік емес ұйымға) қарызды берген кезде ақшаны резервтеуге өтінімді орындағаннан кейін корреспонденттік шоттағы ақша қалдығының сомасы тұрақсыздық айыбын, берешекті өндіріп алу шығыстарын және басқа да ықтимал шығыстарды ескере отырып, берілген қарыздың және ол бойынша сыйақы сомасын өтеу үшін жеткіліксіз болған жағдайда, ақшаны резервтеуге өтінімнің күшін жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z161" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z161" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір мезгілде банкке (банктік емес ұйымға) жоюдың себебін көрсете отырып, резервтеуге өтінімнің күшін жою туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z162" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z162" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Егер Ұлттық Банк филиалдарының бірі резервтеуге өтінімді орындауды бастаса, банк (банктік емес ұйым) корреспонденттік шот шартына сәйкес резервтеуге өтінімнің күшін жоймайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z163" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z163" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Резервтеуге өтінімнің негізінде және банктің (банктік емес ұйымның) корреспонденттік шотында ақша жеткілікті болған кезде Ұлттық Банк банктің (банктік емес ұйымның) корреспонденттік шотында ақша резервтейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z164" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z164" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Резервтеуге өтінімнің негізінде қолма-қол ақшаны беру күнінің басында Ұлттық Банк Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша банктің (банктік емес ұйымның) және (немесе) банк (банктік емес ұйым) филиалының қолма-қол ақшаны Ұлттық Банктің филиалы арқылы алуына арналған жиынтық ведомосты (бұдан әрі – ведомость) жасайды және электрондық түрде Ұлттық Банктің тиісті филиалдарына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z165" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z165" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. Ұлттық Банк жасаған электронды ведомостар автоматтандырылған банктік ақпараттық шағын жүйесі арқылы Ұлттық Банктің филиалдарына жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z166" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z166" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Қағидалардың 70-тармағында көзделген қолма-қол ақшаны беруден бас тартуға негіздер болмаған кезде Ұлттық Банктің филиалы банк (банктік емес ұйым) немесе олардың филиалы Ұлттық Банктің филиалына ұсынған чек бойынша банкке (банктік емес ұйымға) немесе олардың филиалына қолма-қол ақшаны береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z167" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z167" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Ұлттық Банктің филиалы қолма-қол ақшаны бергеннен кейін банктің (банктік емес ұйымның) корреспонденттік шотынан ақшаны есептен шығаруға кассалық шығыс ордерін жасайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z168" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z168" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z190" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z190" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) чекте көрсетілген соманың ақшаны резервтеуге арналған өтінімде көрсетілген сомадан асып кетуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z191" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z191" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) резервтеуге арналған өтінімнің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z192" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z192" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14346 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 204 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының аумағында чектерді қолдану қағидаларында белгіленген талаптарды бұза отырып чекті ресімдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z193" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z193" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) № 120 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және (немесе) корреспонденттік шот және кассалық қызмет көрсету шарттарының талаптарында белгіленген өзге де талаптардың сақталмауы қолма-қол ақша беруден бас тартуға негіздеме болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6912,188 +7074,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="144"/>
+    <w:bookmarkStart w:name="z173" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Банктен (банктік емес ұйымнан) немесе олардың филиалынан қолма-қол ақшаны қабылдаған кезде Ұлттық Банктің филиалы осы соманы банктің (банктік емес ұйымның) корреспонденттік шотына есепке алу үшін қабылданған қолма-қол ақша сомасына кассалық кіріс ордерін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z174" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z174" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Банктен (банктік емес ұйымнан) және (немесе) олардың филиалынан қабылданған қолма-қол ақшаны қайта санаған кезде анықталған артық сома банктің (банктік емес ұйымның) корреспонденттік шотына есепке алынады, ал кем шығу сомасы Ұлттық Банк пен банктің (банктік емес ұйымның) арасында жасалған корреспонденттік шот шартына сәйкес банктің (банктік емес ұйымның) корреспонденттік шотынан олардың келісімінсіз есептен шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z31" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z31" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Ұлттық Банкте корреспонденттік шотты жабу тәртібi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z32" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z32" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. Қазақстан Республикасының заңнамасында немесе корреспонденттік шот шартында өзгеше көзделмесе, корреспонденттік шотты жабу банктің (банктік емес ұйымның) өтініші негізінде жүргізіледі немесе Төлемдер және төлем жүйелері туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген негіздер бойынша және тәртіппен корреспонденттік шот шартының қолданысы тоқтатылған не орындаудан бас тартылған жағдайда Ұлттық Банк оны дербес жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z175" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z175" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корреспонденттік шотта қалдық болған кезде банк (банктік емес ұйым) Ұлттық Банкке корреспонденттік шот шартында көзделген тәртіппен корреспонденттік шоттан ақша қалдығын аударуға төлем құжатын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z176" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z176" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Корреспонденттік шотты жабу кезінде корреспонденттік шот шарты бұзылады, кейін банктің (банктік емес ұйымның) жеке идентификациялау коды, банктік идентификациялау коды және Нұсқаулыққа сәйкес берілген жағдайда банк коды жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7112,90 +7274,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (16.12.2020 бастап қолданысқа енгізіледі) қаулысымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="150"/>
+    <w:bookmarkStart w:name="z177" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Корреспонденттік шот жабылған кезде Ұлттық Банк банкке (банктік емес ұйымға) корреспонденттік шотты ашқанда алынған құжаттарды қайтармайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z178" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z178" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Төлемдер және төлем жүйелері туралы заңда және № 207 қағидаларда көзделген жағдайларда корреспонденттік шотты жабуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7214,110 +7376,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="152"/>
+    <w:bookmarkStart w:name="z179" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Ұлттық Банк, Қазақстан Республикасының резидент емес банкінің корреспонденттік шотын қоспағанда, банктің (банктік емес ұйымның) корреспонденттік шоты жабылғаннан кейін хабарламаларды кепілдікпен жеткізуді қамтамасыз ететін телекоммуникациялық желі арқылы мемлекеттік кіріс органын корреспонденттік шоттар жабылған күннен кейінгі бір жұмыс күнінен кешіктірмей, сәйкестендіру нөмірін көрсете отырып хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z180" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z180" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банк техникалық проблемаларға байланысты телекоммуникациялық желі бойынша корреспонденттік шоттардың жабылғаны туралы хабарлауға мүмкіндік болмаған кезде, хабарламаны қағаз тасымалдағышта үш жұмыс күні ішінде банктің (банктік емес ұйымның) орналасқан жері бойынша салық органына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z181" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z181" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корреспонденттік шоттың жабылғаны туралы хабарламаның көшірмесі Іс қағазында сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7974,68 +8136,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық Банкі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="155"/>
+    <w:bookmarkStart w:name="z39" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық Банктің ___________________филиалы арқылы  (атауы)  банктің, Қазақстан Республикасының бейрезидент банкі филиалының (банктік емес ұйымның) және (немесе) банк (банктік емес ұйым) филиалының қолма-қол ақшаны алуға арналған 20 ___ жылғы "___" __________ жиынтық ведомосы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 30.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11301,282 +11463,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 31 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 209 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="156"/>
+    <w:bookmarkStart w:name="z44" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылған Қазақстан Республикасының Ұлттық Банкі Басқармасы қаулысының, сондай-ақ Қазақстан Республикасының Ұлттық Банкі Басқармасының кейбір қаулыларының құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z45" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z45" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының Ұлттық Банкі мен банктер, сондай-ақ банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арасында корреспонденттік қатынастарды орнату қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 3 ақпандағы № 14 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9247 тіркелген, 2014 жылғы 1 сәуірде "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z36" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z36" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 27 тамыздағы № 168 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9796 тіркелген, 2014 жылғы 12 қарашада "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) бекітілген өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z37" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z37" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне Қазақстан Республикасында кәсіпкерлік қызмет үшін жағдайды түбегейлі жақсарту мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 25 ақпандағы № 28 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10715 тіркелген, 2015 жылғы 6 мамырда "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) бекітілген Қазақстан Республикасында кәсіпкерлік қызмет үшін жағдайды түбегейлі жақсарту мәселелері бойынша Қазақстан Республикасының өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z40" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z40" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Банкаралық ақша аударымдары жүйесінің жұмыс істеу қағидаларын бекіту және "Қазақстан Республикасының Ұлттық Банкі мен банктер, сондай-ақ банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арасында корреспонденттік қатынастарды орнату қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 3 ақпандағы № 14 қаулысына өзгеріс енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 31 желтоқсандағы № 259 қаулысының (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 13078 тіркелген, 2016 жылғы 14 наурызда "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11902,31 +12064,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>