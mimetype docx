--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4123127" w14:textId="4123127">
+    <w:p w14:paraId="53cf5ff" w14:textId="53cf5ff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1034,51 +1034,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, сондай-ақ баланы үш жасқа толғанға дейін күту жөніндегі жалақысы сақталмайтын демалыс уақыты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасы Парламентi депутатының, маслихат депутатының өкiлеттiгiн жүзеге асырған;</w:t>
+      3) Қазақстан Республикасы Парламентi не болмаса Құрылтай депутатының, маслихат депутатының өкiлеттiгiн жүзеге асырған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер шетелге жіберер алдында қызметкер мемлекеттік органдарда жұмыс істеген болса және көшу уақытын қоспағанда, шетелден қайтып келген күнінен бастап екі айдың ішінде мемлекеттік органға қызметке тұрса, шетелде жұмыс істеген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
@@ -1295,89 +1295,135 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қызметі (жұмысы) кiредi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. ҰҚК әскери, арнаулы оқу орындарының педагогтарына, ғылыми-педагогикалық және ғылыми қызметкерлеріне өтілін есептеу "Бiлiм ұйымдары мен ғылыми ұйымдардың қызметкерлерiне мамандық бойынша жұмыс стажын есептеу ережесiн бекiту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2010 жылғы 14 маусымдағы № 302 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6340 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҰҚК әскери-медициналық (медициналық) бөлімшелерінің медицина қызметкерлеріне өтілін есептеу "Азаматтық қызметшілерге, мемлекеттік бюджет қаражаты есебінен ұсталатын ұйымдардың қызметкерлері, денсаулық сақтау саласындағы қазыналық кәсіпорындардың қызметкерлері үшін мамандығы бойынша жұмыс өтiлiн есептеу қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің м.а. 2016 жылғы 2 тамыздағы № 685 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1434,170 +1480,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Қағидаларға сәйкес есептелетiн мамандық бойынша жұмыс өтiлi күнтізбелік есептеуде ескеріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Күнтізбелік ай ішінде лауазымдық айлықақысын арттыру құқығы туындаған жұмыскерлерге, өтілін ескере отырып лауазымдық айлықақысын есептеу осындай құқық туындаған күннен бастап жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мамандығы бойынша жұмыс өтілін құрамын ҰҚО тиісті бөлімшесінің басшысының бұйрығымен бекітетін еңбек өтілін белгілеу жөніндегі комиссия айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мамандығы бойынша жұмыс өтілін белгілеу жөніндегі комиссияның шешімі хаттамамен ресімделеді. Шешімнен үзінділер екі данада дайындалады және: бір данасы – кадр қызметіне, екіншісі – қаржы бөлімшесіне (бухгалтерияға) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Жұмыскердің мамандығы бойынша жұмыс өтілін айқындауға арналған еңбек қызметін растайтын құжаттары Қазақстан Республикасының  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1702,133 +1748,133 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 62 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы ұлттық қауіпсіздік органдарының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>жұмысшыларына еңбек сіңірген жылдары үшін үстемеақылар белгілеу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>қағидалары мен шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қағидалар "Азаматтық қызметшілерге, мемлекеттік бюджет қаражаты есебінен ұсталатын ұйымдардың қызметкерлеріне, қазыналық кәсіпорындардың қызметкерлеріне еңбекақы төлеу жүйесі туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 31 желтоқсандағы № 1193 қаулысына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 4) тармақшасына сәйкес әзірленген және Қазақстан Республикасы ұлттық қауіпсіздік органдарының жұмысшыларына (бұдан әрі – ҰҚО) еңбек сіңірген жылдары үшін үстемеақылар белгілеу тәртібін, шарттарын айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Еңбек сіңірген жылдары үшін үстемеақылар белгілеуге құқық беретін жұмыс өтіліне Қарулы Күштердегi, басқа да әскерлер мен әскери құралымдардағы, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1843,337 +1889,347 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құқық қорғау</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> органдары, мемлекеттiк өртке қарсы қызмет жүйесіндегі жұмысының барлық уақыты есептеледі, сондай-ақ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) терiс себептермен қызметтен шығарылған адамдардан басқа, офицерлiк құрамдағы адамдардың, прапорщиктердiң, мичмандардың, Қарулы күштердегi мерзiмсiз қызметтегi әскери қызметшiлердiң, iшкi, шекара әскерлерiнде, Қазақстан Республикасы мен бұрынғы Кеңес Социалистік Республикалар Одағының азаматтық қорғаныс басқармалары органдары мен бөлiмшелерiнде, Қазақстан Республикасының Ұлттық қауiпсiздiк комитетi мен Кеңес Социалистік Республикалар Одағы Мемлекеттiк қауiпсiздiк комитетi органдары жүйесiнде, Қазақстан Республикасы мемлекеттік Күзет қызметiнде, Қазақстан Республикасы "Сырбар" сыртқы барлау қызметінде, Қазақстан Республикасының Республикалық Ұланында, Қазақстан Республикасының Ұлттық ұланында және әскери-тергеу органдарында мiндеттi әскери қызметiн өткерген; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) теріс себептермен қызметтен шығарылған адамдардан басқа, басшы құрамдағы адамдардың ішкі істер органдары жүйесіндегі, қылмыстық-атқару қызметі, қаржы (салық) полициясы, кеден органдары, мемлекеттік өртке қарсы қызмет жүйесінде, прокуратура органдарында, Қазақстан Республикасы мен бұрынғы Кеңес Социалистік Республикалар Одағының сот аппараттарында, Қазақстан Республикасының Мемлекеттік тергеу комитетінде қызмет өткерген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы мен бұрынғы Кеңес Социалистік Республикалар Одағының соттарында, прокуратура органдарында, ішкі істер органдарында, Кеңес Социалистік Республикалар Одағының мемлекеттік қауіпсіздік комитеті органдарында, Қазақстан Республикасының ұлттық қауіпсіздік органдары мен бұрынғы Мемлекеттік тергеу комитетінде еңбек сіңірген жылдарына үстемеақы алу құқығын беретін лауазымдарда жұмыс істеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) жүктілігі және босануы бойынша </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>демалысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, сондай-ақ заңнамаға сәйкес берілген баланы үш жасқа толғанға дейін күту жөніндегі жалақысы сақталмайтын демалыс уақыты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) егер қызметкер курсқа түскенге дейін мемлекеттік органда жұмыс істесе және оны бітірген соң мемлекеттік органға қайта оралса, оның кадрларды даярлау, қайта даярлау және біліктілігін арттыру курстарында мемлекеттік органдар жолдамасымен жұмыстан қол үзіп оқыған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік қызметшілер лауазымдарындағы мемлекеттік қызметтегі жұмыс істеген уақыты кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Қағидаларға сәйкес еңбек сіңірген жылдарына есептелетiн жұмыс өтілі, сондай-ақ уақыты күнтізбелік есептеумен есепке алынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Еңбек сіңірген жылдары үшін үстемеақы жұмысшылардың негізгі лауазымы бойынша лауазымдық айлықақысына (ставкаларына) белгіленеді және ай сайын төленеді. Бұл ретте маусымдық жұмыстарда жұмыс істейтін уақытша жүрген жұмысшыларға үстемеақылар төлеу жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. ҰҚО жұмысшыларына бұрынғы есептелмеген жұмыс кезеңдері бекітілетін жағдайларда еңбек сіңірген жылдарына үстемеақыларды белгілеу үшін жұмыс өтілін есептеу осы Қағидаларға сәйкес бұрынғы есептелмеген жұмыс кезеңдерін растайтын құжаттар түскен күннен бастап белгіленеді. Бұл ретте өткен уақыттағы еңбек ақысын қайта есептеу жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Еңбек сіңірген жылдарына үстемеақылар белгілеу құқығын құрамын ҰҚО тиісті бөлімшесі басшысының бұйрығымен бекітілетін тарифтік біліктілік комиссиясы анықтайды, сондай-ақ шешiмi хаттамамен ресiмделедi. Бұл ретте шешiмнiң үзінді көшiрмелерi екi данада жасалады: оның бiр данасы – кадр қызметіне, екiншiсi – қаржы бөлімшесіне (бухгалтерияға) берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Жұмысшының мамандығы бойынша жұмыс өтілін белгілеуге арналған еңбек қызметін растайтайтын құжаттары Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескертпе:</w:t>
+        <w:t>Ескертпе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҰҚО жұмысшылар мамандығы еңбек қатынастары саласындағы уәкілетті мемлекеттік орган бекітетін Жұмыс және жұмысшылар мамандығының бірыңғай тарифтік-біліктілік анықтамалығына сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2199,55 +2255,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2573,31 +2629,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>