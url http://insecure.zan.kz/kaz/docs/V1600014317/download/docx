--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6f55de0" w14:textId="6f55de0">
+    <w:p w14:paraId="7837c25" w14:textId="7837c25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,160 +151,160 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 5) тармақшасына сәйкес </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 29.11.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -589,51 +589,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 31.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1272,91 +1272,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Құқық қорғау қызметіне және азаматтық қорғау органдарындағы қызметке кіретін азаматтарды тесттен өткізуді ұйымдастыру, бағдарламалары және қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      1. Осы Құқық қорғау қызметіне және азаматтық қорғау органдарындағы қызметке кіретін азаматтарды тесттен өткізуді ұйымдастыру, бағдарламалары және қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 5) тармақшасына және 16-бабының </w:t>
+        <w:t xml:space="preserve">, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 16-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, сондай-ақ "Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1419,51 +1419,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1802,50 +1822,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-1-тармақтың екініші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мемлекеттік қызмет істері агенттігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет саласындағы уәкілетті органы көрсетілетін қызметті берушіні, "электрондық үкімет" ақппараттық-коммунткациялық инфрақұрылым операторын, сондай-ақ Бірыңғай байланыс орталығын Қағидаларға өзгерістер мен (немесе) толықтырулар енгізілген күннен бастап ол туралы үш күн ішінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1897,91 +2033,197 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мемлекеттік қызмет істері агенттігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Кандидаттар тестілеуге қатысу үшін тестілеу күніне дейін бір күнтізбелік күннен кешіктірмей осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандағы "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы өтініш (бұдан әрі – өтініш) тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басын куәландыратын құжаттар туралы мәліметті көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электронды үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2110,128 +2352,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кандидат тестілеудің күнін және уақытын тестілеу өткізуге бар бос орындар негізінде тестілеу күніне дейін бір күнтізбелік күннен кешіктірмей таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тестілеуге жазылу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда қолхатпен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="20"/>
+    <w:bookmarkStart w:name="z89" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.1 Тестілеуден өтуден бас тарту негіздері Тізбенің 9-тармағында көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2270,722 +2512,722 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Кандидат осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Құқық қорғау қызметіне және азаматтық қорғау органдарындағы қызметке кіретін азаматтарды Қазақстан Республикасының мемлекеттік тілі мен заңнамасын білуге арналған тестілеу бағдарламалары (бұдан әрі – тестілеу бағдарламалары) бойынша тестілеуден оның өтінішінде көрсеткен құқық қорғау қызметі және азаматтық қорғау органдарындағы қызмет лауазымының санаты бойынша өтеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасының мемлекеттік тілін білуге арналған тестілеуден өту үшін мән белгіленбейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тестілеуге жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) бар Қазақстан Республикасы азаматының жеке басын куәландыратын құжаты, не цифрлық құжаттар сервисінен электрондық құжаты (сәйкестендіру үшін) бар адамдар жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 20.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 29.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
-[...35 lines deleted...]
-      10. Тестілеуге жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) бар Қазақстан Республикасы азаматының жеке басын куәландыратын құжаты, не цифрлық құжаттар сервисінен электрондық құжаты (сәйкестендіру үшін) бар адамдар жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тестілеу басталғанға дейін оператор тестіленуші адамдар үшін тестілеу бойынша нұсқаулық өткізеді және оларда туындаған сұрақтарға жауап береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 29.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 240</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 06.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
-[...15 lines deleted...]
-      11. Тестілеу басталғанға дейін оператор тестіленуші адамдар үшін тестілеу бойынша нұсқаулық өткізеді және оларда туындаған сұрақтарға жауап береді.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тестілеу өткізу басталғанға дейін өзін нашар сезінген кандидаттар ол туралы операторға хабарлайды. Бұл жағдайда ол осындай кандидаттарды тестілеу осы күнгі басқа уақытта немесе тестілеу кестесіне сәйкес басқа күні өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 06.03.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 06.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
-[...15 lines deleted...]
-      12. Тестілеу өткізу басталғанға дейін өзін нашар сезінген кандидаттар ол туралы операторға хабарлайды. Бұл жағдайда ол осындай кандидаттарды тестілеу осы күнгі басқа уақытта немесе тестілеу кестесіне сәйкес басқа күні өткізіледі.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тестілеу уақытын көрсетілетін қызметті беруші айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 06.03.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 59</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 09.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 01.01.2024 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тестілеу залы ұялы байланысты тұншықтыратын құралмен, кандидатты сәйкестендіру мақсатында карт-ридермен, сонымен қатар тестілеу процессінің бейне- және аудиожазбасын жүргізу үшін техникалық жазба құралдарымен жабдықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының 31.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әрбір жұмыс станциясы кандидатты суретке түсіру және тестілеу процесіне бейне жазба жүргізу үшін веб-камерамен жабдықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тестілеуден өтетін адамдар басқа адамдармен сөйлеспейді, материалдармен алмаспайды, қағаз, электрондық және өзге де ақпараттарды қолданбайды, орын-жайды тастап кетпейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуден өтетін адамдарға тестілеу залына қабылдайтын-беретін электрондық құрылғылар (оның ішінде ұялы телефондар мен өзге де электрондық жабдықтар) кіргізуге рұқсат берілмейді. Мұндай құрылғылар тестілеуді өткізу уақытында ұяшықтары бар арнайы шкафтарға сақтауға салынады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 09.02.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 01.01.2024 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының 31.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
-[...117 lines deleted...]
-      16. Тестілеуден өтетін адамдар басқа адамдармен сөйлеспейді, материалдармен алмаспайды, қағаз, электрондық және өзге де ақпараттарды қолданбайды, орын-жайды тастап кетпейді.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тестіленуші кандидат осы Қағидалардың 16-тармағының талаптарын бұзған жағдайда, оператор осындай кандидаттың тестілену процесін тоқтатады және оны тестілеу үшін арналған үй-жайдан шығарып жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте оператор бір жұмыс күні ішінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3042,70 +3284,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="31"/>
+    <w:bookmarkStart w:name="z90" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-1. Тестілеуге кіргізу кезінде немесе тестілеуді өткізу барысында жалған адам анықталған жағдайда аталған адам тестілеуге жіберілмейді немесе оператор осындай адамның тестілену процесін тоқтатады және оны тестілеу үшін арналған үй-жайдан шығарып жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте оператор осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3162,208 +3404,332 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="32"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Тестілеуді еңсерілмейтін күш жағдайлары (дүлей апаттар, әскери қимылдар және тағы басқалары), салдарынан, сонымен қатар техникалық ақаулықтарға байланысты себептермен жалғастыру мүмкін болмаған жағдайда тестілеу тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мұндай жағдайда осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандағы тестілеуді тоқтата тұру туралы акт жасалады, ал тестілеу осы күнгі басқа уақытта немесе тестілеу кестесіне сәйкес басқа күні өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="33"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тестілеуге берiлген уақыт бiткенде, тестілеу автоматты түрде жабылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Тестiлеудің дұрыс жауаптарын есептеу компьютерлiк тестілеу бағдарламасының көмегiмен автоматты түрде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z34" w:id="34"/>
-[...15 lines deleted...]
-      20. Тестiлеудің дұрыс жауаптарын есептеу компьютерлiк тестілеу бағдарламасының көмегiмен автоматты түрде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Тестілеу аяқталғаннан кейін жиырма минуттан кеш емес уақытта адамдарға тестілеу нәтижелері беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z35" w:id="35"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақтың бірінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мемлекеттік қызмет істері агенттігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Кандидат тестілеу бағдарламаларында көрсетілген мәндерден төмен емес тестілеудің нәтижесін алған жағдайда осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "Е-қызмет" интегралды ақпараттық жүйесінде Қазақстан Республикасының мемлекеттік тілі мен заңнамасын білуге арналған тестілеуден өту туралы сертификат қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеудің бірінші бағдарламасы бойынша тестілеу нәтижелері бірінші, екінші және үшінші тестілеу бағдарламаларына жататын құқық қорғау қызметі және азаматтық қорғау органдарындағы қызмет лауазымдарының санаттарына жарамды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3436,70 +3802,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="37"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Тестілеу нәтижелері оның өткізілген күнінен бастап бір жылдың ішінде жарамды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының барлық аумағында төтенше жағдай енгізілген кезде Сертификаттың жарамдылық мерзімі енгізілген төтенше жағдай кезеңіне тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3554,90 +3920,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="38"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Тестілеу бағдарламаларында көрсетілген мәндерден төмен тестілеу нәтижелерін алған кандидаттарға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда мәндерден төмен нәтижелермен тестілеу өткендігі туралы анықтама беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеуде белгіленген мәндерден төмен нәтиже алған кандидаттарға қайта тестілеуге алдыңғы тестілеу өткізілген күннен бастап күнтізбелік үш күннен кем емес мерзімнен кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3673,274 +4039,380 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z39" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мемлекеттік қызмет істері агенттігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Кандидаттар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының мемлекеттік тілі мен заңнамасын білуге арналған тестілеудің нәимжелерін электрондық цифрлық қолтаңбасы болған жағдайда "электрондық үкімет" веб-порталы немесе Мемлекеттік корпорацияға жүгіну арқылы ала алады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 06.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (15.03.2019 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Кандидаттардің жеке қасиеттерін бағалауды жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Кандидаттардың жеке қасиеттерін бағалау тестілеу нысанында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Кандидаттардың жеке қасиеттерін бағалауға тестілеу олардың Қазақстан Республикасының мемлекеттік тілі мен заңнамасын білуге арналған тестілеуді аяқтағаннан кейін жиырма минуттан кешіктірілмей жүргізіледі. Бұл ретте, жеке қасиеттерін бағалау тестілеуіне тестілеу бағдарламаларында көрсетілген мәндерден төмен емес Қазақстан Республикасының мемлекеттік тілі мен заңнамасын білуге арналған тестілеу нәтижелерін алған кандидаттар жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 06.03.2019 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 06.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (15.03.2019 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="40"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="43"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Тестілеу бағдарламаларында көрсетілген мәндерден төмен емес тестілеу нәтижелерін алған және жеке қасиеттерін бағалауға тестілеуге осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3955,51 +4427,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде келмеген кандидаттар жеке қасиеттерін бағалауға тестілеуге осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіпте қатысуға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4018,70 +4490,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (15.03.2019 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="44"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Кандидат осы Қағидалардың 9-қосымшасына сәйкес құқық қорғау қызметі және азаматтық қорғау органдарындағы қызмет лауазымдарына орналасуға кандидаттардың жеке қасиеттерін бағалауға арналған тестілеу бағдарламалары бойынша жеке қасиеттерін бағалауға тестілеуден оның өтінішінде көрсеткен құқық қорғау қызметі және азаматтық қорғау органдарындағы қызмет лауазымының санаты бойынша өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4099,91 +4571,197 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z45" w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-тармақтың бірінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Мемлекеттік қызмет істері агенттігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Кандидаттың жеке қасиеттерін бағалауға тестілеудің нәтижелері бойынша "Е-қызмет" интегралды ақпараттық жүйесінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жеке қасиеттерін бағалауға тестілеудің нәтижелері бойынша қорытынды қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаттың жеке қасиеттерін бағалауға тестілеудің нәтижелері бойынша қалыптастырылған қорытындылары тестілеу өткізілген күннен бастап бір жыл ішінде жарамды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4220,88 +4798,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (15.03.2019 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="46"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тестілеу нәтижелеріне шағым жасау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z47" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Тестілеуден өту мәндерден төмен тестілеу нәтижелерін алған кандидаттар уәкілетті органның апелляциялық комиссиясына апелляцияға шағымдарын бере алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4320,902 +4898,884 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="48"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Тестілеу бағдарламаларында көрсетілген тестілеу мәндерінен төмен нәтиже алған кандидаттардан осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандағы апелляцияға өтініш апелляциялық комиссия төрағасының атына жеке беріледі. Апелляцияға өтініш тестілеуден өткен күннен кейін он күнтізбелік күн ішінде қабылданады және апелляциялық комиссияның отырысында апелляциялық комиссиямен айқындалған кестеге сәйкес қарастыралады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссияның отырысы қажеттілігіне қарай, түскен шағымдардың санына байланысты өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1. Апелляцияға кандидаттан келесі шағымдар қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нақты сұрақтардың қисындығына шағымдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық ақаулықтарға сілтеме жасап, тестілеу нәтижелеріне шағымдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тестілеу қағидаларын бұзу туралы актіге шағымдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тестілеудің қалыпты барысына кедергі болған жағдайларға сілтеме жасап, тестілеу нәтижелеріне шағымдану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 32-1-тармақпен толықтырылды – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының 31.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-3. Тест тапсырмаларын, сондай-ақ кандидаттың тестілеу рәсімінің бейне және аудиожазбаларын көрсетілетін қызметті беруші мемлекеттік қызмет істері жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) сұрауы бойынша апелляциялық комиссияға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, тест тапсырмалары кандидаттарға танысу үшін ғана беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 32-2-тармақпен толықтырылды – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының 31.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 09.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 01.01.2024 бастап туындаған құқықтық қатынастарға қолданылады) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-3. Тест тапсырмаларын, сондай-ақ кандидаттың тестілеу рәсімінің бейне - және аудиожазбаларын апелляциялық комиссияға сұрау бойынша Орталық береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, тест тапсырмалары кандидаттарға тек танысу үшін ғана беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 32-3-тармақпен толықтырылды – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының 31.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Апелляциялық комиссияның шешімі комиссия мүшелерінің жалпы санының көпшілік дауысымен қабылданады. Дауыстар тең болған жағдайда, төрағаның дауысы шешуші болып табылады. Апелляциялық комиссияның шешімдері екі данада жасалуы және осы отырысқа қатысқан апелляциялық комиссияның барлық мүшелерімен қол қойылуға тиіс хаттамалармен рәсімделеді. Апелляциялық комиссияның отырысы хаттамасының екінші данасы көрсетілетін қызметті берушіге жіберіледі және бір жыл ішінде сақталады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Апелляциялық комиссияның отырысы қажеттілігіне қарай, түскен шағымдардың санына байланысты өткізіледі.</w:t>
-[...18 lines deleted...]
-      32-1. Апелляцияға кандидаттан келесі шағымдар қабылданады:</w:t>
+      Апелляциялық комиссияның шешімі мүшелердің жалпы санының кемiнде 2/3 (үштен екiсi) қатысқан жағдайда құқылы болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляциялық комиссия кемінде бес мүшеден, соның ішінде төрағадан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 09.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 01.01.2024 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Апелляциялық комиссия апелляцияға берілген шағымды қарастыру нәтижесі бойынша апелляция түскен күннен бастап бес жұмыс күні ішінде екі шешімнің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) нақты сұрақтардың қисындығына шағымдану;</w:t>
-[...53 lines deleted...]
-      4) тестілеудің қалыпты барысына кедергі болған жағдайларға сілтеме жасап, тестілеу нәтижелеріне шағымдану.</w:t>
+      1) апелляцияны қанағаттандырусыз қалдыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кандидаттың апелляциясын қанағаттандыру және оны тестілеуді қайта тапсыруға жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаттың апелляциясы қанағаттандырусыз қалдырылған жағдайда оған тестілеуді қайта тапсыруға тестілеу өткізілген күннен бастап күнтізбелік он бес күннен кем емес мерзімнен кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тарау 32-1-тармақпен толықтырылды – ҚР Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының 31.05.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 115</w:t>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 14.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="50"/>
-[...15 lines deleted...]
-      32-3. Тест тапсырмаларын, сондай-ақ кандидаттың тестілеу рәсімінің бейне және аудиожазбаларын көрсетілетін қызметті беруші мемлекеттік қызмет істері жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) сұрауы бойынша апелляциялық комиссияға береді.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) олардың қызметкерлерінің тестілеуден өту мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...470 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараумен толықтырылды – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 14.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="55"/>
+    <w:bookmarkStart w:name="z92" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Көрсетілетін қызметті берушінің мемлекеттік көрсетілетін қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушінің басшысына, көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...33 lines deleted...]
-      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды көрсетілетін қызметті беруші адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды көрсетілетін қызметті беруші адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 жұмыс күні ішінде қаралуға жатады.</w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5235,107 +5795,107 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 29.11.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="56"/>
+    <w:bookmarkStart w:name="z93" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Мемлекеттік көрсетілетін қызметтің нәтижелерімен келіспеген жағдайларда, кандидаттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5659,50 +6219,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1-қосымшаға өзгеріс енгізу көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -5891,50 +6529,57 @@
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7418,50 +8063,135 @@
               <w:t>
 Кандидат ЭЦҚ қолдану арқылы мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кандидаттың мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", мемлекеттік көрсетілетін қызмет берушінің анықтама қызметі, сондай-ақ мемлекеттік қызмет көрсету мәселелері жөніндегі "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8090,126 +8820,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="57"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқық қорғау қызметіне және азаматтық қорғау органдарындағы қызметке кіретін азаматтарды Қазақстан Республикасының мемлекеттік тілі мен заңнамасын білуге арналған тестілеу бағдарламалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="58"/>
+    <w:bookmarkStart w:name="z96" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші бағдарлама C-GP-2, C-GP-3, C-GP-4, C-GP-5, C-GP-6, C-GP-7, C-OGP-2, C-OGP-3, C-OGP-4, C-OGP-5, C-OGP-6, C-OGP-7, C-OGP-8, C-RGP-1, C-RGP-2, C-RGP-3, C-RGP-4, C-AGP-2, C-AGP-3, C-AGP-4, C-AGP-5, C-AGP-6, C-AGP-7, C-AGP-8, C-AGP-9, C-KAGP-2, C-KAGP-3, C-KAGP-4, C-KAGP-5, C-KAGP-6, C-KSGP-2, C-KSGP-3, C-KSGP-4, C-KSGP-5, C-KSGP-6, C-OKSGP-1, C-OKSGP-2, C-OKSGP-3, C-OKSGP-4, C-OKSGP-5, C-OKSGP-6, C-OKSGP-7, C-TP-2, C-TP-3, C-TP-4, C-TP-5, C-TP-6, C-TP-7, C-TP-8, C-RTP-1, C-RTP-2, C-RTP-3, C-RTP-4, С-SVО-8, С-SVR-7, C-SVU-8, C-SVU-9, C-SVU-10, C-SVU-12, C-SGU-5, C-SGU-7, B-FM-2, B-FM-3, B-FM-4, B-FMО-1, B-FMО-2, B-FMО-3, B-FMО-4 санаттарындағы құқық қорғау қызметі және азаматтық қорғау органдары қызметінің лауазымдарына арналған және келесіні қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік тілін білуге арналған тест (20 сұрақ), ұзақтығы 20 минут;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8238,70 +8968,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағдарлама бойынша тестілеуді өту мәндері барлық нормативтік құқықтық актілер бойынша сұрақтардың жалпы санынан (135 сұрақ) кем дегенде 95 дұрыс жауапты және әрбір нормативтік құқықтық актілер бойынша кем дегенде 5 дұрыс жауапты құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасын білуге арналған тестілерді орындау үшін жалпы уақыт 110 минутті құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="59"/>
+    <w:bookmarkStart w:name="z97" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) екінші бағдарлама С-SV-8, С-SV-10, С-SVО-3, С-SVО-5, С-SVО-7, С-SVО-9, С-SVR-4, С-SVR-5, С-SVR-8, C-SVU-13, C-SVU-14, C-SGU-11, C-SGU-12, C-SGU-13, B-FM-5, B-FM-6, B-FMО-5, B-FMО-6 санаттағы құқық қорғау қызметі және азаматтық қорғау органдары қызметінің лауазымдарына арналған және келесіні қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік тілін білуге арналған тест (20 сұрақ), ұзақтығы 20 минут;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8330,70 +9060,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағдарлама бойынша тестілеуді өту мәндері барлық нормативтік құқықтық актілер бойынша сұрақтардың жалпы санынан (105 сұрақ) кем дегенде 63 дұрыс жауапты және әрбір нормативтік құқықтық актілер бойынша кем дегенде 5 дұрыс жауапты құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасын білуге арналған тестілерді орындау үшін жалпы уақыт 90 минутті құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="60"/>
+    <w:bookmarkStart w:name="z98" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) үшінші бағдарлама C-GP-4, C-GP-5, C-GP-6, C-GP-7, C-OGP-4, C-OGP-5, C-OGP-6, C-OGP-7, C-OGP-8, C-RGP-3, C-RGP-4, C-AGP-4, C-AGP-5, C-AGP-6, C-AGP-7, C-AGP-8, C-AGP-9, C-KAGP-3, C-KAGP-4, C-KAGP-5, C-KAGP-6, C-KSGP-3, C-KSGP-4, C-KSGP-5, C-KSGP-6, C-OKSGP-2, C-OKSGP-3, C-OKSGP-4, C-OKSGP-5, C-OKSGP-6, C-OKSGP-7, C-TP-4, C-TP-5, C-TP-6, C-TP-7, C-TP-8, C-RTP-1, C-RTP-3, C-RTP-4, С-SVО-9, С-SVR-8, C-SVU-13, C-SVU-14, C-SVU-15, C-SGU-8, C-SGU-11, C-SGU-12, C-SGU-13, C-SSP-7, C-SSP-8, C-SN-5, C-SN-7, C-SN-8 санаттағы құқық қорғау қызметі және азаматтық қорғау органдары қызметінің заңгерлік мамандық бойынша тиісті білімнің бар болуын талап етпейтін лауазымдарына арналған және келесіні қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік тілін білуге арналған тест (20 сұрақ), ұзақтығы 20 минут;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12677,70 +13407,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық қорғау қызметі мен азаматтық қорғау органдарындағы лауазымдарға орналасуға үміткер кандидаттардың жеке қасиеттерін бағалауға арналған тестілеу екі бағдарламадан тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="61"/>
+    <w:bookmarkStart w:name="z99" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші бағдарлама C-GP-1, C-AGP-1, C-KGP-1, C-GP-2, C-AGP-2, C-KGP-2, C-GP-3, C-AGP-3, C-KGP-3, C-GP-4, C-AGP-4, C-OGP-2, C-OGP-3, C-OGP-4, C-OGP-5, C-OGP-6, C-OKGP-1, C-OKGP-2, C-OKGP-3, C-OKGP-4, C-OKGP-5, C-RGP-1, C-RGP-2, C-RGP-3, B-FM-2, B-FM-3, B-FM -4, B-FMO-1, B-FMО-2, B-FMО-3, B-FMО-4 санаттарына арналған және келесіні қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бастамашылық (12 тапсырма), коммуникативтілік (12 тапсырма), талдамалық (12 тапсырма), ұйымдасқандық (12 тапсырма), стратегиялық ойлану (12 тапсырма), көшбасшылық (12 тапсырма), әдептілік (12 тапсырма), сапаға бағдарлану (12 тапсырма), тұтынушыға бағдарлану (12 тапсырма), сыбайлас жемқорлыққа төзбеушілік (12 тапсырма) деңгейін анықтауға арналған тестілер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12751,70 +13481,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші бағдарлама бойынша тестілерді орындау үшін жалпы уақыт 90 минутті құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші бағдарлама үшін мүмкін болатын 4 (төрт) баллдан қатерлі аймақ: бастамашылық - 1,5 балл, коммуникативтілік - 2 балл, талдамалық - 2,5 балл, ұйымдасқандық - 2,5 балл, стратегиялық ойлану - 2,5 балл, көшбасшылық - 2,5 балл, әдептілік - 1,5 балл, сапаға бағдарлану - 1,5 балл, тұтынушыға бағдарлану - 1,5 балл, сыбайлас жемқорлыққа төзбеушілік - 2 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="62"/>
+    <w:bookmarkStart w:name="z100" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) екінші бағдарлама C-KGP-4, C-GP-5, C-AGP-5, C-KGP-5, C-GP-6, C-AGP-6, C-OKGP-6, C-GP-7, C-AGP-7, C-OGP-7, C-OKGP-7, C-AGP-8, C-OGP-8, C-RGP-4, C-RGP-5, С-SVО-8, С-SVR-7, C-SVU-8, C-SVU-9, C-SVU-10, C-SVU-12, C-SVU-13, C-SVU-14, C-SGU-5, C-SGU-7, C-SGU-8, C-SGU-11, C-SGU-12, С-SV-10, С-SVО-9, С-SVR-4, С-SVR-8, C-SVU-15, C-SGU-13, C-SSP-7, C-SSP-8, C-SN-5, C-SN-7, C-SN-8, B-FM-5, B-FM-6, B-FMО-5, B-FMО-6 санаттарына арналған және келесіні қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бастамашылық (12 тапсырма), коммуникативтілік (12 тапсырма), талдамалық (12 тапсырма), ұйымдасқандық (12 тапсырма), әдептілік (12 тапсырма), сапаға бағдарлану (12 тапсырма), тұтынушыға бағдарлану (12 тапсырма), сыбайлас жемқорлыққа төзбеушілік (12 тапсырма) деңгейін анықтауға арналған тестілер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14545,55 +15275,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14919,31 +15649,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>