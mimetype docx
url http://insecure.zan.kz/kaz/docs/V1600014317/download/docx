--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7837c25" w14:textId="7837c25">
+    <w:p w14:paraId="84c6bc2" w14:textId="84c6bc2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1907,51 +1907,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі)</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2115,51 +2115,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі)</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3621,51 +3621,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі)</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4121,51 +4121,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі)</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4653,51 +4653,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі)</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6281,51 +6281,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      1-1-қосымшаға өзгеріс енгізу көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -15275,55 +15275,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15649,31 +15649,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>