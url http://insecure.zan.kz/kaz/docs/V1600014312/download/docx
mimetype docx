--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c79c4a1" w14:textId="c79c4a1">
+    <w:p w14:paraId="44ce4b3" w14:textId="44ce4b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1947,94 +1947,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Уәкілетті компания мен мердігердің (бас мердігердің) қажетті рұқсат беру құжаттарының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Осы Қағидалардың 11-1 тармағымен айқындалған ерекшеліктерді ескере отырып, Уәкілетті компанияның мердігермен (бас мердігермен) жасасқан құрылыс мердігерлік шартының негізгі ережелерін талдау;</w:t>
+      6) Осы Қағидалардың 12 тармағымен айқындалған ерекшеліктерді ескере отырып, Уәкілетті компанияның мердігермен (бас мердігермен) жасасқан құрылыс мердігерлік шартының негізгі ережелерін талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) құрылыс салушы мен уәкілетті компанияға қатысты мүліктік сипаттағы орындалмаған сот талқылауларының болуы немесе болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ресми түрде танылған көздерден салықтар және бюджетке төленетін басқа да міндетті төлемдер бойынша берешектерінің болуы (не болмауы) туралы Уәкілетті компания, Құрылыс салушы туралы ақпаратты зерделеу арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 478</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Егер көппәтерлі тұрғын үй немесе жеке тұрғын үй кешені құрылысының жобасын арнайы экономикалық аймақтың қатысушысы – арнайы экономикалық аймақтың аумағында қызметтің басым түрлерін жүзеге асыратын және арнайы экономикалық аймақ қатысушыларының (бұдан әрі – АЭА қатысушысы) бірыңғай тізіліміне енгізілген заңды тұлға болып табылатын Уәкілетті компания жүзеге асыратын болса, онда құрылыс мердігерлік шарты Уәкілетті компанияның жобалау-сметалық құжаттамасымен қарастырылған материалдардың және (немесе) жабдықтардың бөлігін сатып алуынан тұруы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2414,55 +2476,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірыңғай оператор қажет болған жағдайда кепілдік беру жөнінде оң шешім қабылдаған жағдайда құрылыс салушыдан және (немесе) уәкілетті компаниядан үлестес және байланысты заңды және жеке тұлғалардың кепілдігін сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      17. Кепілдік жарна мөлшерлемесін қолдану үшін құрылыс салушы осы Қағидаларға 4-қосымшаға сәйкес бағаланатын тәуекелдер факторы бойынша 60 және одан жоғары балл жинауы қажет.</w:t>
+        <w:t xml:space="preserve">
+      17. Кепілдік жарна мөлшерлемесін қолдану үшін құрылыс салушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бағаланатын тәуекел факторы бойынша 50 және одан көп балл жинауы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 478</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бірыңғай оператордың оң шешімі Кепілдік беру туралы шарт жасасу үшін негіздеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4059,222 +4203,352 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) реновациялау жобасының бекітілген қала құрылыстық жобаларға келмеуі сәйкес жасасудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z129" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сонымен қатар, Бірыңғай оператор осы тармақтың 1)-8) тармақшаларында көзделген негіздерден бөлек, реновациялау шеңберінде кепілдік беру туралы шартты (Бірыңғай оператордың қосылуын) жасасудан мынадай негіздер бойынша:</w:t>
+      Бұл ретте, Бірыңғай оператор осы тармақтың 1) - 7) тармақшаларында көзделген негіздерден басқа, реновациялау шеңберінде кепілдік беру туралы шартты (Бірыңғай оператордың қосылуын) жасасудан мынадай негіздер бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z214" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құрылыс салушы мен уәкілетті компанияның мына шарттарды уақытында жасамауы:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...71 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылыс салушы мен Бірыңғай оператор арасындағы уәкілетті компанияның дауыс беру акцияларының (жарғылық капиталға қатысу үлестерінің) кепілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылыс салушы мен Бірыңғай оператор арасында уәкілетті компанияның дауыс беру акцияларының (жарғылық капиталға қатысу үлестерінің) сенімгерлік басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реновациялау шеңберінде кепілдік беру туралы шарт реновациялау туралы шартының талаптарына сәйкес келмеген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z216" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылыс салушы мен уәкілетті компания реновациялау туралы шарт жасалған сәттен бастап үш ай ішінде оған Бірыңғай оператордың қосылуы үшін реновациялау шеңберінде кепілдік беру туралы шартты ұсынбаған кезде бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 478</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Кепілдік беру жөніндегі оң шешім қабылданған жағдайда, Бірыңғай оператор жоба бойынша кепілдік жарнасының мөлшерін Кепілдік жарнасының мөлшерін анықтау әдістемесіне сәйкес бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда, кепілдік беру бойынша оң шешім қабылданғанда, Бірыңғай оператор құрылыс салушыдан және (немесе) уәкілетті компаниядан байланысы бар және қатысты заңды және жеке тұлғалардың кепілдігін сұрауы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="129"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="130"/>
+    <w:bookmarkStart w:name="z131" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Кепілдік жарна мөлшерлемесін қолдану үшін құрылыс салушы осы Қағидаларға 4-қосымшаға сәйкес бағаланатын тәуекелдер факторы бойынша 50 және одан көп балл жинауы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 478</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Бірыңғай оператордың оң шешімі Кепілдік беру туралы шарт жасасу үшін негіздеме болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4855,88 +5129,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (құрылыс салушы мен уәкілетті компанияның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалған, дұрыс емес, сапасыз және толық емес ақпарат ұсынғаны үшін Қазақстан Республикасының заңнамасында көзделген жауапкершілігі туралы ескертілді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="131"/>
+    <w:bookmarkStart w:name="z134" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жоба бойынша ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z135" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z135" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құрылыс салушы туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -5426,70 +5700,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="133"/>
+    <w:bookmarkStart w:name="z136" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті компания туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -5916,70 +6190,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="134"/>
+    <w:bookmarkStart w:name="z137" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жоба туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -6846,165 +7120,165 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="135"/>
+    <w:bookmarkStart w:name="z139" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кепілдік беру туралы шартты жасасу үшін қажетті  құжаттар тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z140" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z140" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құрылыс салушы мен уәкілетті компанияның құрылтай құжаттары (нотариалды расталған жарғы мен құрылтай шарты көшірмесі (бар болса)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z141" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z141" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Құрылыс салушының Заңның 8-бабының 1 және (немесе) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1 тармақтарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкестігін растайтын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тапсырылған шаршы метрді ескере отырып, көп пәтерлі тұрғын үйлер немесе жеке тұрғын үй кешенін салу, оның ішінде мемлекеттік тапсырыс бойынша құрылыс салушының тәжірибесін растайтын құрылыс жобасын пайдалануға беру актілерінің көшірмелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылыс салушының соңғы екі қаржы жылындағы аудиторлық қорытындымен расталған қаржылық есептілігі. Өтінім берілген күннің алдындағы соңғы қаржы кезеңі (тоқсан, жарты жыл) үшін құрылыс салушының қаржылық есептілігі, құрылыс салушының басшысы/ бас бухгалтері қол қойған, олардың мөрімен (бар болса) расталған қаржылық есептілік баптарының толық жазылуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="138"/>
+    <w:bookmarkStart w:name="z142" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Уәкілетті компанияның Заңның 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7019,51 +7293,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындағанын растайтын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті компанияның өтінім берілген күннің алдындағы соңғы қаржы кезеңіндегі (тоқсан, жарты жыл) қаржылық есептілігі, уәкілетті компанияның басшысы/ бас бухгалтері қол қойған және олардың мөрімен (бар болса) куәландырылған қаржылық есептілік баптарының толық жазылуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7238,286 +7512,286 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер арнайы экономикалық аймақтарға қатысушы уәкілетті компания құрылыс мердігерлігі шартының тарапы болып табылса, өтінімге сатып алынатын материалдардың және (немесе) жабдықтардың көлемі, осындай сатып алуды қаржыландыру көздері туралы ақпарат қоса беріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) егжей-тегжейлі жоспарлау жобасынан үзінді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="139"/>
+    <w:bookmarkStart w:name="z143" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Өтінімді қарау үшін комиссияның төленгені туралы құжат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z144" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z144" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Құрылыс салушы мен уәкілетті компанияның басшылары қол қойған және олардың мөрлерімен (бар болса), сондай-ақ xls/xlsx/xlsm форматында электрондық түрде куәландырылған құрылыс жобасын қаржыландыру жоспары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z145" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z145" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Уәкілетті компанияның Заңның 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талапты орындауын растау үшін жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы анықтама ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z146" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z146" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Заңның 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында көзделген қаржылық бағалауды жүргізу үшін құрылыс салушы/уәкілетті компания Бірыңғай операторға ұсынатын құжат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобаны қаржыландыру көздері бойынша ақпарат, қосымша міндеттемелердің болуы және құрылыс салушының және жобаға уәкілетті компанияның жобаға өзінің қатысу көздері бойынша құжаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="143"/>
+    <w:bookmarkStart w:name="z147" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Заңның 33-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көзделген заңдық бағалауды жүргізу үшін құрылыс салушы/уәкілетті компания ұсынатын құжат: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны мемлекеттік тіркеу/қайта тіркеу туралы құжат (Компания атауы өзгерген жағдайда, бизнес-сәйкестендіру нөмірлерінің ұлттық тізілімінен компания атауының өзгеруі туралы мәліметтер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="144"/>
+    <w:bookmarkStart w:name="z148" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Заңның 33-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында көзделген құқықтық бағалауды жүргізу үшін құрылыс салушы/уәкілетті компания ұсынатын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті компанияның дауыс беретін акцияларын (жарғылық капиталға қатысу үлестерін), сондай-ақ уәкілетті компанияның дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) 100%-ын кепілге беру туралы құрылыс салушының уәкілетті органы шешімдерінің көшірмелері (құрылыс салушының мөрімен (бар болса) расталған);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7528,230 +7802,230 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті компанияның уәкілетті органының құрылысы аяқталмаған жер учаскесін және/немесе жер пайдалану құқығын оның егжей-тегжейлі сипаттамасымен (уәкілетті компанияның мөрімен (бар болса) расталған) Бірыңғай операторға кепілге беру туралы шешімінің көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құрылыс салушының/уәкілетті компанияның атынан бірінші және екінші қол қою құқығымен уәкілеттік берілген адамдардың өкілеттіктерін растайтын құжаттардың көшірмелері, сондай-ақ олардың жеке басын куәландыратын құжаттардың көшірмелері (мөрмен (бар болса) расталған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="145"/>
+    <w:bookmarkStart w:name="z149" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Заңның 35-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талапты орындау үшін құрылыс салушы/уәкілетті компания ұсынатын құжат: тәуелсіз бағалау компаниясының бірыңғай операторға кепілге берілетін жылжымалы және жылжымайтын мүлікті бағалау туралы есебі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z150" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z150" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Құрылыс салушының уәкілетті компаниядағы акцияларды/қатысу үлесін Бірыңғай операторына сенімгерлік басқаруға қабылдау-беру актісіне қол қоюға нотариалды куәландырылған келісімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z151" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z151" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Құрылыс салушының, уәкілетті компанияның және бас мердігердің Қазақстан Республикасының заңнамасына сәйкес қолданыстағы кредиттік бюролардан деректерді алуға (түсіруге) келісімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z152" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z152" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Құрылыс салушының және уәкілетті компанияның үлестес тұлғалары (байланысты Тараптар) туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z153" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z153" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Соңғы 2 (екі) жылдағы дебет және кредит бойынша айналымдарды, сұратылған күнге шығыс қалдықты көрсете отырып, құрылыс салушының банктік шотының болуы және нөмірі туралы анықтама.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z154" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z154" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сұрау салынған күндерге шығыс қалдығы көрсетілген уәкілетті компанияның банктік шотының болуы және нөмірі туралы анықтама және соңғы 2 (екі) жылдағы банктік шот бойынша ақша қалдығы мен қозғалысы туралы үзінді көшірме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z155" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z155" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Ағымдағы жай күйі мен қаржыландыру көздері туралы ақпараты бар құрылыс салушының және оның уәкілетті компанияларының салынып жатқан объектілерінің тізімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z156" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z156" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешенінің жобасы бойынша жүзеге асырылған сату туралы ақпарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7947,68 +8221,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрылыс жобасын қаржыландыру жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жобалық шығыстар жоспары және құрылысты қаржыландыру кестесі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -11030,3887 +11304,1480 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кепілдік беру туралы шарт</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе реновациялау шеңберінде</w:t>
+              <w:t>немесе реновациялау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шарттар жасасу үшін көппәтерлі</w:t>
+              <w:t>шеңберінде шарттар жасасу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұрғын үй немесе жеке тұрғын</w:t>
+              <w:t>үшін көппәтерлі тұрғын үй</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үйлер кешені құрылысының</w:t>
+              <w:t>немесе жеке тұрғын үйлер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кешені құрылысының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жобасы бойынша құжаттарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тәуекел көрсеткіштері мен факторларының бағалауына  негізделген көпфакторлы үлгі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="154"/>
+        <w:t xml:space="preserve"> Тәуекел көрсеткіштері мен факторларының бағалауына негізделген көпфакторлы үлгі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 478</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...16 lines deleted...]
-            <w:tcBorders/>
+Көрсеткіштің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...51 lines deleted...]
-              <w:t>Көрсеткіш мәні және балл</w:t>
+Тәуекел факторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Пайдалылық көрсеткіштері (0-ден 20 балға дейін)</w:t>
-[...14 lines deleted...]
-          </w:tcPr>
+Қаржылық көрсеткіштер</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қызметтің пайдалылық коэффициенті (таза кіріс/түсім) Материалдық, еңбек, ақшалай және басқа ресурстарды пайдаланудың тиімділік дәрежесін көрсетеді 0-ден 7 балға дейін</w:t>
+Бағалау диапазоны: 0-ден 40 балға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0-ден 0,02 дейін – 0 балл</w:t>
-[...125 lines deleted...]
-0,20-дан жоғары – 7 балл</w:t>
+1) Қызметтің рентабельділік коэффициенті (таза пайда/кіріс) материалдық, еңбек, ақшалай және басқа ресурстарды пайдалану тиімділігінің дәрежесін көрсетеді (0-ден 8,93 балға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Активтердің пайдалылық коэффициенті (таза кіріс /активтер) Ұйым капиталының құрылымын есепке алусыз пайданы түрлендіру қабілеттігін, активтерді басқару сапасын көрсетеді 0-ден 6 балға дейін</w:t>
-[...139 lines deleted...]
-0,1-дан жоғары – 6 балл</w:t>
+2) Меншікті капиталдың рентабельділік коэффициенті (таза пайда/меншікті капитал) салынған меншікті капиталдың қаншалықты тиімді пайдаланылғанын көрсетеді (0-ден 6,65 балға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) жеке капиталдың пайдалылық коэффициенті (таза кіріс/жеке капитал) Салынған жеке капитал қаншалықты тиімді пайдаланылғанын көрсетеді 0-ден 7 балға дейін</w:t>
-[...157 lines deleted...]
-0,18-ден жоғары – 7 балл</w:t>
+3) Ағымдағы өтімділік коэффициенті (қысқа мерзімді активтер/қысқа мерзімді міндеттемелер) қысқа мерзімді міндеттемелердің айналымдағы капиталмен жабылу деңгейін көрсетеді (0-ден 12,26 баллға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Өтімділік көрсеткіштері (0-ден 10 баллға дейін)</w:t>
-[...242 lines deleted...]
-1,20-дан жоғары – 10 балл</w:t>
+4) Автономия коэффициенті (жеке капитал + резервтер/активтер) ұйымның қаржылық жай-күйінің қарыз қаражаты көздерінен тәуелсіздігін анықтайды (0-ден 12,16 балға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Қаржы тұрақтылығының көрсеткіштері (0-ден 30 балға дейін)</w:t>
-[...6 lines deleted...]
-            <w:tcBorders/>
+Сапалық және жобалық көрсеткіштер Бағалау диапазоны: (-12)-дан 60 балға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Автономия коэффициенті (жеке капитал+резервтер/активтер) Қарыз қаражаты көздерінен ұйымның қаржылық жағдайының тәуелсіздігін анықтайды 0-ден 10 балға дейін</w:t>
-[...7 lines deleted...]
-            <w:tcBorders/>
+Құрылыс салушы компанияның жұмыс тәжірибесі (оның ішінде ТОП-менеджмент): мәлімделген жоба бойынша құрылыс көлеміне қатысты соңғы 3 жылда пайдалануға берілген тұрғын үй алаңының көлемі (шаршы метр) (0-ден 10 балға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0-ден 0,10 дейін – 0 балл</w:t>
-[...179 lines deleted...]
-0,30-ден жоғары – 10 балл</w:t>
+Көрсеткіш мәлімделген жобаның (лар) ауқымына арақатынаста аяқталған тұрғын үй жобалары бойынша құрылыс салушының тәжірибесін бағалайды. Ең жоғары балл пайдалануға берілген тұрғын үй алаңы мәлімделген жоба (лар) көлемі кемінде 50% болған кезде, құрылыстың нақты мерзімінің нормативтіктен ауытқуы 2025 жылғы тамызға дейін енгізілген жобалар бойынша 9 айдан және 2025 жылғы тамыздан кейін енгізілген жобалар бойынша 5 айдан аспаған жағдайда беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Оңтайлылық коэффициенті (жеке айналым қаражаты / жеке капитал) Ұйымның жеке айналым капиталының деңгейін ұстау қабілетін, қажет болған жағдайда жеке көздерінің есебінен көрсетеді 0-ден 10 балға дейін</w:t>
-[...7 lines deleted...]
-            <w:tcBorders/>
+Құрылыстың аяқталуына берілген кепілдіктер саны Бағалау диапазоны: 0-ден 10 балға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0-ден 0,10 дейін – 0 балл</w:t>
-[...179 lines deleted...]
-0,30-ден жоғары – 10 балл</w:t>
+Көрсеткіш бұрын Бірыңғай оператордың кепілдігін алған пайдалануға берілген объектілердің санын бағалайды. Баллдар 1 объектіден болған кезде; ең жоғары балл - 5 және одан көп объектілер болған кезде беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Қаржылық иінтірек коэффициенті (қысқа мерзімді және ұзақ мерзімді қаржылық міндеттемелер/жеке капитал) Жеке капитал есебінен активтерді қалыптастыру деңгейін көрсетеді және құрылыс салушының қарыз көздерінен тәуелсіздігін көрсетеді. Кәсіпорынның қарыз көздерінен тәуелсіздігін сипаттайды. Ұсынылатын мәні – 4-тен жоғары емес 0-ден 10 балға дейін</w:t>
-[...7 lines deleted...]
-            <w:tcBorders/>
+Ұзартулар саны (0-ден 3 балға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7-ден жоғары – 0 балл</w:t>
-[...179 lines deleted...]
-2,0-ден төмен – 10 балл</w:t>
+Соңғы 2 жылда Бірыңғай оператордың кепілдігін алған объектілер бойынша мерзімдерді ұзартудың болуы/ болмауы. Ең жоғары балл ұзарту болмаған кезде беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:tcBorders/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Құрылыс салушы-компаниясының жұмыс тәжірибесі (1-ден 10 балға дейін)</w:t>
-[...7 lines deleted...]
-            <w:tcBorders/>
+Кепілдік беру туралы шарттар бойынша міндеттемелерді орындамау/тиісінше орындамау ((-5)-тен 0 баллға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдалануға берілген тұрғын үйдің ауданының (шаршы метрлерінің) көлемі немесе пайдалануға берілген тұрғын үйдің (шаршы метрлерінің) көлемі 1-ден 10 балға дейін</w:t>
-[...92 lines deleted...]
-баллдар</w:t>
+Кепілдік беру туралы шарттар бойынша міндеттемелерді орындамау (Соңғы 2 жылда Құрылыс салушымен және/немесе Уәкілетті компаниямен жасалған Бірыңғай операторға кепілдік беру туралы шарттар бойынша міндеттемелерді тиісінше орындамау туралы хабарламалардың болуы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10-нан 20-ға дейін</w:t>
-[...6 lines deleted...]
-            <w:tcBorders/>
+Өзінің қатысуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-тен 10-ға дейін</w:t>
-[...30 lines deleted...]
-1</w:t>
+Көрсеткіш құрылыс салушының немесе компаниялар тобының активтері құнының мәлімделген жобаның құнына және ағымдағы жобалар бойынша аяқталу қалдығына арақатынасын бағалайды. Баллдар активтермен жабу кезінде 25% -дан бастап; ең жоғары балл - 100% және одан жоғары жабу кезінде беріледі. Бағалау диапазоны: 0-ден 10 баллға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-дан 30-ға дейін</w:t>
-[...61 lines deleted...]
-2</w:t>
+Көрсеткіш құрылыс жобасында уәкілетті компанияның меншікті қатысу үлесін ақшалай қаражат және/немесе аяқталмаған құрылыс түрінде бағалайды. Ең жоғары балл өз қатысуымен 30% -дан артық беріледі. Бағалау диапазоны: 3-тен 10 баллға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30-дан 40-қа дейін</w:t>
-[...6 lines deleted...]
-            <w:tcBorders/>
+Төлем тәртібі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15-тен 20-ға дейін</w:t>
-[...30 lines deleted...]
-3</w:t>
+Соңғы 3 жылдағы кредиттік тарих (өткен 90 күннен астам төлемдер бойынша мерзімі ) төлем тәртібін және қаржылық тұрақтылықты сипаттайды. Бағалау ауқымы: (-5) баллдан 0 баллға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40-тан 50-ге дейін</w:t>
-[...6 lines deleted...]
-            <w:tcBorders/>
+Бағаның коммерциялық тартымдылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-дан 25-ке дейін</w:t>
-[...30 lines deleted...]
-4</w:t>
+Көрсеткіш ағымдағы/аяқталған жобалар бойынша нарықтық жағдайларды және сату тәжірибесін ескере отырып, құрылыс жобасы бойынша іске асыру бағасының коммерциялық тартымдылығын және барабарлығын бағалайды. Ең жоғары балл нарықтан кемінде 10% төмен өткізу бағасы кезінде не пайдалануға берілгенге дейін кемінде 70% көлемінде өткізу тәжірибесі болған кезде беріледі. Бағалау ауқымы: 0-ден 8 балға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50-ден 60-қа дейін</w:t>
-[...6 lines deleted...]
-            <w:tcBorders/>
+Жоба рентабельділігінің сезімталдығы ((-5)-тен 5 балға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25-тен 30-ға дейін</w:t>
-[...30 lines deleted...]
-5</w:t>
+Көрсеткіш жобаның құрылыс құнының өсуіне тұрақтылығын бағалайды. Жоба пайдасыздыққа көшкен кезде 10% -ға дейін қымбаттаған кезде 5 балл; ең жоғары балл - егер 20% -ға дейін қымбаттау жобаның пайдасыздығына алып келмесе қойылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
-          </w:tcPr>
-[...5 lines deleted...]
-            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60-тан 70-ке дейін</w:t>
-[...6 lines deleted...]
-            <w:tcBorders/>
+Құрылыс құнының дұрыстығы ((-5)-тен 7 баллға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30-дан 35-ке дейін</w:t>
-[...1058 lines deleted...]
-0 – 0 балл</w:t>
+Құрылыстың мәлімделген құнының ағымдағы нарықтық жағдайларға және шығындардың нақты деңгейіне сәйкестік дәрежесін көрсетеді. Ең жоғары балл өтінім берілген күнге дейін 12 айдан аспайтын уақыт өткен ЖСҚ (сараптаманың оң қорытындысымен) болған кезде беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15248,68 +13115,68 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірыңғай операторы" басшысы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________ мырзаға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15428,88 +13295,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (құрылыс салушы мен уәкілетті компанияның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалған, дұрыс емес, сапасыз және толық емес ақпарат ұсынғаны үшін Қазақстан Республикасының заңнамасында көзделген жауапкершілігі туралы ескертілді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жоба бойынша ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құрылыс салушы туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -15999,70 +13866,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уәкілетті компания туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -16489,70 +14356,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жоба туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -17450,108 +15317,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кепілдік шеңберінде реновациялау туралы шартты жасасу үшін қажетті құжаттар тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құрылыс салушы мен уәкілетті компанияның құрылтай құжаттары (нотариалды расталған жарғы мен құрылтай шарты көшірмесі (бар болса)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Реновациялау объектісі туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жергілікті атқарушы органның реновациялау бағдарламасы шеңберінде реновациялау объектісін құрылыс салушы және/немесе уәкілетті компания жүзеге асыратыны туралы хаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17580,402 +15447,402 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реновациялау жобасының техникалық-экономикалық көрсеткіштері туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егжей-тегжейлі жоспарлау жобасынан үзінді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заңның 8-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талаптарға сәйкестігін растайтын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құрылыс жобаларын пайдалануға қабылдау актілерінің көшірмелері, берілген шаршы метрлерді ескере отырып, көппәтерлі тұрғын үйлер салудағы соның ішінде мемлекеттік тапсырыс бойынша тәжірибені растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соңғы екі қаржы жылы бойынша құрылыс салушының аудиторлық қорытындымен расталған қаржылық есептілігі. Соңғы қаржы кезеңі (тоқсан, жартыжылдық) бойынша қаржылық есептілік, есеп баптарының талдауы, құрылыс салушының басшысы/бас бухгалтері қол қойған және мөрмен расталған (бар болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Уәкілетті компанияның осы Заңның 8-1-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауын растайтын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңның 20-бабына сәйкес жұмсау жоспарланған қаражаттың бар екенін растайтын банк шоты бойынша қалдық және ақша қозғалысы туралы үзінді, оның сомасы реновациялау объектісінің және (немесе) реновациялау объектісіне кіретін жылжымайтын мүлік иелеріне берілетін тұрғынжайдың құнына баламалы, бірақ мәлімделген жобалық құнның кемінде отыз пайызы мөлшерінде болуы тиіс, сондай-ақ құрылыс мерзімін ұзарту ескерілген реновациялау объектісінің және (немесе) реновациялау объектісіне кіретін жылжымайтын мүлік иелеріне уақытша тұрғынжай беру және (немесе) өтемақы төлемдерін жүзеге асыру тәртібіне сәйкес айқындалған мөлшерде уақытша тұрғынжай ұсынуға арналған қаражат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өтінімді қарау үшін комиссияны төлеу туралы құжат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Құрылыс жобасының бизнес-жоспары және индикативтік қаржыландыру жоспары, құрылыс салушы мен уәкілетті компанияның басшылары қол қойған және мөрлерімен (бар болса) расталған, сондай-ақ xls/xlsx/xlsm форматында электрондық түрде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Құрылыс салушы/уәкілетті компания Заңның 33-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көзделген құқықтық бағалау жүргізу үшін ұсынатын құжат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаның мемлекеттік тіркеу/қайта тіркеу туралы құжаты (компания атауы өзгерген жағдайда – компания атауының өзгеруі туралы Ұлттық бизнес-сәйкестендіру нөмірлері тізілімінен мәліметтер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Құрылыс салушы/уәкілетті компания атынан бірінші және екінші қол қою құқығы берілген тұлғалардың өкілеттіктерін растайтын құжаттардың көшірмелері, сондай-ақ олардың жеке басын куәландыратын құжаттардың көшірмелері (мөрмен расталған, бар болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Құрылыс салушының және уәкілетті компанияның үлестес тұлғалары (байланысты Тараптар) туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Құрылыс салушының банк шотының бар екендігі және нөмірі туралы анықтама, соңғы 2 (екі) жыл ішіндегі дебет және кредит айналымдары, сондай-ақ сұратылған күнгі бастапқы қалдық көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уәкілетті компанияның банк шотының бар екендігі және нөмірі туралы анықтама, сұратылған күнгі бастапқы қалдық көрсетілген, сондай-ақ соңғы 2 (екі) жыл ішіндегі банк шоты бойынша қалдық және ақша қозғалысы туралы үзінді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Құрылыс салушы мен оның уәкілетті компаниялары жүзеге асырып жатқан құрылыс объектілерінің тізімі, олардың ағымдағы жай-күйі және қаржыландыру көздері туралы ақпаратпен бірге (бар болған жағдайда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Құрылыс мерзімін ұзарту ескерілген, Жобаны іске асырудың бүкіл кезеңіне реновациялау объектісінің және (немесе) реновациялау объектісіне кіретін жылжымайтын мүлік меншік иелеріне уақытша тұрғынжай беру немесе өтемақы төлемдерін жүзеге асыру туралы құжаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18158,149 +16025,149 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="174"/>
+    <w:bookmarkStart w:name="z183" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реновация шеңберінде кепілдік беру туралы шартты жасасу үшін қажетті құжаттар тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z184" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құрылыс салушы мен уәкілетті компанияның құрылтай құжаттары (жарғы мен құрылтай шартының нотариалды куәландырылған көшірмесі (бар болған жағдайда)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z185" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z185" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Реновациялау объектісі бойынша іздестіру жұмыстарын жүргізуге жергілікті атқарушы органның қаулысы (бар болған жағдайда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z186" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Реновациялау объектісінің барлық меншік иелері мен уәкілетті компания қол қойған реновациялау жобасын іске асыру шеңберінде Бірыңғай оператор бекіткен үлгі нысанға сәйкес жасалған электрондық Келісім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z187" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z187" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысуға кепілдік беру туралы уәкілетті орган бекіткен үлгілік нысанға сәйкес, барлық меншік иелері, құрылыс салушы және уәкілетті компания қол қойған шарт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z188" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Құрылыс салушының осы Заңның 8-1-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18315,303 +16182,303 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкестігін растайтын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соңғы екі қаржы жылы үшін аудиторлық қорытындымен расталған қаржылық есептілік, сондай-ақ өтінім берілген күнге дейінгі соңғы қаржы кезеңі (тоқсан, жартыжылдық) үшін басшы/бас бухгалтер қол қойған және мөрмен расталған (бар болса) қаржылық есептілік.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="180"/>
+    <w:bookmarkStart w:name="z189" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бірыңғай оператор, уәкілетті компания және екінші деңгейдегі банк арасында жасалатын, реновациялау объектісі меншік иелеріне берілетін тұрғынжай құнына баламалы, бірақ мәлімделген жобалық құнның кемінде 30%-ынан кем емес сомаға банк салымын кепілге қою шартының жобасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z190" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z190" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Құрылыс мерзімі ұзартылған жағдайда да ескере отырып, уәкілетті компанияның уақытша тұрғын үй беру және (немесе) реновациялау объектісінің және (немесе) реновациялау объектісінің құрамына кіретін жылжымайтын мүлік меншік иелеріне өтемақы төлемдерін жүзеге асыру тәртібімен айқындалған мөлшерде уақытша тұрғын үй ұсынуға арналған ақша қаражатының бар екенін растайтын Уәкілетті компанияның банк шоты бойынша ақша қаражатының қалдығы және қозғалысы туралы үзінді көшірме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z191" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Құрылыс жобасының бизнес-жоспары және индикативтік қаржыландыру жоспары, құрылыс салушы мен уәкілетті компания басшылары қол қойған және мөрмен расталған (бар болса), сондай-ақ xls/xlsx/xlsm форматында электрондық түрде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z192" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z192" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Құрылыс салушы/уәкілетті компания Заңның 33-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес құқықтық бағалау жүргізу үшін ұсынатын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңды тұлғаны мемлекеттік қайта тіркеу туралы құжат (компания атауы өзгерген жағдайда – Ұлттық бизнес сәйкестендіру нөмірлері тізілімінен компания атауының өзгергені жөніндегі мәліметтер);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылыс салушы/уәкілетті компания атынан бірінші және екінші қол қою құқығы берілген тұлғалардың өкілеттілігін растайтын құжаттардың көшірмелері және олардың жеке басын куәландыратын құжаттардың көшірмелері (мөрмен расталған (бар болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="184"/>
+    <w:bookmarkStart w:name="z193" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Құрылыс салушы/уәкілетті компания Заңның 33-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасына сәйкес құқықтық бағалау жүргізу үшін ұсынатын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылыс салушының уәкілетті органы қабылдаған шешімдердің көшірмелері, олар бойынша уәкілетті компанияның дауыс беретін акциялары (жарғылық капиталдағы қатысу үлестері) Бірыңғай операторға сенімгерлік басқаруға берілген және 100% дауыс беретін акциялар (жарғылық капиталдағы үлестер) кепілге қойылған (құжаттар құрылыс салушының мөрімен расталған, бар болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="185"/>
+    <w:bookmarkStart w:name="z194" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Реновациялау объектісіне және (немесе) объектіге кіретін жылжымайтын мүлікке құқықты растайтын және сәйкестендіру құжаттары, сондай-ақ реновациялау объектісінің және (немесе) оған кіретін жылжымайтын мүлік иелерінің жеке басын куәландыратын құжаттардың көшірмелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z195" w:id="186"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z195" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Реновациялау объектісіндегі барлық тұрғынжай меншік иелері мен (немесе) объектіге кіретін жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте реновациялау шеңберінде кепілдік беру туралы шарт жасасуға арналған құжаттар тізбесінің 1, 8 және 9-тармақтарында көрсетілген құжаттар олардың құқықтық жағдайы өзгерген және/немесе тіркеу құжаттарына өзгерістер немесе өзге де өзгерістер енгізілген жағдайда ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -18825,68 +16692,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="187"/>
+    <w:bookmarkStart w:name="z197" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реновациялау шеңберінде құрылыс жобасын қаржыландырудың индикативтік жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жобалық шығыстар жоспары және құрылысты қаржыландыру кестесі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -21744,444 +19611,444 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құжаттарды қарау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="188"/>
+    <w:bookmarkStart w:name="z199" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалық-сметалық құжаттаманы әзірлеу байланысты реновациялау шеңберінде кепілдік беру туралы шартқа қосымша келісім жасасу үшін құрылыс салушы мен уәкілетті компания ұсынатын құжаттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z200" w:id="189"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z200" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Архитектуралық-жоспарлау тапсырмасының электрондық көшірмелері, егжей-тегжейлі жоспарлау жобасынан үзінділер, сыртқы инженерлік желілер трассасының сызбалары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z201" w:id="190"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z201" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жергілікті атқарушы органнан эскизді (эскиздік жобаны) келісу – хат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z202" w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z202" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Басталған құрылысқа қатысты құжаттардың көшірмелері (құрылыс-монтаж жұмыстарының басталуы туралы хабарлама, хабарламаны қабылдау туралы талон, авторлық қадағалау шарты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z203" w:id="192"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z203" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жобалық-сметалық құжаттама (PDF (Portable Document Format) форматында электрондық нұсқасы), сонымен қатар бастапқы деректерді және жергілікті ресурстық сметаларды (KENML) есептеу нәтижелерін ұсынудың әмбебап форматындағы сметалық құжаттама, кешенді ведомствоаралық сараптамадан оң қорытынды немесе жобалық құжаттамаға құқық иесінің және жобаның авторының рұқсат хаттары (мемлекеттік кешенді ведомствоаралық сараптамадан өту кезінде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z204" w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z204" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Объекті инженерлік желілермен қамтамасыз етуге арналған техникалық шарттардың көшірмелері және магистральдық желілердің бар екендігі туралы хаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z205" w:id="194"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z205" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті компания мен мердігер (бас мердігер) арасында жасалған, құрылыс-монтаж жұмыстарының өндіріс жоспары бекітілген келісімшарттың көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер құрылыс келісімшартының тараптарының бірі арнайы экономикалық аймақ қатысушысы болып табылатын уәкілетті компания болса, өтінімге сатып алынатын материалдар мен (немесе) жабдықтар көлемі және олардың қаржыландыру көздері туралы ақпарат қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="195"/>
+    <w:bookmarkStart w:name="z206" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Құрылыс жобасын қаржыландыру жоспары, құрылыс салушы мен уәкілетті компания басшылары қол қойған және мөрмен расталған (бар болса), сондай-ақ xls/xlsx/xlsm форматында электрондық нұсқасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z207" w:id="196"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z207" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешенін сату туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z208" w:id="197"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z208" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жер учаскесін кепілге қою туралы келісімшарт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z209" w:id="198"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z209" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жер учаскесін сатып алу-сату (алмастыру, сыйға тарту немесе басқа жекешелендіру мәмілесі) келісімшарты, немесе жер учаскесінің жеке меншік құқығын, жер пайдалану құқықтарын немесе басқа да мүліктік құқықтарды тану туралы жергілікті атқарушы органның немесе сот шешімінің нотариалды куәландырылған көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z210" w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z210" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жер учаскесінің жеке меншік құқығын растайтын акт, немесе уақытша (төлем негізінде) жер пайдалану құқығын растайтын акт, немесе жылжымайтын мүлік объектісінің кадастрлық паспорты (көшірме, нотариалды куәландырылған/электрондық құжат көшірмесі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z211" w:id="200"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z211" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Заңның 8-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген уәкілетті компанияның талабын орындағанын растау үшін, жылжымайтын мүлікке тіркелген құқықтар (жүктемелер) және оның техникалық сипаттамалары туралы анықтама.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z212" w:id="201"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z212" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Заңның 33-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына сәйкес құқықтық бағалау жүргізу үшін құрылыс салушы/уәкілетті компания ұсынатын құжат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті компанияның уәкілетті органы қабылдаған шешімнің көшірмесі, онда Бірыңғай операторға кепілге жер учаскесін және/немесе пайдалануға құқықты (негізгі құрылыс аяқталмаған жағдайда) беру, оның толық сипаттамасымен (құжат уәкілетті компанияның мөрімен расталған, бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="202"/>
+    <w:bookmarkStart w:name="z213" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Заңның 35-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талапты орындау үшін құрылыс салушы/уәкілетті компания ұсынатын құжат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылжымалы және жылжымайтын мүлікті бағалауға арналған тәуелсіз бағалау компаниясының есебі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -22237,55 +20104,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22611,31 +20478,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>