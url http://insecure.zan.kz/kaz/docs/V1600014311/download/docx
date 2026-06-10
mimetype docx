--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="190155e" w14:textId="190155e">
+    <w:p w14:paraId="560305d" w14:textId="560305d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,242 +76,352 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 30 қыркүйектегі № 434 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 7 қазанда № 14311 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың атауы жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> 4) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 144</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу </w:t>
+      1. Қоса беріліп отырған Жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -861,1503 +971,1689 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z21" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.04.2024 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 144</w:t>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z57" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы Жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" (бұдан әрі – Мемқызметтер туралы Заң) Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 4) тармақшасына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" (бұдан әрі – Мемқызметтер туралы Заң) Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z58" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z100" w:id="12"/>
+    <w:bookmarkStart w:name="z59" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) автоматтандырылған тексеру – тұрғын үй құрылысына үлестік қатысу туралы электрондық шарттың тұрғын үй құрылысына үлестік қатысу туралы шарттың үлгілік нысанына сәйкестігін, сондай-ақ тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін бағдарламалық қамтамасыз етумен жүзеге асырылатын көппәтерлі тұрғын үйдегі үлеске үшінші тұлғалардың бұрын есепке қойылған құқықтарының болуын тексеру;</w:t>
+      1) автоматтандырылған тексеру – тұрғын үй құрылысына үлестік қатысу туралы шарттың тұрғын үй құрылысына үлестік қатысу туралы шарттың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттың реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттың үлгілік нысанына сәйкестігін, сондай-ақ тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін бағдарламалық қамтамасыз етумен жүзеге асырылатын көппәтерлі тұрғын үйдегі үлеске үшінші тұлғалардың бұрын есепке қойылған құқықтарының болуын тексеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z101" w:id="13"/>
+    <w:bookmarkStart w:name="z60" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Бiрыңғай байланыс орталығы – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z102" w:id="14"/>
+    <w:bookmarkStart w:name="z61" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) тұрғын үй құрылысына үлестік қатысу саласындағы құрылыс салушы (бұдан әрі – құрылыс салушы) – уәкілетті компанияның жарғылық капиталына қатысу арқылы, көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешенінің тұрғын үй құрылысына үлестік қатысуды ұйымдастыру жөніндегі қызметті өзінің меншікті және (немесе) тартылған ақшасы есебінен жүзеге асыратын заңды тұлға;</w:t>
+      2-1) реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарт (бұдан әрі – реновациялау шеңберінде Шарт) – уәкілетті компания мен реновациялау шеңберіндегі үлескер арасында жасалатын, тараптардың реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысуға байланысты құқықтық қатынастарын реттейтін шарт, бұл ретте бір тарап – көппәтерлі тұрғын үйді салуды қамтамасыз етуге және құрылыс аяқталғаннан кейін екінші тарапқа көппәтерлі тұрғын үйдегі үлесін беруге, ал екінші тарап реновациялау объектісін және (немесе) реновациялау объектісі шеңберіндегі жылжымайтын мүлікті қарсы беруді жүргізуге және көппәтерлі тұрғын үйдегі үлесін қабылдауға міндеттенеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z103" w:id="15"/>
+    <w:bookmarkStart w:name="z62" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) тұрғын үй құрылысына үлестік қатысу туралы шарт (бұдан әрі – Шарт) – уәкілетті компания мен үлескер арасында жасалатын, бір тарап көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешенінің құрылысын қамтамасыз етуге және құрылыс аяқталған соң екінші тарапқа көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлесін беруге міндеттенетін, ал екінші тарап төлем жүргізуге және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлесін қабылдауға міндеттенетін, тараптардың тұрғын үй құрылысына үлестік қатысумен байланысты құқықтық қатынастарын реттейтін шарт;</w:t>
+      2-2) реновациялау шеңберіндегі үлескер – көппәтерлі тұрғын үйдегі үлесін алу мақсатында реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарт жасасқан жеке тұлға (уақытша болатын шетелдіктерді қоспағанда) немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z104" w:id="16"/>
+    <w:bookmarkStart w:name="z63" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) тұрғын үй құрылысына үлестік қатысу туралы шарттың электрондық көшірмесі – электрондық-цифрлық нысанда тұрғын үй құрылысына үлестік қатысу туралы шынайы шарттың түрі мен ақпаратын (деректерін) толық жаңғыртатын тұрғын үй құрылысына үлестік қатысу туралы шарт;</w:t>
+      3) тұрғын үй құрылысына үлестік қатысу саласындағы құрылыс салушы (бұдан әрі – құрылыс салушы) – уәкілетті компанияның жарғылық капиталына қатысу арқылы, көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешенінің тұрғын үй құрылысына үлестік қатысуды ұйымдастыру жөніндегі қызметті өзінің меншікті және (немесе) тартылған ақшасы есебінен жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z105" w:id="17"/>
+    <w:bookmarkStart w:name="z64" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Үлгілік нысан) сәйкес келетін ақпарат электрондық-цифрлық нысанда ұсынылған және электрондық цифрлық қолтаңба арқылы куәландырылған тұрғын үй құрылысына үлестік қатысу туралы шарт;</w:t>
+        <w:t>
+      4) тұрғын үй құрылысына үлестік қатысу туралы шарт (бұдан әрі – Шарт) – уәкілетті компания мен үлескер арасында жасалатын, бір тарап көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешенінің құрылысын қамтамасыз етуге және құрылыс аяқталған соң екінші тарапқа көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлесін беруге міндеттенетін, ал екінші тарап төлем жүргізуге және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлесін қабылдауға міндеттенетін, тараптардың тұрғын үй құрылысына үлестік қатысумен байланысты құқықтық қатынастарын реттейтін шарт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z106" w:id="18"/>
+    <w:bookmarkStart w:name="z65" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе) – тұрғын үй құрылысына үлестік қатысу туралы шарттарды жүйелендіруге және есепке алуға және олар бойынша талап ету құқықтарын қайта табыстау туралы мәліметтерге арналған ақпараттық жүйе;</w:t>
+      5) тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе) – тұрғын үй құрылысына үлестік қатысу туралы шарттарды және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттды жүйелендіруге және есепке алуға және олар бойынша талап ету құқықтарын қайта табыстау туралы мәліметтерге арналған ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z107" w:id="19"/>
+    <w:bookmarkStart w:name="z66" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) уәкілетті компания – дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) жүз пайызы құрылыс салушыға тиесілі, көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешенінің үлестік құрылысын және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлестерді өткізуді қамтамасыз ету жөніндегі қызметті жүзеге асыратын, арнайы экономикалық аймақтардағы қызметті қоспағанда, қандай да бір өзге коммерциялық қызметпен айналысуға құқығы жоқ заңды тұлға;</w:t>
+      6) уәкілетті компания – дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) жүз пайызы құрылыс салушыға тиесілі, көппәтерлі тұрғын үйдің немесе жеке тұрғын үй кешенінің үлестік құрылысын және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлестерді өткізуді қамтамасыз ету жөніндегі қызметті жүзеге асыратын, арнайы экономикалық аймақтардағы қызметті қоспағанда, қандай да бір өзге коммерциялық қызметпен айналысуға құқығы жоқ заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z108" w:id="20"/>
+    <w:bookmarkStart w:name="z67" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) үлес – салынған көп пәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрамына кіретін, тұрғын үй құрылысына үлестік қатысу туралы шартқа сәйкес үлескерге берілетін, көп пәтерлі тұрғын үйдегі пәтер немесе тұрғын емес үй-жай немесе жеке тұрғын үйлер кешеніндегі жер учаскесі бар жеке тұрғын үй.</w:t>
+      7) үлес – салынған көп пәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрамына кіретін, тұрғын үй құрылысына үлестік қатысу туралы шартқа сәйкес үлескерге және (немесе) реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шартқа сәйкес реновациялау шеңберіндегі үлескерге берілетін, көп пәтерлі тұрғын үйдегі пәтер немесе тұрғын емес үй-жай немесе жеке тұрғын үйлер кешеніндегі жер учаскесі бар жеке тұрғын үй;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z109" w:id="21"/>
+    <w:bookmarkStart w:name="z68" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) үлескер – көппәтерлі тұрғын үйдегі немесе жеке тұрғын үйлер кешеніндегі үлесті алу мақсатында тұрғын үй құрылысына үлестік қатысу туралы шарт жасасқан жеке тұлға (уақытша болатын шетелдіктерді қоспағанда), заңды тұлға немесе қызметін бірлескен қызмет туралы шартқа сәйкес жүзеге асыратын тұлға (жай серіктестік, консорциум);</w:t>
+      8) үлескер – көппәтерлі тұрғын үйдегі немесе жеке тұрғын үйлер кешеніндегі үлесті алу мақсатында тұрғын үй құрылысына үлестік қатысу туралы шарт жасасқан жеке тұлға (уақытша болатын шетелдіктерді қоспағанда), заңды тұлға немесе қызметін бірлескен қызмет туралы шартқа сәйкес жүзеге асыратын тұлға (жай серіктестік, консорциум);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z110" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) "электрондық үкіметтің" веб-порталы (бұдан әрі – веб-портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+      9) "электрондық үкіметтің" веб-порталы (бұдан әрі – веб-портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Тұрғын үй құрылысына үлестік қатысу туралы шарттың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттың есептік жазбасы туралы үзінді беру" мемлекеттік қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – Көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 369</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>); (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. "Тұрғын үй құрылысына үлестік қатысу туралы шарттың есептік жазбасы туралы үзінді беру" мемлекеттік қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – Көрсетілетін қызметті беруші) көрсетеді.</w:t>
-[...214 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өтінімді тіркеу Жүйеде келесі жұмыс күні жүзеге асырылады.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтінімді тіркеу күні мен уақыты көрсетілген Жүйеде өтінімді тіркеу туралы мәртебе Көрсетілетін қызметті алушыға Жүйеде есептік жазба арқылы беріледі.</w:t>
+      4. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері және көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="32"/>
+    <w:bookmarkStart w:name="z72" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Мемлекеттік қызмет көрсету Жүйеде мынадай мерзімдерде жүзеге асырылады:</w:t>
-[...57 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 16.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 369</w:t>
-[...459 lines deleted...]
-      Шағым Көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
+      5. Уәкілетті компания (бұдан әрі – Көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін Шарт немесе реновациялау шеңберіндегі Шарт жасалған күннен бастап 5 (бес) жұмыс күні ішінде Көрсетілетін қызметті берушіге электрондық нысанда Шартты немесе реновациялау шеңберіндегі Шартты есепке қою үшін өтінімді мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
+        <w:t>
+      1) ақпараттандыру объектісі – www.qazreestr.kz жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z75" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен Көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
+      2) (single sign-on) бірыңғай кіру технологиясы арқылы Жүйемен интеграцияланған веб-портал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="50"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z76" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      3) Жүйемен интеграцияланған Көрсетілетін қызметті алушының ақпараттандыру объектісі арқылы жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z77" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушының Шартын немесе реновациялау шеңберінде Шартын есепке қоюға арналған өтінім, ЭЦҚ арқылы қол қойылған, үлескермен немесе реновациялау шеңберінде үлескермен жасалған Шартты немесе реновациялау шеңберінде Шартты, үлескердің немесе реновациялау шеңберінде үлескердің дербес деректерін және сатып алынған үлесі туралы мәліметтерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z78" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы үлескердің немесе реновациялау шеңберінде үлескердің дербес деректерді жинауға және өңдеуге, оның ішінде үшінші тұлғаларға беруге келісімін алуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z79" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Реновациялау шеңберінде Шартты немесе Шартты есепке қою үшін өтінімді тіркеу ол жіберілген күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z80" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      19. Егер Мемқызметтер туралы </w:t>
+      Өтінім Жүйеге жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері келіп түскен жағдайда Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Еңбек кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінімді тіркеу Жүйеде келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z81" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімді тіркеу күні мен уақыты көрсетілген Жүйеде өтінімді тіркеу туралы мәртебе Көрсетілетін қызметті алушыға Жүйеде есептік жазба арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z82" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Реновациялау шеңберінде Шартты немесе Шартты есепке қою және есептен шығару Жүйеде өтінім тіркелген күннен бастап 1 (бір) жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z83" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүйе арқылы автоматты тексеруді қолдануға Көрсетілетін қызметті берушінің келісімі болған кезде Шарттың немесе реновациялау шеңберінде Шарттың Үлгілік нысанына немесе реновациялау шеңберінде Шарттың Үлгілік нысанына сәйкестігін, сондай-ақ үлеске үшінші тұлғалардың бұрын есепке қойылған құқықтарының болуы мәніне тексеру жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z84" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүйе арқылы автоматты тексеруді қолдануға Көрсетілетін қызметті берушінің келісімі болмаған кезде, Көрсетілетін қызметті беруші Шарттың немесе реновациялау шеңберінде Шарттың Үлгілік нысанына немесе реновациялау шеңберінде Шарттың Үлгілік нысанына сәйкестігін, сондай-ақ үлеске үшінші тұлғалардың бұрын есепке қойылған құқықтарының болуы мәніне дербес тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z85" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тексеру нәтижелері бойынша Көрсетілетін қызметті беруші Жүйеде Шартты немесе реновациялау шеңберіндегі Шартты есепке қоюды жүзеге асырады не мемлекеттік көрсетілетін қызмет көрсетуден бас тарту үшін негіздемені көрсете отырып, Шартты немесе реновациялау шеңберіндегі Шартты есепке қоюдан бас тарту туралы дәлелді жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z86" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушы дәлелді бас тартуда көрсетілген ескертулер жойылғаннан кейін Жүйеде Көрсетілетін қызметті берушіге Шартты немесе реновациялау шеңберіндегі Шартты есепке қою үшін өтінімді қайта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z87" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Реновациялау шеңберінде Шартты немесе Шартты есепке қою кезінде, Көрсетілетін қызметті беруші реновациялау шеңберінде Шарттың немесе Шарттың есептік жазбасы туралы үзіндіге қол қояды, ал Жүйе автоматты түрде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырады және Көрсетілетін қызметті алушының Жүйедегі жеке кабинетіне және Шартта немесе реновациялау шеңберінде Шартта көрсетілген реновациялау шеңберінде үлескердің немесе үлескердің электрондық поштасына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z88" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлескерде немесе реновациялау шеңберінде үлескерде электрондық пошта болмаған жағдайда, Көрсетілетін қызметті алушы үлескерге немесе реновациялау шеңберінде үлескерге Шарттың немесе реновациялау шеңберінде Шарттың есептік жазбасы туралы үзінді көшірменің тиісті жеткізілу фактісін тіркеуге (куәландыруға) мүмкіндік беретін өзге де тәсілдермен үзінді көшірмені алған сәттен бастап 3 (үш) жұмыс күні ішінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z89" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Реновациялау шеңберінде Шартты немесе Шартты тоқтату немесе есептен шығару осы Қағидаларға Тізбенің 10-тармағында көзделген тиісті құжаттарды қоса бере отырып, көрсетілетін қызметті алушының өтінімі негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z90" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Реновациялау шеңберінде Шартқа немесе Шартқа қосымша келісімдерді және электрондық нысанда жасалған талап ету құқықтарын басқаға беру туралы шарттарды есепке қою, тоқтату немесе есептен шығару Жүйемен өтінім тіркелген күннен бастап 1 (бір) жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z91" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша нысанда жасалған талап ету құқықтарын басқаға беру туралы шарттарды есепке қою, тоқтату немесе есептен шығару өтінімді Жүйеде тіркеген күннен бастап 3 (үш) жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z92" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Көрсетілетін қызметті беруші Мемқызметтер туралы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша Көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z95" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z96" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым Көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z97" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z98" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z99" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Көрсетілетін қызметті берушінің атына келіп түскен Көрсетілетін қызметті алушының шағымы Мемқызметтер туралы Заңының 25-бабының 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z100" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен Көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z101" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Егер Мемқызметтер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> өзгеше көзделмесе, шағым берілгеннен кейін сотқа дейінгі тәртіппен сотқа жүгінуге жол беріледі. Егер Мемқызметтер туралы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ұсынады.</w:t>
+        <w:t xml:space="preserve"> өзгеше көзделмесе, шағым берілгеннен кейін сотқа дейінгі тәртіппен сотқа жүгінуге жол беріледі. Егер Мемқызметтер туралы Заңында жоғары тұрған органға шағымдану қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік орган, әкімшілік әрекеті (әрекетсіздігі) дауланатын лауазымды адам, әкімшілік акті кері қайтарып алумен қатар сотқа жоғары тұрған әкімшілік орган басшысының, лауазымды адамның дәлелді ұстанымын Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-тармағына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2433,553 +2729,2925 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құрылысына үлестік қатысу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы шарттарды, сондай-ақ</w:t>
+              <w:t>туралы шарттарды және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>олар бойынша талап ету</w:t>
+              <w:t>реновациялау шеңберінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>құқықтарын басқаға беру туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шарттарды есепке алуды </w:t>
+              <w:t>шарттарды есепке алуды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z103" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z104" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тұрғын үй құрылысына үлестік қатысу туралы шарттың есептік жазбасы туралы үзінді көшірме</w:t>
+        <w:t xml:space="preserve"> Тұрғын үй құрылысына үлестік қатысу туралы шарттың және реновациялау шеңберінде үлестік қатысу туралы шарттың есептік жазбасы туралы үзінді көшірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z105" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс салушы және уәкілетті компания туралы мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрылыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>салушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>компа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ния</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрылыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектісі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс объектісі туралы мәліметтер</w:t>
-[...35 lines deleted...]
-Құрылыстың басталу және аяқталу мерзімі туралы мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрылыстың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басталу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аяқталу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй құрылысының бірыңғай операторының кепілдігі немесе жергілікті атқарушы органның үлескерлердің ақшасын тартуға рұқсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылысының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірыңғай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>операторының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кепілдігі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлескерлердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақшасын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тартуға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рұқсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй құрылысына үлестік қатысу туралы шарттың нөмірі мен күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылысына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлестік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шарттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реновациялау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлестік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шарттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талап</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқықтарын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шарттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үлескер туралы мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үлескер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реновациялау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберіндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлескер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үлескердің үлесі туралы мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үлес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй құрылысына үлестік қатысу туралы шартқа өзгерістер және (немесе) толықтырулар енгізу, сондай-ақ үлескердің шарт бойынша талап ету құқығын басқаға беруі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылысына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлестік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шартқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реновациялау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылысына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлестік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шартқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сондай-ақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлескердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реновациялау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберіндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлескердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талап</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ету</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқығын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй құрылысына үлестік қатысу туралы шартты тоқтату немесе есептен шығару</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылысына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлестік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шартты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реновациялау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылысына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлестік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шартқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тоқтату</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3234,50 +5902,166 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3350,64 +6134,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құрылысына үлестік қатысу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы шарттарды, сондай-ақ</w:t>
+              <w:t>туралы шарттарды және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>олар бойынша талап ету</w:t>
+              <w:t>реновациялау шеңберінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">үлестік қатысу туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шарттарды, сондай-ақ олар бойынша талап ету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтарын басқаға беру туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3421,1781 +6231,2582 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z126" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Тұрғын үй құрылысына үлестік қатысу туралы шарттың есептік жазбасы туралы үзінді-көшірме беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z127" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылысына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлестік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шарттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реновациялау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылысына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлестік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шарттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жазбасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үзінді-көшірме</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z131" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй құрылысына үлестік қатысу туралы шарттың есептік жазбасы туралы үзінді-көшірме беру</w:t>
+Облыстардың, Астана, Алматы және Шымкент қалаларының, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z135" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z139" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z141" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ақпараттандыру объектісі – www.qazreestr.kz тұрғын үй құрылысына үлестік қатысудың және реновациядау шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) (single sign-on) бірыңғай кіру технологиясы арқылы Жүйемен интеграцияланған "электрондық үкімет" веб-порталы (бұдан әрі – веб-портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Жүйемен интеграцияланған Көрсетілетін қызметті алушыны ақпараттандыру объектісі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z145" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) реновациялау шеңберінде Шартты немесе Шартты есепке қою Жүйеге өтінім келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) реновациялау шеңберінде Шартты немесе Шартты тоқтату немесе есептен шығару реновациялау шеңберінде Шартты және Шартты есепке қою мерзімдеріне ұқсас мерзімде жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) реновациялау шеңберінде Шартқа немесе Шартқа қосымша келісімдерді және электрондық нысанда жасалған талап ету құқықтарын басқаға беру туралы шарттарды есепке қою, тоқтату немесе есептен шығару Жүйеге өтінім келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жазбаша нысанда жасалған талап ету құқықтарын басқаға беру туралы шарттарды есепке қою, тоқтату немесе есептен шығару Жүйеге өтінім келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z152" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, Астана, Алматы және Шымкент қалаларының, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдары</w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z156" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Шарттың немесе реновациялау шеңберінде Шарттың есептік жазбасы туралы үзінді көшірме беру немесе мемлекеттік қызмет көрсетуден бас тарту үшін негіздемені көрсете отырып, Шартты немесе реновациялау шеңберінде Шартты есепке қоюдан бас тарту туралы дәлелді жауапты жолдау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z160" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ақпараттандыру объектісі – www.qazreestr.kz тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе);</w:t>
-[...35 lines deleted...]
-3) Жүйемен интеграцияланған Көрсетілетін қызметті алушыны ақпараттандыру объектісі.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z164" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z166" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін Астана қаласының уақыты бойынша сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Жүйе – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы немесе көрсетілетін қызметті беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде мемлекеттік көрсетілетін қызмет көрсету келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) веб-портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік көрсетілетін қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z170" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) тұрғын үй құрылысына үлестік қатысу туралы шарттың электрондық көшірмесін есепке қою (бұдан әрі – Шарт) – өтінім Жүйеде тіркелген күннен бастап 3 (үш) жұмыс күні ішінде;</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z172" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реновациялау шеңберінде Шартты немесе Шартты есепке қою кезінде - реновациялау шеңберінде Шарт немесе Шарт;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реновациялау шеңберінде Шартқа немесе Шартқа Қосымша келісімді есепке қою кезінде - реновациялау шеңберінде Шартқа немесе Шартқа Қосымша келісім;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) тұрғын үй құрылысына үлестік қатысу туралы электрондық шартты есепке қою – Жүйеде өтінім келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талап ету құқықтарын басқаға беру туралы шартты есепке қою кезінде - реновациялау шеңберінде Шартқа немесе Шартқа талап ету құқықтарын басқаға беру туралы шарт;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Шартты есептен шығару Шартты есепке қою мерзімдеріне ұқсас мерзімдерде жүзеге асырылады;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үлесті беру туралы шартты есепке қою кезінде</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Шартқа қосымша келісімдерді және талап ету құқықтарын беру туралы шарттарды қою және есептен шығару Шартты қою және есептен шығару рәсіміне ұқсас жүзеге асырылады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- үлесті беру туралы шарт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шарттың немесе Реновациялау шеңберінде Шартты тоқтатылуы кезінде - Жүйеде тіркелген Шарттың немесе Реновациялау шеңберінде Шарттыың тоқтатылғанын растайтын құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, үлескерлердің ақшасын тартуға рұқсат беру туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z180" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z182" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Мемлекеттік көрсетілетін қызметті алу үшін Көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардың құрамындағы деректердің (мәліметтердің) анық еместігі анықталған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Көрсетілетін қызметті алушыға қатысты мемлекеттік көрсетілетін қызметті алуды талап ететін немесе қызметтің жекелеген түрлерімен айналысуға тыйым салатын заңды күшіне енген сот шешімі (үкімі) болса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі болып, соның негізінде Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z187" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
-[...40 lines deleted...]
-6</w:t>
+Мемлекеттік қызметтің, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктері ескеріле отырып қойылатын өзге талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z189" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметтің нәтижесін – Шарттың немесе реновациялау шеңберінде Шарттың есептік жазбасы туралы үзінді көшірмені электрондық нысанда алу мүмкіндігі бар:</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...16 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарттың есептік жазбасы туралы үзінді көшірме беру немесе мемлекеттік қызмет көрсетуден бас тарту үшін негіздемені көрсете отырып, Шартты есепке қоюдан бас тарту туралы дәлелді жауапты жолдау</w:t>
-[...892 lines deleted...]
-1) Жүйе арқылы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) Жүйе арқылы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Жүйемен интеграцияланған көрсетілетін қызметті алушыны ақпараттандыру объектісі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -5245,55 +8856,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>