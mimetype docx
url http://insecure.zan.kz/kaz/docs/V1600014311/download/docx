--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="560305d" w14:textId="560305d">
+    <w:p w14:paraId="9cd74d9" w14:textId="9cd74d9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1574,80 +1574,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>01.07.2026</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>12.07.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -1656,51 +1626,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Орталық мемлекеттік органдар, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері және көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына жібереді.</w:t>
+      4. Орталық мемлекеттік органдар, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері және көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген және (немесе) өзгертілген, толықтырылған күннен бастап 3 (үш) жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1750,61 +1802,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12.07.2026</w:t>
+        <w:t xml:space="preserve">министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2330,51 +2392,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12.07.2026</w:t>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3004,61 +3066,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уәкілетті</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>компа</w:t>
-[...9 lines deleted...]
-              <w:t>ния</w:t>
+              <w:t>компания</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3939,61 +3991,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шарттың</w:t>
-[...9 lines deleted...]
-              <w:t>/</w:t>
+              <w:t>шарттың/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талап</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4827,121 +4869,91 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(немесе)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>толықтырулар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>енгізу</w:t>
-[...9 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>енгізу,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5985,51 +5997,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12.07.2026</w:t>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026 бастап қолданысқа енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8856,55 +8868,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9230,31 +9242,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>