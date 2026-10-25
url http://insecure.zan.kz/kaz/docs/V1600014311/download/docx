--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9cd74d9" w14:textId="9cd74d9">
+    <w:p w14:paraId="8116d19" w14:textId="8116d19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1311,1355 +1311,1009 @@
         <w:t>
       7) үлес – салынған көп пәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрамына кіретін, тұрғын үй құрылысына үлестік қатысу туралы шартқа сәйкес үлескерге және (немесе) реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шартқа сәйкес реновациялау шеңберіндегі үлескерге берілетін, көп пәтерлі тұрғын үйдегі пәтер немесе тұрғын емес үй-жай немесе жеке тұрғын үйлер кешеніндегі жер учаскесі бар жеке тұрғын үй;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z68" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) үлескер – көппәтерлі тұрғын үйдегі немесе жеке тұрғын үйлер кешеніндегі үлесті алу мақсатында тұрғын үй құрылысына үлестік қатысу туралы шарт жасасқан жеке тұлға (уақытша болатын шетелдіктерді қоспағанда), заңды тұлға немесе қызметін бірлескен қызмет туралы шартқа сәйкес жүзеге асыратын тұлға (жай серіктестік, консорциум);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z69" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтер ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Тұрғын үй құрылысына үлестік қатысу туралы шарттың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттың есептік жазбасы туралы үзінді беру" мемлекеттік қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – Көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z71" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Орталық мемлекеттік органдар, республикалық маңызы бар астананың, облыстардың, қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері және көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына және "цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z76" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уәкілетті компания (бұдан әрі – Көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін үлескермен немесе реновациялау шеңберіндегі үлескермен Шарт немесе Реновациялау шеңберіндегі шарт жасалған күннен бастап 5 (бес) жұмыс күні ішінде Көрсетілетін қызметті берушіге электрондық нысанда Шартты немесе Реновациялау шеңберіндегі шартты есепке қою үшін өтінімді мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифрлық объектісі – www.qazreestr.kz жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) (single sign-on) бірыңғай кіру технологиясы арқылы Жүйемен интеграцияланған веб-портал;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Жүйемен интеграцияланған Көрсетілетін қызметті алушының цифрлық объектісі арқылы жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 244</w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z77" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Орталық мемлекеттік органдар, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері және көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген және (немесе) өзгертілген, толықтырылған күннен бастап 3 (үш) жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына жолдайды.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      6. Көрсетілетін қызметті алушының Шартын немесе реновациялау шеңберінде Шартын есепке қоюға арналған өтінім, ЭЦҚ арқылы қол қойылған, үлескермен немесе реновациялау шеңберінде үлескермен жасалған Шартты немесе реновациялау шеңберінде Шартты, үлескердің немесе реновациялау шеңберінде үлескердің дербес деректерін және сатып алынған үлесі туралы мәліметтерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z78" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы үлескердің немесе реновациялау шеңберінде үлескердің дербес деректерді жинауға және өңдеуге, оның ішінде үшінші тұлғаларға беруге келісімін алуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z79" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Реновациялау шеңберінде Шартты немесе Шартты есепке қою үшін өтінімді тіркеу ол жіберілген күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z80" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтінім Жүйеге жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері келіп түскен жағдайда Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Еңбек кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінімді тіркеу Жүйеде келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z81" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімді тіркеу күні мен уақыты көрсетілген Жүйеде өтінімді тіркеу туралы мәртебе Көрсетілетін қызметті алушыға Жүйеде есептік жазба арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z82" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Реновациялау шеңберінде Шартты немесе Шартты есепке қою және есептен шығару Жүйеде өтінім тіркелген күннен бастап 1 (бір) жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z83" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүйе арқылы автоматты тексеруді қолдануға Көрсетілетін қызметті берушінің келісімі болған кезде Шарттың немесе реновациялау шеңберінде Шарттың Үлгілік нысанына немесе реновациялау шеңберінде Шарттың Үлгілік нысанына сәйкестігін, сондай-ақ үлеске үшінші тұлғалардың бұрын есепке қойылған құқықтарының болуы мәніне тексеру жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z84" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүйе арқылы автоматты тексеруді қолдануға Көрсетілетін қызметті берушінің келісімі болмаған кезде, Көрсетілетін қызметті беруші Шарттың немесе реновациялау шеңберінде Шарттың Үлгілік нысанына немесе реновациялау шеңберінде Шарттың Үлгілік нысанына сәйкестігін, сондай-ақ үлеске үшінші тұлғалардың бұрын есепке қойылған құқықтарының болуы мәніне дербес тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z85" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тексеру нәтижелері бойынша Көрсетілетін қызметті беруші Жүйеде Шартты немесе реновациялау шеңберіндегі Шартты есепке қоюды жүзеге асырады не мемлекеттік көрсетілетін қызмет көрсетуден бас тарту үшін негіздемені көрсете отырып, Шартты немесе реновациялау шеңберіндегі Шартты есепке қоюдан бас тарту туралы дәлелді жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z86" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушы дәлелді бас тартуда көрсетілген ескертулер жойылғаннан кейін Жүйеде Көрсетілетін қызметті берушіге Шартты немесе реновациялау шеңберіндегі Шартты есепке қою үшін өтінімді қайта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z87" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Реновациялау шеңберінде Шартты немесе Шартты есепке қою кезінде, Көрсетілетін қызметті беруші реновациялау шеңберінде Шарттың немесе Шарттың есептік жазбасы туралы үзіндіге қол қояды, ал Жүйе автоматты түрде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырады және Көрсетілетін қызметті алушының Жүйедегі жеке кабинетіне және Шартта немесе реновациялау шеңберінде Шартта көрсетілген реновациялау шеңберінде үлескердің немесе үлескердің электрондық поштасына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z88" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үлескерде немесе реновациялау шеңберінде үлескерде электрондық пошта болмаған жағдайда, Көрсетілетін қызметті алушы үлескерге немесе реновациялау шеңберінде үлескерге Шарттың немесе реновациялау шеңберінде Шарттың есептік жазбасы туралы үзінді көшірменің тиісті жеткізілу фактісін тіркеуге (куәландыруға) мүмкіндік беретін өзге де тәсілдермен үзінді көшірмені алған сәттен бастап 3 (үш) жұмыс күні ішінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z89" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Реновациялау шеңберінде Шартты немесе Шартты тоқтату немесе есептен шығару осы Қағидаларға Тізбенің 10-тармағында көзделген тиісті құжаттарды қоса бере отырып, көрсетілетін қызметті алушының өтінімі негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z90" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Реновациялау шеңберінде Шартқа немесе Шартқа қосымша келісімдерді және электрондық нысанда жасалған талап ету құқықтарын басқаға беру туралы шарттарды есепке қою, тоқтату немесе есептен шығару Жүйемен өтінім тіркелген күннен бастап 1 (бір) жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z91" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша нысанда жасалған талап ету құқықтарын басқаға беру туралы шарттарды есепке қою, тоқтату немесе есептен шығару өтінімді Жүйеде тіркеген күннен бастап 3 (үш) жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z92" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z93" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Көрсетілетін қызметті беруші Мемқызметтер туралы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 244</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="23"/>
+    <w:bookmarkStart w:name="z94" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
-[...764 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша Көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z95" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z95" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z96" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z96" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым Көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z97" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z97" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z98" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z98" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z99" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z99" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті берушінің атына келіп түскен Көрсетілетін қызметті алушының шағымы Мемқызметтер туралы Заңының 25-бабының 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z100" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z100" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен Көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z101" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z101" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Егер Мемқызметтер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2674,51 +2328,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгеше көзделмесе, шағым берілгеннен кейін сотқа дейінгі тәртіппен сотқа жүгінуге жол беріледі. Егер Мемқызметтер туралы Заңында жоғары тұрған органға шағымдану қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік орган, әкімшілік әрекеті (әрекетсіздігі) дауланатын лауазымды адам, әкімшілік акті кері қайтарып алумен қатар сотқа жоғары тұрған әкімшілік орган басшысының, лауазымды адамның дәлелді ұстанымын Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5-тармағына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сәйкес ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2875,2791 +2529,571 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="51"/>
+    <w:bookmarkStart w:name="z103" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z104" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z104" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрғын үй құрылысына үлестік қатысу туралы шарттың және реновациялау шеңберінде үлестік қатысу туралы шарттың есептік жазбасы туралы үзінді көшірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="53"/>
+          <w:bookmarkStart w:name="z105" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құрылыс</w:t>
-[...122 lines deleted...]
-          <w:bookmarkEnd w:id="53"/>
+              <w:t>Құрылыс салушы және уәкілетті компания туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құрылыс</w:t>
-[...59 lines deleted...]
-              <w:t>мәліметтер</w:t>
+              <w:t>Құрылыс объектісі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құрылыстың</w:t>
-[...119 lines deleted...]
-              <w:t>мәліметтер</w:t>
+              <w:t>Құрылыстың басталу және аяқталу мерзімі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тұрғын</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Тұрғын үй құрылысының бірыңғай операторының кепілдігі немесе жергілікті атқарушы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үй</w:t>
-[...239 lines deleted...]
-              <w:t>рұқсаты</w:t>
+              <w:t>органның үлескерлердің ақшасын тартуға рұқсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тұрғын</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Тұрғын үй құрылысына үлестік қатысу туралы шарттың немесе реновациялау шеңберінде </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үй</w:t>
-[...439 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t>үлестік қатысу туралы шарттың/ талап ету құқықтарын басқаға беру туралы шарттың нөмірі мен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Үлескер</w:t>
-[...119 lines deleted...]
-              <w:t>мәліметтер</w:t>
+              <w:t>Үлескер немесе реновациялау шеңберіндегі үлескер туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Үлес</w:t>
-[...39 lines deleted...]
-              <w:t>мәліметтер</w:t>
+              <w:t>Үлес туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тұрғын</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Тұрғын үй құрылысына үлестік қатысу туралы шартқа немесе реновациялау шеңберінде </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үй</w:t>
-[...659 lines deleted...]
-              <w:t>беруі</w:t>
+              <w:t>тұрғын үй құрылысына үлестік қатысу туралы шартқа өзгерістер және (немесе) толықтырулар енгізу, сондай-ақ үлескердің немесе реновациялау шеңберіндегі үлескердің шарт бойынша талап ету құқығын басқаға беруі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тұрғын</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Тұрғын үй құрылысына үлестік қатысу туралы шартты немесе реновациялау шеңберінде </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үй</w:t>
-[...379 lines deleted...]
-              <w:t>шығару</w:t>
+              <w:t>тұрғын үй құрылысына үлестік қатысу туралы шартқа тоқтату немесе есептен шығару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5914,166 +3348,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6109,898 +3427,932 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жергілікті атқарушы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органдардың тұрғын үй</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құрылысына үлестік қатысу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы шарттарды және</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реновациялау шеңберінде</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлестік қатысу туралы шарттарды,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сондай-ақ олар бойынша талап ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқықтарын басқаға беру туралы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шарттарды есепке алуды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="54"/>
+    <w:bookmarkStart w:name="z126" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z127" w:id="55"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...69 lines deleted...]
-              <w:t>атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...429 lines deleted...]
-              <w:t>беру</w:t>
+Тұрғын үй құрылысына үлестік қатысу туралы шарттың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттың есептік жазбасы туралы үзінді-көшірме беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z131" w:id="56"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7052,80 +4404,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="57"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7177,80 +4517,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="58"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7261,169 +4589,145 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="59"/>
-[...62 lines deleted...]
-3) Жүйемен интеграцияланған Көрсетілетін қызметті алушыны ақпараттандыру объектісі.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) цифрлық объекті – www.qazreestr.kz тұрғын үй құрылысына үлестік қатысудың және реновация шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) (single sign-on) бірыңғай кіру технологиясы арқылы Жүйемен интеграцияланған "цифрлық үкіметтің" веб-порталы (бұдан әрі – веб-портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Жүйемен интеграцияланған Көрсетілетін қызметті алушыны цифрлық объектісі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z145" w:id="60"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7434,197 +4738,163 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z147" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) реновациялау шеңберінде Шартты немесе Шартты есепке қою Жүйеге өтінім келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде жүзеге асырылады;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
-[...53 lines deleted...]
-              <w:t>3) реновациялау шеңберінде Шартқа немесе Шартқа қосымша келісімдерді және электрондық нысанда жасалған талап ету құқықтарын басқаға беру туралы шарттарды есепке қою, тоқтату немесе есептен шығару Жүйеге өтінім келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде жүзеге асырылады;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) реновациялау шеңберінде Шартты немесе Шартты тоқтату немесе есептен шығару реновациялау шеңберінде Шартты және Шартты есепке қою мерзімдеріне ұқсас мерзімде жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) реновациялау шеңберінде Шартқа немесе Шартқа қосымша келісімдерді және электрондық нысанда жасалған талап ету құқықтарын басқаға беру туралы шарттарды есепке қою, тоқтату немесе есептен шығару Жүйеге өтінім келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде жүзеге асырылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) жазбаша нысанда жасалған талап ету құқықтарын басқаға беру туралы шарттарды есепке қою, тоқтату немесе есептен шығару Жүйеге өтінім келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="62"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7650,106 +4920,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="63"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7801,80 +5059,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="64"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7926,80 +5172,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z164" w:id="65"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8010,116 +5244,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының 5-бабына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін Астана қаласының уақыты бойынша сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">2) Жүйе – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы немесе көрсетілетін қызметті беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+2) Жүйе – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы немесе көрсетілетін қызметті беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде мемлекеттік көрсетілетін қызмет көрсету келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -8139,80 +5341,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z170" w:id="67"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8223,281 +5413,217 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z172" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реновациялау шеңберінде Шартты немесе Шартты есепке қою кезінде - реновациялау шеңберінде Шарт немесе Шарт;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
-[...137 lines deleted...]
-              <w:t>Шарттың немесе Реновациялау шеңберінде Шартты тоқтатылуы кезінде - Жүйеде тіркелген Шарттың немесе Реновациялау шеңберінде Шарттыың тоқтатылғанын растайтын құжат.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реновациялау шеңберінде Шартқа немесе Шартқа Қосымша келісімді есепке қою кезінде - реновациялау шеңберінде Шартқа немесе Шартқа Қосымша келісім;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талап ету құқықтарын басқаға беру туралы шартты есепке қою кезінде - реновациялау шеңберінде Шартқа немесе Шартқа талап ету құқықтарын басқаға беру туралы шарт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлесті беру туралы шартты есепке қою кезінде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- үлесті беру туралы шарт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарттың немесе Реновациялау шеңберінде Шартты тоқтатылуы кезінде - Жүйеде тіркелген Шарттың немесе Реновациялау шеңберінде Шарттыың тоқтатылғанын растайтын құжат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, үлескерлердің ақшасын тартуға рұқсат беру туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="69"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8508,217 +5634,163 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Мемлекеттік көрсетілетін қызметті алу үшін Көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардың құрамындағы деректердің (мәліметтердің) анық еместігі анықталған жағдайда;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
-[...73 lines deleted...]
-              <w:t>3) Көрсетілетін қызметті алушыға қатысты мемлекеттік көрсетілетін қызметті алуды талап ететін немесе қызметтің жекелеген түрлерімен айналысуға тыйым салатын заңды күшіне енген сот шешімі (үкімі) болса;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасының Заңында белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Көрсетілетін қызметті алушыға қатысты мемлекеттік көрсетілетін қызметті алуды талап ететін немесе қызметтің жекелеген түрлерімен айналысуға тыйым салатын заңды күшіне енген сот шешімі (үкімі) болса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі болып, соның негізінде Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z187" w:id="71"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8729,125 +5801,123 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтің, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктері ескеріле отырып қойылатын өзге талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметтің нәтижесін – Шарттың немесе реновациялау шеңберінде Шарттың есептік жазбасы туралы үзінді көшірмені электрондық нысанда алу мүмкіндігі бар:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
-[...43 lines deleted...]
-2) Жүйемен интеграцияланған көрсетілетін қызметті алушыны ақпараттандыру объектісі.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Жүйе арқылы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Жүйемен интеграцияланған көрсетілетін қызметті алушыны цифрлық объектісі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -8868,55 +5938,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>