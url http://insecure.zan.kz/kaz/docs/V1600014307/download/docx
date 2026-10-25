--- v1 (2026-01-15)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d4344ed" w14:textId="d4344ed">
+    <w:p w14:paraId="a462bbf" w14:textId="a462bbf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1226,100 +1226,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Операторы Ұлттық Банк немесе оның еншілес ұйымы болып табылатын төлем жүйелерінің жұмыс істеу тәртібі төлем жүйесі операторының және төлем жүйесінің операциялық орталығының функцияларын, төлем жүйелеріне қатысу талаптарын, Ұлттық Банк және (немесе) Орталық төлем жүйелерінде көрсететін қызметтерді және төлем жүйелерінде жүзеге асырылатын операциялар түрлерін, төлем жүйелерінің жұмыс істеуін, төлем жүйелеріне қатысушылардың (бұдан әрі - қатысушылар) төлем жүйесімен өзара іс-әрекетін, тәуекелдерді басқару әдістерін және ақпараттық қауіпсіздік шараларын қамтиды.</w:t>
+      2. Операторы Ұлттық Банк немесе оның еншілес ұйымы болып табылатын төлем жүйелерінің жұмыс істеу тәртібі төлем жүйесі операторының және төлем жүйесінің операциялық орталығының функцияларын, төлем жүйелеріне қатысу талаптарын, Ұлттық Банк және (немесе) Орталық төлем жүйелерінде көрсететін қызметтерді және төлем жүйелерінде жүзеге асырылатын операциялар түрлерін, төлем жүйелерінің жұмыс істеуін, төлем жүйелеріне қатысушылардың (бұдан әрі – қатысушылар) төлем жүйесімен өзара іс-әрекетін, тәуекелдерді басқару әдістерін және киберқауіпсіздік шараларын қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 182</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1488,51 +1488,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) "овердрафт" күндізгі қарызы (бұдан әрі – "овердрафт" қарызы) – Ұлттық Банк "Қазақстан Республикасы Ұлттық Банкінің Ұлттық төлем корпорациясы" акционерлік қоғамы операторы не есептеу агенті болып табылатын Қазақстан Республикасының төлем жүйелерінің қатысушылары болып табылатын банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға (бұдан әрі – Орталықтың төлем жүйелері) Орталықтың тиісті төлем жүйесінде жүргізілген клиринг нәтижесі бойынша ақша аударымын жүзеге асыру үшін олардың Ұлттық Банктегі корреспонденттік шоттарында теңгемен ақша болмаған немесе жеткіліксіз болған жағдайда беретін қысқа мерзімді қарыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) операциялық тәуекел – ақпараттық жүйелердің немесе ішкі процестердің кемшіліктеріне, адамның қателіктеріне, төлем жүйелерін басқарудағы оның ішінде сыртқы оқиғалар салдарынан болған іркілістерге немесе бұзушылықтарға байланысты тәуекел;</w:t>
+      4) операциялық тәуекел – цифрлық жүйелердің немесе ішкі процестердің кемшіліктеріне, адамның қателіктеріне, төлем жүйелерін басқарудағы оның ішінде сыртқы оқиғалар салдарынан болған іркілістерге немесе бұзушылықтарға байланысты тәуекел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электрондық ақпараттық хабар (бұдан әрі – ақпараттық хабар) – төлем хабарларына жатпайтын және ақпараттық сипаттағы, электрондық цифрлық қолтаңбасы бар электрондық хабар, оның ішінде үзінді-көшірмелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
@@ -1657,51 +1657,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2139,115 +2159,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қатысу туралы шартта төлем жүйесінде төлемдерді және (немесе) ақша аударымдарын жүзеге асырудың негізгі талаптары, төлемнің және (немесе) ақша аударымының аяқталу (түпкілікті болу) тәртібі мен талаптары да болады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> режімін сақтау да болады. </w:t>
+        <w:t>
+      Төлем жүйесінде қызметтер көрсету туралы шартта Орталық қызметінің ақысын төлеу тәртібі, киберқауіпсіздік, жасырындылық, банк құпиясын сақтау және дербес деректерді қорғау режимін сақтау да болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді  – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қатысу туралы шартты бұзу не аралас шарттағы (корреспонденттік шот шартындағы) қатысу туралы талаптардың күші жойылды деп тану банктің қатысушы мәртебесінен айырылуына әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2508,66 +2530,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған төлем жүйесінің жұмыс істеуін қамтамасыз ету үшін өзге де операциялық және технологиялық функцияларды орындау бойынша қызметтер көрсетеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Төлем жүйелерінің жұмыс істеуі, қатысушылардың төлем жүйесімен</w:t>
-[...11 lines deleted...]
-        <w:t>өзара іс-қимылы, ақпараттық қауіпсіздік шаралары</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Төлем жүйелерінің жұмыс істеуі, қатысушылардың төлем жүйесімен өзара іс-қимылы, киберқауіпсіздік шаралары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z70" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Төлем жүйелерінің жұмыс істеу тәртібін Төлемдер және төлем жүйелері туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2660,54 +2708,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Электрондық хабарлар қазақ және (немесе) орыс тілдерінде жасалады. Электрондық хабарларды жасау кезінде басқа тілдерді пайдалануға, төлем жүйесінің операторы Ұлттық Банк болған жағдайларды қоспағанда, Ұлттық Банкпен келісім бойынша төлем жүйесінің операторына рұқсат етіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Төлем жүйесінде электрондық хабарларды беру және оларды беру кезінде қателерді анықтау фактісін анықтау үшін Ұлттық Банк және (немесе) Орталық белгіленген ақпараттық қауіпсіздікті қамтамасыз ету рәсімдері сақталады.</w:t>
+      22. Төлем жүйесінде электрондық хабарларды беру және оларды беру кезінде қателерді анықтау фактісін анықтау үшін Ұлттық Банк және (немесе) Орталық белгіленген киберқауіпсіздікті қамтамасыз ету рәсімдері сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Орталық электрондық хабарлардың аутентификациясы тәртібін әзірлейді және бекітеді, оның сақталуын және рұқсат етілмеген төлемдерден қорғау іс-қимылдары рәсімдерінің жүйелілігін бақылайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3253,51 +3363,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тарау 30-тармақпен толықтырылды – ҚР Ұлттық Банкі Басқармасының 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); екінші бөлігінде орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 109 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3401,55 +3531,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3775,31 +3905,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>