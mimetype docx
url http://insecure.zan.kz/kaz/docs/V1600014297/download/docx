--- v0 (2026-03-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2dff1f0" w14:textId="2dff1f0">
+    <w:p w14:paraId="a0f363b" w14:textId="a0f363b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1355,781 +1355,839 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша (бұдан әрі – төлем жүйесі туралы ақпарат) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z64" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4-1. Төлемдер және төлем жүйелері туралы заңның 5-бабы 2-тармағының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> талаптарына сәйкес төлем жүйесі операторының төлем жүйесінде ақпараттық қауіпсіздік шараларын сақтау тәртібі мыналарды:</w:t>
+      4-1. Төлемдер және төлем жүйелері туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағы 7) және 9) тармақшаларының талаптарына сәйкес төлем жүйесі операторының төлем жүйесінде киберқауіпсіздік шараларын сақтау тәртібі мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z71" w:id="21"/>
+    <w:bookmarkStart w:name="z283" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төлем жүйесінің инфрақұрылымы (бағдарламалық қамтамасыз ету және оның сипаттамалары, қуаттылығы, қолданылатын жабдық, резервтеуді қалпына келтіру және қорғау әдістері) жөніндегі мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z72" w:id="22"/>
+    <w:bookmarkStart w:name="z284" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) төлем жүйесінің инфрақұрылымында қолданылатын технологияларды жетілдіру әдістері жөніндегі мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z73" w:id="23"/>
+    <w:bookmarkStart w:name="z285" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төлем жүйесі инфрақұрылымының халықаралық стандарттарға сәйкес келуі жөніндегі мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z74" w:id="24"/>
-[...15 lines deleted...]
-      4) төлем жүйесінің инфрақұрылымында ақпараттық қауіпсіздікті сақтау жөніндегі шараларды қамтиды, олар мыналарды:</w:t>
+    <w:bookmarkStart w:name="z286" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) төлем жүйесінің инфрақұрылымында киберқауіпсіздікті сақтау жөніндегі шараларды қамтиды, олар мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z287" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесінің инфрақұрылымында киберқауіпсіздікті басқару жүйесін ұйымдастыруды, киберқауіпсіздікті қамтамасыз ету жөніндегі қызметті үйлестіруді және бақылауды және қатерлерді анықтау және талдау, шабуылдарға қарсы іс-қимыл жасау және киберқауіпсіздіктің оқыс оқиғаларын тергеп-тексеру жөніндегі іс-шараларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z288" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесінің инфрақұрылымында киберқауіпсіздікті қамтамасыз ету процесін әдіснамалық қолдауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z289" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесі инфрақұрылымының киберқауіпсіздігін басқару әдістерін, құралдары мен тетіктерін таңдауды, енгізуді және қолдануды, қамтамасыз етуді және бақылауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z290" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесінің инфрақұрылымында киберқауіпсіздіктің оқыс оқиғалары туралы ақпаратты жинауды, шоғырландыруды, сақтауды және өңдеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z291" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесінің инфрақұрылымында киберқауіпсіздіктің оқыс оқиғалары туралы ақпаратты талдауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z292" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесінің инфрақұрылымында киберқауіпсіздікті қамтамасыз ету процесін автоматтандыратын бағдарламалық-техникалық құралдарды енгізуді, тиісті жұмыс істеуін, сондай-ақ оларға қолжетімділікті ұсынуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z293" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төлем жүйесінің инфрақұрылымында артықшылық берілген есептік жазбаларды пайдалану бойынша шектеулерді айқындауды;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z294" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесі операторы қызметкерлерінің киберқауіпсіздік мәселелерінде хабардар болуын қамтамасыз ету жөніндегі іс-шараларды ұйымдастыруды және өткізуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z295" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесі операторының киберқауіпсіздігін басқару жүйесінің жай-күйін мониторингтеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z296" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесі операторының басшылығына киберқауіпсіздікті басқару жүйесінің жай-күйі туралы мерзімде түрде (бірақ жылына бір реттен сиретпей) хабарлауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z297" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесінің инфрақұрылымында киберқауіпсіздіктің оқыс оқиғалары туралы ақпаратты кемінде бес жыл сақтауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z298" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банкті Қазақстан Республикасындағы операциялар бойынша іске асырылған төлем жүйесінің инфрақұрылымындағы киберқауіпсіздіктің анықталған мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z299" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесінің инфрақұрылымында қолданбалы және жүйелік бағдарламалық қамтамасыз етудегі осалдықтарды пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z300" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесінің инфрақұрылымында цифрлық жүйеге рұқсатсыз кіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z301" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесінің инфрақұрылымында цифрлық жүйеге немесе деректерді беру желісіне "қызмет көрсетуден бас тарту" шабуылына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z302" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесінің инфрақұрылымында серверді зиянды бағдарламамен немесе кодпен (оқыс оқиғамен) зақымдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z303" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесінің инфрақұрылымында цифрлық жүйелердің және бағдарламалық қамтамасыз етудің қауіпсіздігін бақылаудың бұзылуы салдарынан ақшаны рұқсатсыз аударуға алып келген оқыс оқиғалары туралы хабардар етуді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z304" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      төлем жүйесінің инфрақұрылымында қолданбалы және жүйелік бағдарламалық қамтамасыз етудегі осалдықтарды пайдалануға; </w:t>
-[...89 lines deleted...]
-      Осы тармақта көрсетілген төлем жүйесінің инфрақұрылымындағы ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты төлем жүйесінің операторы мүмкіндігінше қысқа мерзімде, бірақ төлем жүйесінің операторы осындай оқыс оқиғаны анықтаған кезден бастап қырық сегіз сағаттан кешіктірмей ақпараттық қауіпсіздіктің оқыс оқиғасын анықтау фактісі бойынша Қағидаларға </w:t>
+      Осы тармақта көрсетілген төлем жүйесінің инфрақұрылымындағы киберқауіпсіздіктің оқыс оқиғалары туралы ақпаратты төлем жүйесінің операторы мүмкіндігінше қысқа мерзімде, бірақ төлем жүйесінің операторы осындай оқыс оқиғаны анықтаған кезден бастап қырық сегіз сағаттан кешіктірмей ақпараттық қауіпсіздіктің оқыс оқиғасын анықтау фактісі бойынша Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша және оны ұсыну кезінде оқыс оқиға туралы қолжетімді ақпараттың көлеміне сәйкес ақпараттық қауіпсіздіктің оқыс оқиғасының картасы түрінде береді.</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша және оны ұсыну кезінде оқыс оқиға туралы қолжетімді ақпараттың көлеміне сәйкес киберқауіпсіздіктің оқыс оқиғасының картасы түрінде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z305" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киберқауіпсіздіктің әрбір оқыс оқиғасына киберқауіпсіздіктің оқыс оқиғасының жеке картасы толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-1-тармақпен толықтырылды – ҚР Ұлттық Банкі Басқармасының 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="25"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="28"/>
+    <w:bookmarkStart w:name="z66" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2. Төлем жүйесі операторының төлем жүйесінде қолданылатын технологиялары бойынша ақпарат қамтылатын төлем жүйесі инфрақұрылымының цифрлық жүйелері жөніндегі мәліметтерге бағдарламалық модульдердің сипаттамасы кіреді, олар мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z307" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жабдықтың кез келген учаскесінде кез келген уақытта электр қуаты толық немесе ішінара ажыратылған кезде ақпаратты сенімді сақтауды, рұқсатсыз қол жеткізуден қорғауды, дерекқордың тұтастығын және цифрлық архивтер мен дерекқорлардағы ақпараттың толық сақталуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z308" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қол жеткізудің кемінде екі деңгейі: әкімші және пайдаланушы көзделетін бағдарламалық қамтылымда іске асырылған кіріс деректеріне, функцияларға, операцияларға, есептерге көп деңгейлі қолжетімділікті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z309" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) есепке алу жүйелерінде сақталатын деректерді резервтеу және қалпына келтіру мүмкіндігін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z310" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мынадай атрибуттарды: оқиғаның басталған күні мен уақытын, оқиғаның атауын, іс-әрекетті жүргізген пайдаланушыны, жазбаның сәйкестендіргішін, оқиғаның аяқталған күні мен уақытын, оқиғаның орындалу нәтижесін сақтай отырып, цифрлық жүйеде орын алған оқиғаларды тіркеу мен сәйкестендіруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-2-тармақпен толықтырылды – ҚР Ұлттық Банкі Басқармасының 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="30"/>
+    <w:bookmarkStart w:name="z21" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Төлем жүйесінің операторы Төлемдер және төлем жүйелері туралы заңның 5-бабының 5-тармағында, Қағидалардың 4, 8-тармақтарында және 15-тармағының екінші бөлігінде көзделген құжаттарды Ұлттық Банкке қағаз тасымалдағышта не электрондық түрде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z22" w:id="31"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z22" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Төлем жүйесінің операторы төлем жүйесі операторының атқарушы органының басшысы (мүшелері) туралы мәліметтерді Ұлттық Банкке төлем жүйесі операторының атқарушы органы басшысының (мүшесінің) жеке басын куәландыратын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2144,52 +2202,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (құжаттардың) көшірмесін (көшірмелерін) қоса бере отырып, Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z23" w:id="32"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z23" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Төлем жүйесінің операторы төлем жүйесі операторының капиталында он пайыздан астам үлесі (акциялары) бар төлем жүйесі операторының құрылтайшылары (акционерлері) туралы мәліметтерді (бұдан әрі – құрылтайшылар (акционерлер) туралы мәліметтер) Ұлттық Банкке Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2204,169 +2262,169 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z24" w:id="33"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z24" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым төлем жүйесіне, оның ішінде шетелдік төлем жүйесіне қатысқан жағдайда, осы банк (осы ұйым) мына құжаттарды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z25" w:id="34"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z25" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша төлем жүйесіне, оның ішінде шетелдік төлем жүйесіне қатысу жөніндегі ақпаратты </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бұдан әрі – төлем жүйесіне қатысу жөніндегі ақпарат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="35"/>
+    <w:bookmarkStart w:name="z26" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) төлем жүйесіне, оның ішінде шетелдік төлем жүйесіне қатысу негізінде жүзеге асырылатын шарттың (шарттардың) көшірмесін (көшірмелерін) ұсына отырып, төлем жүйесінің операторымен төлем жүйесіне қатысуға шартты жасасқан күннен бастап күнтізбелік он күн ішінде Ұлттық Банкке осындай қатысу туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z27" w:id="36"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z27" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Ұлттық Банк төлем жүйесінің операторынан төлем жүйесі туралы ақпаратты не банктен немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымнан қатысу туралы ақпаратты алған күннен бастап он жұмыс күні ішінде төлем жүйесі туралы деректерді Қағидаларға </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2379,70 +2437,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша төлем жүйелері журналына енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банк төлем жүйелерінің журналын электрондық түрде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="37"/>
+    <w:bookmarkStart w:name="z28" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Төлемдер және төлем жүйелері туралы заңның 5-бабының </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-тармағында және Қағидалардың 8-тармағының 2) тармақшасында көзделген құжаттарға өзгерістер және (немесе) толықтырулар енгізілген жағдайда, төлем жүйесінің операторы, банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым өзгертілген және (немесе) толықтырылған құжаттарды Ұлттық Банкке осындай өзгерістер және (немесе) толықтырулар енгізілген күннен бастап күнтізбелік он күн ішінде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2471,188 +2529,188 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлттық Банкке бұдан бұрын олар туралы ақпарат берілген төлем жүйесі операторының атқарушы органының басшысы (мүшелері) туралы мәліметтер, құрылтайшылар (акционерлер) туралы мәліметтер өзгертілген кезде төлем жүйесінің операторы Қағидаларға 2, 3 және 4-қосымшаларға сәйкес нысан бойынша жаңартылған мәліметтерді Ұлттық Банкке осындай өзгерістерді және (немесе) толықтыруларды енгізу күнінен бастап күнтізбелік он күн ішінде ұсынады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым төлем жүйесіне, оның ішінде шетелдік төлем жүйесіне қатысуын тоқтатқан жағдайда, банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым ерікті жазбаша нысанда банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым төлем жүйесіне, оның ішінде шетелдік төлем жүйесіне қатысуын тоқтатқан күннен бастап он күнтізбелік күн ішінде төлем жүйесіне, оның ішінде шетелдік төлем жүйесіне қатысуын тоқтатқаны туралы Ұлттық Банкке хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="38"/>
+    <w:bookmarkStart w:name="z29" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тізілімді жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z30" w:id="39"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z30" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Ұлттық Банк тізілімді Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ және орыс тілдерінде қағаз тасымалдағышта және электрондық түрде жүргізеді және Ұлттық Банктің ресми интернет-ресурсына жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z31" w:id="40"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z31" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ұлттық Банк төлем жүйесін жүйелік маңызы бар, маңызды немесе өзге төлем жүйесіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z32" w:id="41"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z32" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күнтізбелік жыл аяқталғаннан кейін жүргізілген төлем жүйелерінің жұмыс істеуін талдау қорытындылары бойынша дербес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z33" w:id="42"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z33" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша төлем жүйесі операторының жазбаша өтініші (бұдан әрі – жазбаша өтініш) негізінде жатқызады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2671,51 +2729,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="43"/>
+    <w:bookmarkStart w:name="z34" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Ұлттық Банк төлем жүйелерінің жұмыс істеуіне өздігінен жүргізген талдаудың қорытындылары бойынша төлем жүйесін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2730,168 +2788,168 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>маңызды</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> немесе өзге төлем жүйесі ретінде тізілімге енгізу не тізілімдегі төлем жүйесінің түрін өзгерту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z35" w:id="44"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z35" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ұлттық Банк төлем жүйелерінің жұмыс істеуіне өздігінен жүргізген талдаудың қорытындылары бойынша төлем жүйесін жүйелік маңызы бар, маңызды немесе өзге төлем жүйесіне жатқызу мақсатында төлем жүйесінің операторына Қағидалардың 15-тармағы екінші бөлігінің 1) және 2) тармақшаларында көзделген құжаттарды ұсыну үшін сұрату жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем жүйесінің операторы Ұлттық Банктен осы тармақтың бірінші бөлігінде көзделген сұратуды алған күннен бастап күнтізбелік он күннің ішінде Қағидалардың 15-тармағы екінші бөлігінің 1) және 2) тармақшаларында көзделген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="45"/>
+    <w:bookmarkStart w:name="z36" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Төлем жүйесін жазбаша өтініш негізінде жүйелік маңызы бар, маңызды немесе өзге төлем жүйесіне жатқызу үшін төлем жүйесінің операторы Ұлттық Банкке жазбаша өтініш ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазбаша өтінішке мына құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="46"/>
+    <w:bookmarkStart w:name="z37" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төлем жүйесі операторының басқару органының төлем жүйесін ұйымдастыру жөніндегі шешімі және (немесе) төлем жүйесі операторының құрылтай құжаттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z38" w:id="47"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z38" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) төлем жүйесі операторының төлем жүйесіне қатысушылармен жасалған төлем жүйесіне қатысуға арналған шарт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z39" w:id="48"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z39" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) төлем жүйесі Төлемдер және төлем жүйелері туралы заңның 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2906,71 +2964,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүйелік маңызы бар немесе маңызды төлем жүйелері үшін белгіленген өлшемшарттарға сәйкес келуін растайтын, не төлем жүйесін өзге төлем жүйелеріне жатқызуды растайтын, төлем жүйесі арқылы соңғы он екі айда жүзеге асырылған төлемдердің және (немесе) ақша аударымдарының көлемі жөніндегі мәліметтер қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z40" w:id="49"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z40" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Ұлттық Банк жазбаша өтінішті қарайды және ол Ұлттық Банкке келіп түскен күннен бастап он бес жұмыс күнінен аспайтын мерзімде ол бойынша шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2989,190 +3047,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.04.2023 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="50"/>
+    <w:bookmarkStart w:name="z41" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бірнеше төлем жүйелерінің операторы болып табылатын заңды тұлға Ұлттық Банкке әрбір төлем жүйесі бойынша жеке-жеке жазбаша өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z42" w:id="51"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z42" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Ұлттық Банк төлем жүйесі Төлемдер және төлем жүйелері туралы заңның 6-бабының 2 және 3-тармақтарында белгіленген өлшемшарттарға сәйкес келген кезде оны жүйелік маңызы бар не маңызды төлем жүйесіне жатқызу туралы не төлем жүйесін өзге төлем жүйелеріне жатқызу жөнінде шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z43" w:id="52"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z43" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Ұлттық Банк төлем жүйесі жазбаша өтініште көрсетілген төлем жүйесінің түріне сәйкес келмейтіні туралы шешім қабылдаған кезде Ұлттық Банк шешім қабылданған күннен бастап бес жұмыс күні ішінде себептерін көрсете отырып, бұл туралы төлем жүйесінің операторына жазбаша нысанда хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z44" w:id="53"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z44" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Ұлттық Банк төлем жүйесін жүйелік маңызы бар, маңызды немесе өзге төлем жүйесіне жатқызу туралы шешім қабылданған күннен бастап бес жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z45" w:id="54"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z45" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төлем жүйесін жүйелік маңызы бар, маңызды немесе өзге төлем жүйесі ретінде тізілімге енгізеді не тізілімге өзгерістер енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z46" w:id="55"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z46" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) төлем жүйесінің операторына төлем жүйесін жүйелік маңызы бар, маңызды немесе өзге де төлем жүйесіне жатқызу жөнінде жазбаша нысанда хабарлайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z47" w:id="56"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z47" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы ақпаратты өзінің ресми интернет-ресурсында жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3191,90 +3249,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="57"/>
+    <w:bookmarkStart w:name="z48" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Ұлттық Банк төлем жүйесі туралы деректерді тізілімге енгізген күннен бастап төлем жүйесі жүйелік маңызы бар, маңызды немесе өзге төлем жүйесіне жатқызылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z49" w:id="58"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z49" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Ұлттық Банк төлем жүйесін тізілімнен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төлем жүйесі операторының қызметін тоқтату туралы мәліметтер Бизнес-сәйкестендіру нөмірлерінің ұлттық тізіліміне енгізілген кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3347,90 +3405,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="59"/>
+    <w:bookmarkStart w:name="z52" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Төлем жүйесінің операторы төлем жүйесі Қазақстан Республикасының аумағында жұмысын тоқтатқан күннен бастап үш жұмыс күні ішінде Ұлттық Банкке еркін жазбаша нысанда бұл жөнінде хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z53" w:id="60"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z53" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Ұлттық Банк төлем жүйесі тізілімнен алып тастаған күннен бастап үш жұмыс күні ішінде төлем жүйесінің операторына тізілімнен алып тастау себебін көрсете отырып, жазбаша нысанда хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3492,885 +3550,993 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық Банкі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z2026" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының аумағында меншікті төлем жүйесін құру немесе Қазақстан Республикасының аумағында шетелдік төлем жүйесі жұмысын бастағаны туралы ақпарат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 17.09.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 84</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2027" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z2028" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (төлем жүйесі операторының атауы, бизнес-сәйкестендіру нөмірі (бар болса) осы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z2029" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       арқылы Қазақстан Республикасының аумағында меншікті төлем жүйесін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z2030" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       құрғаны/ Қазақстан Республикасының аумағында шетелдік төлем жүйесі жұмыс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z2031" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       істей бастағаны туралы хабарлайды (қажет емес түрі сызып тасталсын)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z2032" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z2033" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                      (төлем жүйесінің атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z2034" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z2035" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+        бастап (Қазақстан Республикасының аумағында төлем жүйесі жұмыс істей </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z2036" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бастаған күн – банктермен, Қазақстан Республикасының бейрезидент- банктерінің </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z2037" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      филиалдарымен немесе банк операцияларының жекелеген түрлерін жүзеге асыратын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z2038" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       ұйымдармен төлем жүйесіне қатысуға арналған шартты жасау күні) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z2039" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Төлем жүйесі операторының орналасқан жері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z2040" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z2041" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z2042" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+              (индексі, қаласы (облысы), ауданы, көшесі, үйдің (офистің) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z2043" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z2044" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z2045" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (телефоны, электрондық поштаның (бар болса) мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z2046" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Төлем жүйесі операторының "Төлемдер және төлем жүйелері туралы" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z2047" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Заңының 5-бабының 4-тармағында көзделген құжаттар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z2048" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      орналасқан интернет-ресурсының домендік аты туралы мәліметтер. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z2049" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...412 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z2050" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                            (интернет-ресурс) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z2051" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасы Заңының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z2052" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-бабының 5-тармағына сәйкес ұсынылатын құжаттардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z2053" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z2054" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z2055" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z2056" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z2057" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының резиденттері – төлем жүйесіне қатысушылар туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z2058" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (төлем жүйесіне қатысуға арналған шарттардың көшірмелерін қоса бере отырып) мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z2059" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен қоса беріліп отырған мәліметтерді тексергенімді және олардың дұрыс және толық екенін растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z2060" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z2061" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем жүйесі операторының бірінші басшысы немесе қол қоюға уәкілетті адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z2062" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________ ___________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z2063" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4404,152 +4570,221 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Төлем жүйелерінің тізілімін </w:t>
+              <w:t>Төлем жүйелерінің тізілімін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2067" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақпараттық қауіпсіздіктің оқыс оқиғасы картасы</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Киберқауіпсіздіктің оқыс оқиғасы картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-1-қосымшамен толықтырылды – ҚР Ұлттық Банкі Басқармасының 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4565,88 +4800,108 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -4656,87 +4911,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің оқыс оқиғасының сипаттамасы</w:t>
+Киберқауіпсіздіктің оқыс оқиғасының сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің оқыс оқиғасы туралы ақпарат</w:t>
+Киберқауіпсіздіктің оқыс оқиғасы туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4769,51 +5024,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің оқыс оқиғасының атауы</w:t>
+Киберқауіпсіздіктің оқыс оқиғасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4878,51 +5133,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Анықталған күні мен уақыты (жжжж кк.аа.және сс:мм сағат белдеуін көрсете отырып UTC+X)</w:t>
+Анықталған күні мен уақыты (жжжж кк.аа.және сс:мм UTC+X сағат белдеуін көрсете отырып)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4986,52 +5241,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Анықталған орны (ұйым, филиал, ақпараттық инфрақұрылым сегменті)</w:t>
+              <w:t xml:space="preserve">
+Анықталған орны (ұйым, филиал, цифрлық инфрақұрылым сегменті) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5096,51 +5351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің оқыс оқиғасы туралы ақпараттың дереккөзі (пайдаланушы, әкімші, ақпараттық қауіпсіздік әкімшісі, ақпараттық қауіпсіздік бөлімшесінің қызметкері немесе техникалық құрал)</w:t>
+Киберқауіпсіздіктің оқыс оқиғасы туралы ақпараттың дереккөзі (пайдаланушы, әкімші, киберқауіпсіздік әкімшісі, киберқауіпсіздік бөлімшесінің қызметкері немесе техникалық құрал-жабдық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5205,51 +5460,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің оқыс оқиғасы іске асырылған кезде қолданылған әдістер (әлеуметтік инженерия, зиянды кодты ендіру)</w:t>
+Киберқауіпсіздіктің оқыс оқиғасы орын алған кезде қолданылған әдістер (әлеуметтік инженерия, зиянды кодты ендіру)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5279,51 +5534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің оқыс оқиғасының мазмұны</w:t>
+Киберқауіпсіздіктің оқыс оқиғасының мазмұны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5356,51 +5611,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің оқыс оқиғасының симптомдары, белгілері</w:t>
+Киберқауіпсіздіктің оқыс оқиғасының нышандары, белгілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5450,156 +5705,226 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z2068" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негізгі оқиғалар (қолданбалы және жүйелік бағдарламалық қамтамасыз етудегі осалдықтарды пайдалану;</w:t>
-[...1 lines deleted...]
-          </w:p>
+Негізгі оқиғалар (қолданбалы және жүйелік бағдарламалық қамтылымдағы осалдықтарды пайдалану;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ақпараттық жүйеге рұқсатсыз кіру;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық жүйеге рұқсатсыз кіру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ақпараттық жүйеге немесе деректерді беру желісіне "қызмет көрсетуден бас тарту" шабуылы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">цифрлық жүйеге немесе деректерді беру желісіне </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сервердің зиянды бағдарламамен немесе кодпен зақымдануы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"қызмет көрсетуден бас тарту" шабуылы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ақша қаражатын рұқсатсыз аудару;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сервердің зиянды бағдарламамен немесе кодпен зақымдануы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық ақша жүйесінің операторы қызметінің тұрақтылығына қауіп төндіретін ақпараттық қауіпсіздіктің өзге де оқыс оқиғалары)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақша қаражатын рұқсатсыз аудару;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық ақша жүйесінің операторы қызметінің тұрақтылығына қауіп төндіретін киберқауіпсіздіктің өзге де оқыс оқиғалары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5664,51 +5989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зақымданған активтер (электрондық ақша жүйесі операторының ақпараттық инфрақұрылымының нақты деңгейі, желілік жабдығының деңгейі, желілік қосымшалары мен сервистерінің деңгейі, операциялық жүйелерінің деңгейі, технологиялық процестері мен қосымшаларының деңгейі және бизнес-процестерінің деңгейі)</w:t>
+Зақымданған активтер (электрондық ақша жүйесі операторының цифрлық инфрақұрылымының нақты деңгейі, желілік жабдығының деңгейі, желілік қосымшалары мен сервистерінің деңгейі, операциялық жүйелерінің деңгейі, технологиялық процестері мен қосымшаларының деңгейі және бизнес-процестерінің деңгейі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5773,51 +6098,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің оқыс оқиғасының мәртебесі (орын алған ақпараттық қауіпсіздіктің оқыс оқиғасы, ақпараттық қауіпсіздіктің оқыс оқиғасын жүзеге асыру мүмкіндігі, ақпараттық қауіпсіздіктің оқыс оқиғасына күдік)</w:t>
+Киберқауіпсіздіктің оқыс оқиғасының мәртебесі (орын алған киберқауіпсіздіктің оқыс оқиғасы, киберқауіпсіздіктің оқыс оқиғасын жасауға әрекет ету, киберқауіпсіздіктің оқыс оқиғасына күдік)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5882,51 +6207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зиян</w:t>
+Залал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5991,51 +6316,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіп көздері (анықталған идентификаторлар)</w:t>
+Қауіп көздері (анықталған сәйкестендіргіштер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6100,51 +6425,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қасақана (қасақана, қате)</w:t>
+Қасақана (әдейі, қателесіп)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6174,51 +6499,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің оқыс оқиғасы бойынша қабылданған шаралар</w:t>
+Киберқауіпсіздіктің оқыс оқиғасы бойынша қабылданған шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6360,51 +6685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздік тәуекелдерінің туындауын барынша азайтуға бағытталған жоспарланған іс-әрекеттер</w:t>
+Киберқауіпсіздік тәуекелдерінің туындауын барынша азайтуға бағытталған жоспарланған іс-әрекеттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6469,51 +6794,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хабардар болған тұлғалар (лауазымды тұлғалардың (тегі, аты, әкесінің аты (ол бар болса), мемлекеттік органдардың, ұйымдардың атауы)</w:t>
+Хабардар болған тұлғалар (лауазымды тұлғалардың (тегі, аты, әкесінің аты (ол болған жағдайда), мемлекеттік органдардың, ұйымдардың атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6578,138 +6903,166 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тартылған мамандар (тегі, аты, әкесінің аты (ол бар болса), жұмыс орны, қызметі)</w:t>
+Тартылған мамандар (тегі, аты, әкесінің аты (ол болған жағдайда), жұмыс орны, лауазымы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Киберқауіпсіздік жөніндегі жауапты қызметкер</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________ __________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)              (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Күні 20 ___ жылғы "____" ______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6745,64 +7098,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлем жүйелерінің</w:t>
+              <w:t>Төлем жүйелерінің тізілімін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізілімін жүргізу қағидаларына</w:t>
+              <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6842,194 +7195,218 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z2078" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төлем жүйесі операторының атқарушы органының басшысы (мүшелері) туралы мәліметтер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 221</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...66 lines deleted...]
-    </w:p>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(төлем жүйесі операторының атауы, бизнес-сәйкестендіру нөмірі (бар болса)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(лауазымы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2081" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7041,123 +7418,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (ол бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z2082" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________________________________________________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________________________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(жеке басын куәландыратын құжатқа сәйкес, тегі, аты, әкесінің аты (ол бар болса) өзгерген жағдайда - олар қашан және қандай себептер бойынша өзгертілгені көрсетілсін)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жеке басын куәландыратын құжатқа сәйкес, тегі, аты, әкесінің аты (ол болған жағдайда) өзгерген жағдайда – олардың қашан және қандай себептер бойынша өзгертілгені көрсетілсін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7248,84 +7667,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжаттың деректері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z2084" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________________________________________________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+_______________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________________________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (құжаттың атауы, нөмірі, сериясы (бар болса) және берілген күні, кім берді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7361,84 +7792,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғылықты жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z2086" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________________________________________________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+_______________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________________________________________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тұрғылықты жері, оның ішінде үй және қызметтік телефондарының нөмірлері, сондай-ақ электрондық поштаның мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7495,206 +7938,202 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...154 lines deleted...]
-      тегі, аты, әкесінің аты (ол болса)                  қолы</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Төлем жүйесінің қызметін ұйымдастырудағы салаларды сипаттау (лауазымдық </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндеттерінің тізбесі):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мен осы мәліметтерді тексергенімді және олардың дұрыс және толық екенін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>растаймын _______________________________ (қолы, күні).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төлем жүйесі операторының бірінші басшысы немесе қол қоюға уәкілетті адам</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________ ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда)             қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7821,833 +8260,852 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z2092" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төлем жүйесі операторының капиталында он пайыздан астам үлесі (акциялары) бар төлем жүйесі операторының құрылтайшылары (акционерлері) туралы мәліметтер (заңды тұлға үшін)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 221</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2093" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z2094" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (төлем жүйесі операторының атауы, бизнес-сәйкестендіру нөмірі (бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z2095" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Төлем жүйесі операторының құрылтайшысы (акционері) туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z2096" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z2097" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z2098" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атауы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z2099" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z2100" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-сәйкестендіру нөмірі (бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z2101" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z2102" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z2103" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z2104" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индексі, қаласы (облысы), ауданы, көшесі, үйдің (офистің) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z2105" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z2106" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z2107" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (телефоны, факс, электрондық поштаның мекенжайы, интернет-ресурсы (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z2108" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z2109" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z2110" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z2111" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (құжаттың атауы, нөмірі және берілген күні, кім берді)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z2112" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының резиденті/бейрезиденті:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z2113" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z2114" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Негізгі қызмет түрі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z2115" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z2116" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Төлем жүйесі операторының капиталындағы үлес (акция) мөлшері:</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...109 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z2117" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __жылғы __ ________жағдай бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z2118" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z2119" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Төлем жүйесінің операторы құрылтайшысының (акционерінің) басшысы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z2120" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z2121" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z2122" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)\</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z2123" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" __________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z2124" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен осы мәліметтерді тексергенімді және олардың дұрыс және толық екенін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z2125" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      растаймын ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z2126" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                               (қолы, күні).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z2127" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем жүйесі операторының бірінші басшысы немесе қол қоюға уәкілетті адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z2128" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________ ______________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z2129" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда)           қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8681,64 +9139,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлем жүйелерінің тізілімін</w:t>
+              <w:t>Төлем жүйелерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізу қағидаларына</w:t>
+              <w:t>тізілімін жүргізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8778,701 +9249,706 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z2133" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төлем жүйесі операторының капиталында он пайыздан астам үлесі (акциялары) бар төлем жүйесі операторының құрылтайшылары (акционерлері) туралы мәліметтер (жеке тұлға үшін)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 221</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2134" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z2135" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (төлем жүйесі операторының атауы, бизнес-сәйкестендіру нөмірі (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z2136" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Төлем жүйесі операторының құрылтайшысы (акционері) туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z2137" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z2138" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                            (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z2139" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z2140" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                            жеке сәйкестендіру нөмірі (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z2141" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z2142" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z2143" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z2144" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z2145" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттың деректері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z2146" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z2147" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+          (құжат, нөмірі, сериясы (бар болса) және берілген күні, кім берді)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z2148" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z2149" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z2150" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индексі, қаласы (облысы), ауданы, көшесі, үйдің (офистің) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z2151" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z2152" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (телефоны, факс, электрондық поштаның мекенжайы (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z2153" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс орны (орналасқан жерін көрсете отырып), лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z2154" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z2155" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Төлем жүйесі операторының капиталындағы үлес (акция) мөлшері:</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...109 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z2156" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___жылғы _____ __________ жағдай бойынша  күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z2157" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z2158" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен осы мәліметтерді тексергенімді және олардың дұрыс және толық екенін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z2159" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      растаймын __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z2160" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                           (қолы, күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z2161" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем жүйесі операторының бірінші басшысы немесе қол қоюға уәкілетті адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z2162" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z2163" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда)           қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9506,877 +9982,901 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлем жүйелерінің тізілімін</w:t>
+              <w:t xml:space="preserve">Төлем жүйелерінің тізілімін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық Банкі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z2168" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Төлем жүйесіне, оның ішінде шетелдік төлем жүйесіне қатысу туралы ақпараттар</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Төлем жүйесіне, оның ішінде шетелдік төлем жүйесіне қатысу туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 17.09.2022 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 84</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...160 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2169" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z2170" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (банктің, Қазақстан Республикасының бейрезидент-банкі филиалының немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атауы, бизнес-сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z2171" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Төлем жүйесінің атауы: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z2172" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z2173" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z2174" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (төлем жүйесіне, оның ішінде шетелдік төлем жүйесіне қатысуға арналған шартты жасау күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z2175" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Төлем жүйесінің операторы:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z2176" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z2177" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z2178" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (төлем жүйесі операторының атауы, бизнес-сәйкестендіру нөмірі (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...430 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z2179" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем жүйесі операторының орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z2180" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z2181" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z2182" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z2183" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z2184" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индексі, қаласы (облысы), ауданы, көшесі, үйдің (офистің) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z2185" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z2186" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z2187" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z2188" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z2189" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                 (телефоны, электрондық поштаның мекенжайы (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z2190" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Төлем жүйесі операторының "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағында көзделген құжаттар орналастырылған интернет-ресурсының домендік атауы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z2191" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z2192" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                   (интернет-ресурс)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z2193" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төлем жүйесіне, оның ішінде шетелдік төлем жүйесіне қатысуға негіз болатын шарттың (шарттардың) көшірмесі (көшірмелері):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z2194" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z2195" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _____________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z2196" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен қоса беріліп отырған мәліметтерді тексергенімді және олардың дұрыс және толық екенін растаймын. Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін. Банктің, Қазақстан Республикасының бейрезидент-банкі филиалының немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның бірінші басшысы немесе қол қоюға уәкілетті адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z2197" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________ _____________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z2198" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда)        қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13110,1389 +13610,1333 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық Банкі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z2203" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төлем жүйесі операторының жазбаша жолданымы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 8-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 17.09.2022 </w:t>
+      Ескерту. 8-қосымша жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 84</w:t>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2204" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z2205" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (төлем жүйесі операторының атауы, бизнес-сәйкестендіру нөмірі (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z2206" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z2207" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                  (төлем жүйесінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z2208" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем жүйесін төлем жүйелерінің тізіліміне (жүйелік маңызы бар, маңызды, өзге де төлем жүйелері) ретінде (керек емес түрлері сызып тасталсын) қосуды сұрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z2209" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негіздеме: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z2210" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z2211" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Төлем жүйесі операторының орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z2212" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z2213" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z2214" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z2215" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z2216" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индексі, қаласы (облысы), ауданы, көшесі, үйдің (офистің) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z2217" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z2218" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z2219" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z2220" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                 (телефоны, электрондық поштаның мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z2221" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      сұрайды. </w:t>
-[...19 lines deleted...]
-    </w:p>
+      2) Төлем жүйесі операторының "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағында және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағында көзделген құжаттар орналастырылған интернет-ресурсының домендік атауы туралы мәліметтер (аталған ақпарат орналастырылған бөлімді/шағын бөлімді көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z2222" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z2223" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (осы ақпарат жарияланған интернет-ресурс, бөлім (шағын бөлім).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z2224" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Төлем жүйесі операторының бірінші басшысы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z2225" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z2226" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z2227" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                  (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z2228" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z2229" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z2230" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтығы_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z2231" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z2232" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттың деректері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z2233" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z2234" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z2235" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                 (құжат, нөмірі, сериясы (бар болса) және берілген күні, кім берді)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z2236" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жері_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z2237" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z2238" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            (индексі, қаласы (облысы), ауданы, көшесі, үйдің (офистің) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z2239" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z2240" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z2241" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (телефоны, электрондық пошта мекенжайы (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z2242" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс орны (орналасқан жерін көрсете отырып), лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z2243" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z2244" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z2245" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z2246" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z2247" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қоса беріліп отырған, Төлем жүйелерінің тізілімін жүргізу қағидаларының 15-тармағы екінші бөлігінің 1) және 2) тармақшаларында көзделген құжаттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z2248" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z2249" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) __________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z2250" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       не Төлем жүйелерінің тізілімін жүргізу қағидаларының 15-тармағы екінші бөлігінің 1) және 2) тармақшаларында көзделген құжаттар орналастырылған интернет-ресурстың домендік атауы (мекенжайы) (Төлем жүйелерінің тізілімін жүргізу қағидаларының 15-тармағы екінші бөлігінің 1) және 2) тармақшаларында көзделген құжаттар қоса берілмейді):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z2251" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z2252" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...628 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z2253" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен қоса беріліп отырған мәліметтерді тексергенімді және олардың дұрыс және толық екенін растаймын. Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін. Төлем жүйесі операторының бірінші басшысы немесе қол қоюға уәкілетті адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z2254" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________ _____________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z2255" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (ол болған жағдайда)      қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -14530,55 +14974,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14904,31 +15348,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>