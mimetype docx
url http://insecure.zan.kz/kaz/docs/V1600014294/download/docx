--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d3fe14" w14:textId="9d3fe14">
+    <w:p w14:paraId="165670a" w14:textId="165670a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -378,163 +378,157 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық Банк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төрағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Д. Ақышев</w:t>
@@ -554,354 +548,348 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12260" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7639"/>
-              <w:gridCol w:w="4527"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7639" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4527" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Қазақстан Республикасы</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7639" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4527" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Ұлттық Банкі Басқармасының</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7639" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4527" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>2016 жылғы 31 тамыздағы</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7639" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4527" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>№ 192 қаулысымен бекітілді</w:t>
                   </w:r>
@@ -918,2186 +906,1590 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z11" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:bookmarkStart w:name="z11" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Екінші деңгейдегі банктердің бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыра алатын туынды бағалы қағаздардың және туынды қаржы құралдарының базалық активтерін сатып алу тізбесін және тәртібін, сондай-ақ қайталама нарықта мемлекеттік бағалы қағаздармен және мемлекеттік емес бағалы қағаздармен, ұйымдаспаған бағалы қағаздар нарығында туынды қаржы құралдарымен мәмілелер жасау жағдайларын белгілеу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 16 шілдедегі № 210 </w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Эмиссиялық бағалы қағаздармен мәмілелерді бағалы қағаздарды номиналды ұстауды есепке алу жүйесінде тіркеу, номиналды ұстаушының бағалы қағаздарды номиналды ұстауды есепке алу жүйесіндегі бағалы қағаздарды ұстаушының жеке шотынан үзінді-көшірмені беру және номиналды ұстаушының ақпаратты жария ету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 22 қазандағы № 210 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4892 тіркелген) мынадай өзгерістер енгізілсін: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="12"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9876 тіркелген, 2014 жылғы 28 қарашада "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z13" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Екінші деңгейдегі банктердің бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыра алатын туынды бағалы қағаздар мен туынды қаржы құралдары базалық активтерінің тізбесін және оларды сатып алу тәртібін, сондай-ақ қайталама нарықта мемлекеттік бағалы қағаздармен және мемлекеттік емес бағалы қағаздармен, ұйымдаспаған бағалы қағаздар нарығында туынды қаржы құралдарымен мәмілелер жасау жағдайларын белгілеу туралы";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+      "Эмиссиялық бағалы қағаздармен мәмілелерді бағалы қағаздарды номиналды ұстауды есепке алу жүйесінде тіркеу, номиналды ұстаушының бағалы қағаздарды номиналды ұстауды есепке алу жүйесіндегі бағалы қағаздарды ұстаушының жеке шотынан үзінді көшірмені беру және номиналды ұстаушының ақпаратты ашу қағидаларын бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+        <w:t xml:space="preserve"> 1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      бірінші абзац мынадай редакцияда жазылсын: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+      "1. Қоса беріліп отырған Эмиссиялық бағалы қағаздармен мәмілелерді бағалы қағаздарды номиналды ұстауды есепке алу жүйесінде тіркеу, номиналды ұстаушының бағалы қағаздарды номиналды ұстауды есепке алу жүйесіндегі бағалы қағаздарды ұстаушының жеке шотынан үзінді көшірмені беру және номиналды ұстаушының ақпаратты ашу қағидалары бекітілсін."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "2. Базалық активтері осы қаулының 1-тармағында айқындалған туынды қаржы құралдарымен мәмілелер Қазақстан Республикасының ұйымдастырылған бағалы қағаздар нарығында және (немесе) "Пруденциялық нормативтердің және сақталуға міндетті өзге де нормалар мен белгілі бір күнге банк капиталының мөлшері лимиттерінің нормативтік мәндерін және есептеу әдістемесін және Банктің ашық валюталық позициясын есептеу қағидаларын және лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 147 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13919 тіркелген) бекітілген Пруденциялық нормативтердің және сақталуға міндетті өзге де нормалар мен белгілі бір күнге банк капиталының мөлшері лимиттерінің нормативтік мәндеріне және есептеу әдістемесіне (бұдан әрі – № 147 нормативтер) </w:t>
-[...39 lines deleted...]
-      3) тармақша мынадай редакцияда жазылсын:</w:t>
+      көрсетілген қаулымен бекітілген Эмиссиялық бағалы қағаздармен мәмілелерді бағалы қағаздарды номиналды ұстауды есепке алу жүйесінде тіркеу, номиналды ұстаушының бағалы қағаздарды номиналды ұстауды есепке алу жүйесіндегі бағалы қағаздарды ұстаушының жеке шотынан үзінді-көшірмені беру және номиналды ұстаушының ақпаратты жария ету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-1-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+        <w:t xml:space="preserve"> тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...103 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+        <w:t>
+      "Эмиссиялық бағалы қағаздармен мәмілелерді бағалы қағаздарды номиналды ұстауды есепке алу жүйесінде тіркеу, номиналды ұстаушының бағалы қағаздарды номиналды ұстауды есепке алу жүйесіндегі бағалы қағаздарды ұстаушының жеке шотынан үзінді көшірмені беру және номиналды ұстаушының ақпаратты ашу қағидалары";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармақ </w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+        <w:t xml:space="preserve"> кіріспесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...43 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+        <w:t>
+      "Эмиссиялық бағалы қағаздармен мәмілелерді бағалы қағаздарды номиналды ұстауды есепке алу жүйесінде тіркеу, номиналды ұстаушының бағалы қағаздарды номиналды ұстауды есепке алу жүйесіндегі бағалы қағаздарды ұстаушының жеке шотынан үзінді көшірмені беру және номиналды ұстаушының ақпаратты ашу қағидалары (бұдан әрі - Қағидалар) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бағалы қағаздар рыногы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 2 шілдедегі, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 4 шілдедегі Қазақстан Республикасының заңдарына сәйкес әзірленді және эмиссиялық бағалы қағаздармен мәмілелерді бағалы қағаздарды номиналды ұстауды есепке алу жүйесінде тіркеу, сондай-ақ номиналды ұстаушының бағалы қағаздарды номиналды ұстауды есепке алу жүйесіндегі бағалы қағаздарды ұстаушының жеке шотынан үзінді көшірмені беру және номиналды ұстаушының ақпаратты ашу талаптары мен тәртібін белгілейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармақта</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+        <w:t xml:space="preserve"> 8-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      алтыншы абзац мынадай редакцияда жазылсын:</w:t>
-[...142 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+      "Ақпараттық жүйелерді пайдалана отырып жеке тұлғаға электрондық құжат нысанында немесе клиентті серпінді сәйкестендіру арқылы (номиналды ұстаушының клиенті электрондық қызмет алуға өтініш жасаған жағдайда) куәландырған өзге электрондық-цифрлық нысанда жеке шот ашуға бұйрықты беру кезінде жеке тұлғаның электрондық бұйрығына осы жеке тұлғаның жеке басын куәландыратын құжаттың электрондық көшірмесі қоса беріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармақ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+        <w:t xml:space="preserve"> 20-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасының екінші абзацы мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...43 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+        <w:t>
+      "жеке шоттың үзінді көшірмесін беру;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> тақырыбы</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+        <w:t xml:space="preserve"> 22-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Эмиссиялық бағалы қағаздармен мәмілелерді бағалы қағаздарды номиналды ұстауды есепке алу жүйесінде тіркеу, номиналды ұстаушының бағалы қағаздарды номиналды ұстауды есепке алу жүйесіндегі бағалы қағаздарды ұстаушының жеке шотынан үзінді көшірмені беру және номиналды ұстаушының ақпаратты ашу қағидалары";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      "22. Бір номиналды ұстаушының клиенттері арасында операциялар жүргізу кезінде бағалы қағаздар бойынша құқықтарының өтуін тіркеуді номиналды ұстаушы жүзеге асырады және орталық депозитарийдің есепке алу жүйесінде көрсетіледі. Номиналды ұстаушы номиналды ұстауды есепке алу жүйесінде жеке шоттар бойынша операция жүргізу күні клиенттің орталық депозитарийдің есепке алу жүйесіндегі қосалқы шоты бойынша тиісті бұйрықты жібереді. Орталық депозитарийдің есепке алу жүйесінде бір номиналды ұстаушының клиенттері арасындағы операциялар номиналды ұстау жүйесінде операцияны жүргізу күнімен көрсетіледі. Номиналды ұстаушы клиентке оның бұйрығының орындалғандығы туралы есепті орталық депозитарийден операцияның жүргізілгені туралы растаманы алғаннан кейінгі келесі жұмыс күнінен кешіктірмей жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұйрықтың орындалуы туралы есеп клиентке пошта арқылы не клиентке немесе оның заңды өкіліне қолына тапсырылады, не номиналды ұстаушының ақпараттық жүйелерін пайдалана отырып электрондық құжат нысанында жасалып, беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Депоненттің клиентіне бұйрықтың орындалғаны туралы есепті орталық депозитарий ақпараттық жүйелерді пайдалана отырып электрондық құжат нысанында орталық депозитарийдің ішкі құжаттарында көзделген тәртіппен және талаптармен орталық депозитарий жүргізілген операцияны растаған күні жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Номиналды ұстаушы ретінде клиенттердің шоттарын жүргізу құқығымен брокерлік және дилерлік қызметті жүзеге асыратын ұйымның клиентіне бұйрықтың орындалғаны туралы есепті кастодиан сақталуын және есепке алынуын осы кастодиан жүзеге асыратын шетелдік бағалы қағаздар бойынша кастодианның ішкі құжаттарында көзделген тәртіппен және талаптармен кастодиан жүргізілген операцияны тіркеген күні ақпараттық жүйелерді пайдалана отырып электрондық құжат нысанында жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түрлі номиналды ұстаушылардың клиенттері арасында операциялар жүргізу кезінде бағалы қағаздар бойынша құқықтардың өтуін тіркеу олардың орталық депозитарийдегі жеке шоттары бойынша кейіннен номиналды ұстаушыларды есепке алу жүйесінде көрсете отырып жүзеге асырылады. Номиналды ұстаушылар өз клиенттерінің қосалқы шоттары бойынша мәмілені орталық депозитарийдің есепке алу жүйесінде тіркеу туралы бұйрықтарды клиенттің тиісті бұйрығы номиналды ұстау жүйесінде тіркелген күні жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номиналды ұстаушы орталық депозитарийден жеке шоттар бойынша операцияның жүргізілгендігі туралы растаманы алғаннан кейін 1 (бір) сағат ішінде осы операцияны номиналды ұстауды есепке алу жүйесінде көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z51" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымдастырылмаған бағалы қағаздар нарығында тіркеушінің клиенті мен номиналды ұстаушының клиенті арасында операция жүргізу кезінде тіркеуші бағалы қағаздар бойынша құқықтардың өтуін тіркеуді тіркеуші клиентінің жеке шоттары бойынша мәмілеге қатысушылардың және депонент бұйрығының негізінде іс-әрекет жасайтын орталық депозитарийдің қарсы бұйрықтары негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот шешімі бойынша бағалы қағаздар жөніндегі құқықтарды өзгертуді немесе тоқтатуды тіркеуді номиналды ұстаушы Қазақстан Республикасының заңнамасына сәйкес барлық қажетті деректемелері бар орындау парағының негізінде жүзеге асырады және орталық депозитарийдің есепке алу жүйесінде көрсетіледі. Номиналды ұстаушы тіркеген, сот шешімі бойынша бағалы қағаздар жөніндегі құқықтарды өзгерту немесе тоқтату номиналды ұстауды есепке алу жүйесінде жеке шот бойынша операция жүргізілген күні орталық депозитарийдің есепке алу жүйесінде көрсетіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> кіріспесі</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+        <w:t xml:space="preserve"> 27-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацы мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Эмиссиялық бағалы қағаздармен мәмілелерді бағалы қағаздарды номиналды ұстауды есепке алу жүйесінде тіркеу, номиналды ұстаушының бағалы қағаздарды номиналды ұстауды есепке алу жүйесіндегі бағалы қағаздарды ұстаушының жеке шотынан үзінді көшірмені беру және номиналды ұстаушының ақпаратты ашу қағидалары (бұдан әрі - Қағидалар) "</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+      "27. Номиналды ұстаушы бұйрықтың орындалмау себептерін көрсете отырып, ақпараттық жүйелерді пайдалана отырып, бас тартуды жазбаша түрде немесе электрондық құжат нысанында мынадай:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+        <w:t xml:space="preserve"> 39-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Ақпараттық жүйелерді пайдалана отырып жеке тұлғаға электрондық құжат нысанында немесе клиентті серпінді сәйкестендіру арқылы (номиналды ұстаушының клиенті электрондық қызмет алуға өтініш жасаған жағдайда) куәландырған өзге электрондық-цифрлық нысанда жеке шот ашуға бұйрықты беру кезінде жеке тұлғаның электрондық бұйрығына осы жеке тұлғаның жеке басын куәландыратын құжаттың электрондық көшірмесі қоса беріледі.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+      "Электрондық құжат нысанындағы немесе клиентті серпінді сәйкестендіру арқылы (номиналды ұстаушының клиенті электрондық қызмет алуға өтініш жасаған жағдайда) куәландырған өзге электрондық-цифрлық нысандағы бұйрықтарды берудің тәртібі мен талаптары, сондай-ақ олардың форматтары номиналды ұстаушының ішкі құжаттарына сәйкес айқындалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+        <w:t xml:space="preserve"> 40-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігі мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+        <w:t xml:space="preserve">
+      "Банктер туралы заңға сәйкес қайта құрылымдау жүргізілген олардың біреуіне қатысты қосылу нысанында банктерді қайта ұйымдастырған кезде тіркелген тұлғалардың жеке шотынан (шоттарынан) шотына (шоттарына) бағалы қағаздарды есепке алу (есептен шығару) бойынша операциялар жүргізген кезде ауыртпалық бойынша және ауыртпалықты алып тастау жөніндегі операциялар орталық депозитарийдің есепке алу жүйесінде жеке шотынан (қосалқы шотынан) үзінді көшірменің негізінде "Бағалы қағаздар рыногы туралы" 2003 жылғы 2 шілдедегі Қазақстан Республикасы Заңының (бұдан әрі – Бағалы қағаздар нарығы туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37-1-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпте жүргізіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 22-тармақ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+        <w:t xml:space="preserve"> 46-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "22. Бір номиналды ұстаушының клиенттері арасында операциялар жүргізу кезінде бағалы қағаздар бойынша құқықтарының өтуін тіркеуді номиналды ұстаушы жүзеге асырады және орталық депозитарийдің есепке алу жүйесінде көрсетіледі. Номиналды ұстаушы номиналды ұстауды есепке алу жүйесінде жеке шоттар бойынша операция жүргізу күні клиенттің орталық депозитарийдің есепке алу жүйесіндегі қосалқы шоты бойынша тиісті бұйрықты жібереді. Орталық депозитарийдің есепке алу жүйесінде бір номиналды ұстаушының клиенттері арасындағы операциялар номиналды ұстау жүйесінде операцияны жүргізу күнімен көрсетіледі. Номиналды ұстаушы клиентке оның бұйрығының орындалғандығы туралы есепті орталық депозитарийден операцияның жүргізілгені туралы растаманы алғаннан кейінгі келесі жұмыс күнінен кешіктірмей жібереді.</w:t>
-[...142 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+      "46. Орталық депозитарий тіркеушіден уәкілетті органның эмитентке берген, орналастырылған акциялардың санын көбейту есебінен жарияланған акциялардың санын көбейтуге нұсқауы бар жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәліктің көшірмелерін және орталық депозитарийдің шотынан үзінді көшірмені алғаннан кейін бір сағат ішінде көрсетілген құжаттардың көшірмелерін жеке шоттарында куәлікте көрсетілген эмитенттің акцияларын есепке алу жүзеге асырылатын номиналды ұстаушыларға жіберіледі және осы номиналды ұстаушылардың жеке шоттары бойынша тиісті операцияларды жүргізеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 27-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+        <w:t xml:space="preserve"> 48-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "27. Номиналды ұстаушы бұйрықтың орындалмау себептерін көрсете отырып, ақпараттық жүйелерді пайдалана отырып, бас тартуды жазбаша түрде немесе электрондық құжат нысанында мынадай:";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+      "Номиналды ұстаушының клиенті электрондық қызмет алуға өтініш жасаған жағдайда және номиналды ұстаушының ішкі құжаттарында көзделген жағдайларда бағалы қағаздарды ұстаушының өкімі (бұйрығы) ақпараттық жүйелерді пайдалана отырып, электрондық құжат нысанында немесе клиентті серпінді сәйкестендіру арқылы куәландырған өзге электрондық-цифрлық нысанда жасалып, беріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 39-тармақтың</w:t>
-[...322 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 49-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "49. Орталық депозитарийдің үзінді көшірмесін қоспағанда, жеке шоттың үзінді көшірмесі Қағидалардың 1-қосымшасында көрсетілген нысанына сәйкес жасалады және мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z65" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке шоттың нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бағалы қағаздарды ұстаушы заңды тұлғаның атауы (жеке тұлғаның аты-жөні, бар болса әкесінің аты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңды тұлғаны мемлекеттік (қайта) тіркеу нөмірі және күні (жеке тұлғаның жеке басын куәландыратын құжаттың атауы және деректемелері);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) эмитенттің атауы және оның тұрған жері не инвестициялық пай қорының, сондай-ақ осы қордың басқарушы компаниясының атауы және оның орналасқан жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бағалы қағаздардың түрлері және сәйкестендіру нөмірлері немесе қаржы құралдарының өзге сәйкестендіргіштері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z70" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) облигацияларды (ислам бағалы қағаздарын) өтеу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ауыртпалығы бар және (немесе) бұғатталған және (немесе) репоға берілген, үзінді көшірмені жасаған күнгі және уақыт жағдай бойынша жеке шотта тіркелген бағалы қағаздардың (эмитенттің эмиссиялық бағалы қағаздар жөніндегі міндеттемелері бойынша талап ету құқықтары туралы мәліметтердің) санын көрсете отырып, белгілі түрінің жалпы саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z72" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) номиналды ұстаушының атауы, бағалы қағаздар нарығындағы кәсіби қызметті жүзеге асыруға берілген лицензияның нөмірі, оның заңды мекенжайы, телефоны, факсы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z73" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жеке шоттың үзінді көшірмесімен қалыптасқан жағдайы бойынша уақыты, күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке шоттың үзінді көшірмесі номиналды ұстаушының құрылымдық бөлімшелерінің басшысы не номиналды ұстаушының ішкі құжатына сәйкес ақпараттық операцияны жүзеге асырушы оның орнындағы адам қол қояды, мөрмен куәландырылады және онда номиналды ұстаушының ішкі құжатымен көзделген қосымша мәліметтер болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z75" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық құжат нысанында да жеке шоттан үзінді көшірме жасауға жол беріледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3122,911 +2514,898 @@
         <w:t xml:space="preserve"> 1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышындағы мәтіні мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12260" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7643"/>
-              <w:gridCol w:w="4523"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>"Эмиссиялық бағалы қағаздармен</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>мәмілелерді бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>номиналды ұстауды есепке алу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>жүйесінде тіркеу, номиналды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>номиналды ұстауды есепке алу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>жүйесіндегі бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының жеке шотынан үзінді</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>көшірмені беру және номиналды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының ақпаратты ашу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>қағидаларына 1-қосымша</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12260" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="60"/>
+          <w:bookmarkStart w:name="z99" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нысан";</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
@@ -4043,911 +3422,898 @@
         <w:t xml:space="preserve"> 2-қосымшаны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ң жоғарғы оң жақ бұрышындағы мәтіні мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12260" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7643"/>
-              <w:gridCol w:w="4523"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>"Эмиссиялық бағалы қағаздармен</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>мәмілелерді бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>номиналды ұстауды есепке алу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>жүйесінде тіркеу, номиналды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>номиналды ұстауды есепке алу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>жүйесіндегі бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының жеке шотынан үзінді</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>көшірмені беру және номиналды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының ақпаратты ашу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>қағидаларына 2-қосымша</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12260" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="61"/>
+          <w:bookmarkStart w:name="z101" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нысан";</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
@@ -4964,911 +4330,898 @@
         <w:t xml:space="preserve"> 3-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышындағы мәтіні мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12260" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7643"/>
-              <w:gridCol w:w="4523"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>"Эмиссиялық бағалы қағаздармен</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>мәмілелерді бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>номиналды ұстауды есепке алу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>жүйесінде тіркеу, номиналды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>номиналды ұстауды есепке алу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>жүйесіндегі бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының жеке шотынан үзінді</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>көшірмені беру және номиналды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының ақпаратты ашу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>қағидаларына 3-қосымша</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12260" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z103" w:id="62"/>
+          <w:bookmarkStart w:name="z103" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нысан";</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
@@ -5885,911 +5238,898 @@
         <w:t xml:space="preserve"> 4-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышындағы мәтіні мынадай редакцияда жазылсын, орыс тіліндегі мәтіні өзгермейді:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="40"/>
-        <w:gridCol w:w="12260"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12260" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="7643"/>
-              <w:gridCol w:w="4523"/>
+              <w:gridCol w:w="7780"/>
+              <w:gridCol w:w="4600"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>"Эмиссиялық бағалы қағаздармен</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>мәмілелерді бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>номиналды ұстауды есепке алу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>жүйесінде тіркеу, номиналды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>номиналды ұстауды есепке алу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>жүйесіндегі бағалы қағаздарды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының жеке шотынан үзінді</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>көшірмені беру және номиналды</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>ұстаушының ақпаратты ашу</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="7643" w:type="dxa"/>
+                  <w:tcW w:w="7780" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4523" w:type="dxa"/>
+                  <w:tcW w:w="4600" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>қағидаларына 4-қосымша</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12260" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="63"/>
+          <w:bookmarkStart w:name="z105" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-Нысан".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6859,55 +6199,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7233,31 +6573,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>