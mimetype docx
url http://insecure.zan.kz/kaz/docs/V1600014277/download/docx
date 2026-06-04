--- v0 (2025-12-30)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34a0d97" w14:textId="34a0d97">
+    <w:p w14:paraId="5c6adb4" w14:textId="5c6adb4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1621,51 +1621,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2008,51 +2008,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      8. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3840,51 +3850,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      13. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4067,1035 +4087,901 @@
         <w:t xml:space="preserve">
       "2015 жылғы 25 қазандағы Қазақстан Республикасының Кәсіпкерлік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда болжанған қайта ұйымдастыру нәтижесінде Қазақстан Республикасының монополияға қарсы заңнамасының талаптарын орындау туралы монополияға қарсы органның қорытындысын ұсыну.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z128" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. "Екiншi деңгейдегi банктердің, сақтандыру (қайта сақтандыру) ұйымдарының басшы қызметкерлеріне еңбекақы төлеу, ақшалай сыйақылар, сондай-ақ материалдық көтермелеудің басқа да түрлерін есептеу жөніндегі ішкі саясатына қойылатын талаптарды және екiншi деңгейдегi банктердің және сақтандыру (қайта сақтандыру) ұйымдарының барлық басшы қызметкерлеріне төленген кірістер туралы есептіліктің нысанын белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 74 </w:t>
+      18. "Сақтандыру тобының тәуекелдерді басқару және ішкі бақылау жүйесіне қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 99 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7525 тіркелген, 2012 жылғы 24 мамырда "Егемен Қазақстан" газетінде № 261-266 (27340) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7559 тіркелген, 2012 жылғы 8 сәуірде "Егемен Қазақстан" газетінде № 464-470 (27543) жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z130" w:id="72"/>
+    <w:bookmarkStart w:name="z139" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1-тармақтың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      көрсетілген қаулымен бекітілген Сақтандыру тобының тәуекелдерді басқару және ішкі бақылау жүйесіне қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="73"/>
+        <w:t>4-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұйым Қазақстан Республикасының Ұлттық Банкіне (бұдан әрі - уәкілетті орган) есепті жылдан кейінгі жылғы 15 қаңтарға дейінгі мерзімде мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z142" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талаптардың қосымшасына сәйкес нысан бойынша Талаптарға сәйкестікті дербес бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z143" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      талаптың белгілі бір критерийіне (талаптардың белгілі бір критерийлеріне) сәйкессіздіктер анықталған жағдайда, жауапты адамдарды және іс-шараларды орындау мерзімдерін көрсете отырып, сәйкессіздіктерді жою жөніндегі іс-шаралардың жоспары қоса берілген жазбаша түсіндірме қамтылатын Талаптардың критерийлерін орындауды бағалау жөніндегі жылдық есепті ұсынады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 27.04.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 31.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "5. Қаржы ұйымы қаржы жылы аяқталғаннан кейін күнтізбелік жүз жиырма күн ішінде уәкілетті органға электрондық форматта қаржы ұйымының барлық басшы қызметкерлеріне қаржы ұйымы қаржы жылы ішінде төлеген кірістер туралы мәліметтерден тұратын есептілікті (бұдан әрі – Есеп) осы қаулының </w:t>
-[...95 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="74"/>
+      23. "Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және олардың өкілеттіктері қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 147 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9711 тіркелген, 2014 жылғы 3 қазанда "Қазақстан Республикасы Әділет министрлігінің республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. "Сақтандыру тобының тәуекелдерді басқару және ішкі бақылау жүйесіне қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 99 </w:t>
-[...49 lines deleted...]
-        <w:t>талаптарда</w:t>
+      көрсетілген қаулымен бекітілген Банктің, сақтандыру (қайта сақтандыру) ұйымының уақытша әкімшілігін (уақытша басқарушысын) тағайындау және олардың өкілеттіктері </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақтың</w:t>
-[...498 lines deleted...]
-        </w:rPr>
         <w:t>20-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="83"/>
+    <w:bookmarkStart w:name="z171" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "20. Уақытша әкімшілік кедергі ету туралы акт жасау күні 2014 жылғы 5 шілдедегі Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кедергі ету туралы актіні әкімшілік құқық бұзушылық туралы іс қозғау туралы шешімді қабылдау үшін уәкілетті органға жібереді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">24. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 24.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5837,1172 +5723,1172 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыруына өкілеттіктеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="84"/>
+    <w:bookmarkStart w:name="z192" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) шарты туралы сақтандыру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ұйымының аналитикалық есебінде және программалық қамтамасыз</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>етуінде көрсетілу үшін қажетті ақпараттардың барынша аз тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z208" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сақтандыру шартын сәйкестендіргіш</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z209" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сақтандыру шартын өзгерту сәйкестендіргіші</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z210" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сақтанушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z211" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сақтандырылушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z212" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сақтанушының экономикалық қызметінің түрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z213" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бухгалтерлік есептегі тиісті операциялардың күні</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z208" w:id="85"/>
-[...15 lines deleted...]
-      1. Сақтандыру шартын сәйкестендіргіш</w:t>
+    <w:bookmarkStart w:name="z214" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бухгалтерлік есептегі операциялардың түрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z215" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бухгалтерлік есептегі операциялардың сомасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z216" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сақтандыру сыныбы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z217" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сақтандыру объектілерінің саны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z218" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Облыс, астана, республикалық маңызы бар қала</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z219" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сақтандыру шартының нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z220" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сақтандыру шартын жасау күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z221" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сақтандыру шартын қолданудың басталу күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z222" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сақтандыру шартын қолданудың аяқталу күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z223" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сақтандыру сомаларының мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z224" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Сақтандыру сыйлықақысының мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z225" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сақтандыру делдалы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...39 lines deleted...]
-      3. Сақтанушы</w:t>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z226" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комиссиялық сыйақының мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z227" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қайта сақтандыру шартын сәйкестендіргіш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z228" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қайта сақтандырушының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z229" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қайта сақтандыру шартының нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z230" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қайта сақтандырушы резиденттігінің мәртебесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z231" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қайта сақтандырушының рейтингілік бағасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z232" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Рейтингілік агенттік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z233" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қайта сақтандыру шартын қолданудың басталу күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z234" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қайта сақтандыру шартын қолданудың аяқталу күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z235" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Қайта сақтандыруға берілген жауапкершілік көлемі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z236" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сақтандыру шарты бойынша жауапкершілікті өздігінен ұстап қалу мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z237" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Қайта сақтандыруға берілген сақтандыру сыйлықақыларының мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z238" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Сақтандыру сыйлықақыларын өздігінен ұстап қалу мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z239" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Қайта сақтандырушыдан алынатын комиссия мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z240" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Цедентке (қайта сақтанушыға) берілетін комиссия мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z241" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Шығынды жариялаушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...16 lines deleted...]
-      4. Сақтандырылушы</w:t>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z242" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Сақтандыру жағдайының белгісі бар оқиғаларды сәйкестендіргіш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z243" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Сақтандыру жағдайының белгісі бар оқиғаның күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z244" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Жарияланған шығынды сәйкестендіргіш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z245" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Сақтандыру жағдайының белгісі бар оқиға туралы сақтандырушыға хабарлау күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z246" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Сақтандыру жағдайының басталу фактісін сақтандырушының растау күні, яғни сақтандырушының шығынды жарияланған шығын ретінде тануы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z247" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Сақтандыру төлемдерін алушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...618 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z242" w:id="119"/>
-[...15 lines deleted...]
-      35. Сақтандыру жағдайының белгісі бар оқиғаларды сәйкестендіргіш</w:t>
+    <w:bookmarkStart w:name="z248" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Сақтандыру шартының талаптарына сәйкес барлық шегерімдерді ескере отырып, жарияланған шығынның мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z243" w:id="120"/>
-[...15 lines deleted...]
-      36. Сақтандыру жағдайының белгісі бар оқиғаның күні</w:t>
+    <w:bookmarkStart w:name="z249" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Шығындарды реттеуге жұмсаған сақтандырушы шығыстарының сомасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z244" w:id="121"/>
-[...15 lines deleted...]
-      37. Жарияланған шығынды сәйкестендіргіш</w:t>
+    <w:bookmarkStart w:name="z250" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Қайта сақтандыру шартының талаптарына сәйкес қайта сақтандырушыға қатысты жарияланған шығынның мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z245" w:id="122"/>
-[...15 lines deleted...]
-      38. Сақтандыру жағдайының белгісі бар оқиға туралы сақтандырушыға хабарлау күні</w:t>
+    <w:bookmarkStart w:name="z251" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Қайта сақтандырушыға (қайта сақтандырушыларға) қатысты шығындарды шегергендегі жарияланған шығынның таза сомасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z246" w:id="123"/>
-[...15 lines deleted...]
-      39. Сақтандыру жағдайының басталу фактісін сақтандырушының растау күні, яғни сақтандырушының шығынды жарияланған шығын ретінде тануы</w:t>
+    <w:bookmarkStart w:name="z252" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Сақтандыру төлемдерін немесе сақтандыру төлемдерінен бас тартуды сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z247" w:id="124"/>
-[...25 lines deleted...]
-        <w:t>2</w:t>
+    <w:bookmarkStart w:name="z253" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Сақтандыру төлемдерінің немесе сақтандыру төлемдерінен бас тарту күні</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z248" w:id="125"/>
-[...15 lines deleted...]
-      41. Сақтандыру шартының талаптарына сәйкес барлық шегерімдерді ескере отырып, жарияланған шығынның мөлшері</w:t>
+    <w:bookmarkStart w:name="z254" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Сақтандыру төлемдерінің мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z249" w:id="126"/>
-[...15 lines deleted...]
-      42. Шығындарды реттеуге жұмсаған сақтандырушы шығыстарының сомасы</w:t>
+    <w:bookmarkStart w:name="z255" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Кері талап бойынша төленген ақыны сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z250" w:id="127"/>
-[...15 lines deleted...]
-      43. Қайта сақтандыру шартының талаптарына сәйкес қайта сақтандырушыға қатысты жарияланған шығынның мөлшері</w:t>
+    <w:bookmarkStart w:name="z256" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Кері талапты төлеу күні</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z251" w:id="128"/>
-[...15 lines deleted...]
-      44. Қайта сақтандырушыға (қайта сақтандырушыларға) қатысты шығындарды шегергендегі жарияланған шығынның таза сомасы</w:t>
+    <w:bookmarkStart w:name="z257" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Кері талап бойынша төленген ақының мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z252" w:id="129"/>
-[...15 lines deleted...]
-      45. Сақтандыру төлемдерін немесе сақтандыру төлемдерінен бас тартуды сәйкестендіргіш</w:t>
+    <w:bookmarkStart w:name="z258" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z253" w:id="130"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -7579,55 +7465,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7953,31 +7839,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>