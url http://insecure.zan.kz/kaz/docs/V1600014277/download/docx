--- v1 (2026-06-04)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5c6adb4" w14:textId="5c6adb4">
+    <w:p w14:paraId="2538c7f" w14:textId="2538c7f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1621,51 +1621,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4660,328 +4660,112 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">23. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      23-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 48</w:t>
-[...234 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">24. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 24.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5723,1172 +5507,1172 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыруына өкілеттіктеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="78"/>
+    <w:bookmarkStart w:name="z192" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) шарты туралы сақтандыру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ұйымының аналитикалық есебінде және программалық қамтамасыз</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>етуінде көрсетілу үшін қажетті ақпараттардың барынша аз тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z208" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сақтандыру шартын сәйкестендіргіш</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z209" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сақтандыру шартын өзгерту сәйкестендіргіші</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z208" w:id="79"/>
-[...15 lines deleted...]
-      1. Сақтандыру шартын сәйкестендіргіш</w:t>
+    <w:bookmarkStart w:name="z210" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сақтанушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z209" w:id="80"/>
-[...15 lines deleted...]
-      2. Сақтандыру шартын өзгерту сәйкестендіргіші</w:t>
+    <w:bookmarkStart w:name="z211" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сақтандырылушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z210" w:id="81"/>
-[...15 lines deleted...]
-      3. Сақтанушы</w:t>
+    <w:bookmarkStart w:name="z212" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сақтанушының экономикалық қызметінің түрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z213" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бухгалтерлік есептегі тиісті операциялардың күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z214" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бухгалтерлік есептегі операциялардың түрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z215" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бухгалтерлік есептегі операциялардың сомасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z216" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сақтандыру сыныбы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z217" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сақтандыру объектілерінің саны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z218" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Облыс, астана, республикалық маңызы бар қала</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z219" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сақтандыру шартының нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z220" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сақтандыру шартын жасау күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z221" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сақтандыру шартын қолданудың басталу күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z222" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сақтандыру шартын қолданудың аяқталу күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z223" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сақтандыру сомаларының мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z224" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Сақтандыру сыйлықақысының мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z225" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сақтандыру делдалы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...16 lines deleted...]
-      4. Сақтандырылушы</w:t>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z226" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комиссиялық сыйақының мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z227" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қайта сақтандыру шартын сәйкестендіргіш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z228" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қайта сақтандырушының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z229" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қайта сақтандыру шартының нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z230" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қайта сақтандырушы резиденттігінің мәртебесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z231" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қайта сақтандырушының рейтингілік бағасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z232" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Рейтингілік агенттік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z233" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қайта сақтандыру шартын қолданудың басталу күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z234" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қайта сақтандыру шартын қолданудың аяқталу күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z235" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Қайта сақтандыруға берілген жауапкершілік көлемі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z236" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сақтандыру шарты бойынша жауапкершілікті өздігінен ұстап қалу мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z237" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Қайта сақтандыруға берілген сақтандыру сыйлықақыларының мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z238" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Сақтандыру сыйлықақыларын өздігінен ұстап қалу мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z239" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Қайта сақтандырушыдан алынатын комиссия мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z240" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Цедентке (қайта сақтанушыға) берілетін комиссия мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z241" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Шығынды жариялаушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...276 lines deleted...]
-      18. Сақтандыру делдалы</w:t>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z242" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Сақтандыру жағдайының белгісі бар оқиғаларды сәйкестендіргіш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z243" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Сақтандыру жағдайының белгісі бар оқиғаның күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z244" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Жарияланған шығынды сәйкестендіргіш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z245" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Сақтандыру жағдайының белгісі бар оқиға туралы сақтандырушыға хабарлау күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z246" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Сақтандыру жағдайының басталу фактісін сақтандырушының растау күні, яғни сақтандырушының шығынды жарияланған шығын ретінде тануы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z247" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Сақтандыру төлемдерін алушы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...408 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z246" w:id="117"/>
-[...15 lines deleted...]
-      39. Сақтандыру жағдайының басталу фактісін сақтандырушының растау күні, яғни сақтандырушының шығынды жарияланған шығын ретінде тануы</w:t>
+    <w:bookmarkStart w:name="z248" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Сақтандыру шартының талаптарына сәйкес барлық шегерімдерді ескере отырып, жарияланған шығынның мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z247" w:id="118"/>
-[...25 lines deleted...]
-        <w:t>2</w:t>
+    <w:bookmarkStart w:name="z249" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Шығындарды реттеуге жұмсаған сақтандырушы шығыстарының сомасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z248" w:id="119"/>
-[...15 lines deleted...]
-      41. Сақтандыру шартының талаптарына сәйкес барлық шегерімдерді ескере отырып, жарияланған шығынның мөлшері</w:t>
+    <w:bookmarkStart w:name="z250" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Қайта сақтандыру шартының талаптарына сәйкес қайта сақтандырушыға қатысты жарияланған шығынның мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z249" w:id="120"/>
-[...15 lines deleted...]
-      42. Шығындарды реттеуге жұмсаған сақтандырушы шығыстарының сомасы</w:t>
+    <w:bookmarkStart w:name="z251" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Қайта сақтандырушыға (қайта сақтандырушыларға) қатысты шығындарды шегергендегі жарияланған шығынның таза сомасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z250" w:id="121"/>
-[...15 lines deleted...]
-      43. Қайта сақтандыру шартының талаптарына сәйкес қайта сақтандырушыға қатысты жарияланған шығынның мөлшері</w:t>
+    <w:bookmarkStart w:name="z252" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Сақтандыру төлемдерін немесе сақтандыру төлемдерінен бас тартуды сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z251" w:id="122"/>
-[...15 lines deleted...]
-      44. Қайта сақтандырушыға (қайта сақтандырушыларға) қатысты шығындарды шегергендегі жарияланған шығынның таза сомасы</w:t>
+    <w:bookmarkStart w:name="z253" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Сақтандыру төлемдерінің немесе сақтандыру төлемдерінен бас тарту күні</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z252" w:id="123"/>
-[...15 lines deleted...]
-      45. Сақтандыру төлемдерін немесе сақтандыру төлемдерінен бас тартуды сәйкестендіргіш</w:t>
+    <w:bookmarkStart w:name="z254" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Сақтандыру төлемдерінің мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z253" w:id="124"/>
-[...15 lines deleted...]
-      46. Сақтандыру төлемдерінің немесе сақтандыру төлемдерінен бас тарту күні</w:t>
+    <w:bookmarkStart w:name="z255" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Кері талап бойынша төленген ақыны сәйкестендіргіш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z254" w:id="125"/>
-[...15 lines deleted...]
-      47. Сақтандыру төлемдерінің мөлшері</w:t>
+    <w:bookmarkStart w:name="z256" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Кері талапты төлеу күні</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z255" w:id="126"/>
-[...15 lines deleted...]
-      48. Кері талап бойынша төленген ақыны сәйкестендіргіш</w:t>
+    <w:bookmarkStart w:name="z257" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Кері талап бойынша төленген ақының мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z256" w:id="127"/>
-[...15 lines deleted...]
-      49. Кері талапты төлеу күні</w:t>
+    <w:bookmarkStart w:name="z258" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z257" w:id="128"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -7465,55 +7249,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7839,31 +7623,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>