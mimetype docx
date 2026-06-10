--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31af4b6" w14:textId="31af4b6">
+    <w:p w14:paraId="fecadbb" w14:textId="fecadbb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,820 +85,1093 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу, оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының міндетін атқарушының 2015 жылғы 24 шілдедегі № 190 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының м.а. 2016 жылғы 29 тамыздағы № 211 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 29 қыркүйекте № 14271 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының м.а. 2016 жылғы 29 тамыздағы № 211 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 29 қыркүйекте № 14271 болып тіркелді. Күші жойылды - Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 3 наурыздағы № 78 бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың күші жойылды - ҚР Ауыл шаруашылығы министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының міндетін атқарушының 2015 жылғы 24 шілдедегі №190 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11939 болып тіркелген, 2015 жылғы 14 қыркүйекте "Әділет" ақпараттық-құқықтық жүйесінде ресми жарияланған) келесі өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшадағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Балық ресурстары мен басқа да су жануарларын, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салу":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) Павлодар облысының су айдындарында артемия жұмыртқаларын 1 наурыздан 15 маусымды қоса алғандағы аралықта жинауға және дайындауға тыйым салу енгізілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Балық ресурстары мен басқа да су жануарларын, олардың бөліктері мен дериваттарын пайдалану орындары мен мерзімдері":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...223 lines deleted...]
-        <w:t>      3-тармақтың</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) артемия жұмыртқаларын жинау және дайындау үшін Павлодар облысының су айдындарында 16 маусымнан 29 ақпанды қоса алғандағы аралықта;".</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Балық ресурстарын қорғау және балық аулауды реттеу басқармасы заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тіркелген осы бұйрықты алған күннен бастап күнтізбелік он күн ішінде оның мемлекеттік және орыс тілдеріндегі баспа және электрондық түрдегі көшірмесінің бір данасын Қазақстан Республикасының нормативтік құқықтық актiлерiнiң эталондық бақылау банкіне енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрықты мемлекеттік тіркегеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберілуін; </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7794"/>
-        <w:gridCol w:w="4206"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7794" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z17" w:id="1"/>
+          <w:bookmarkStart w:name="z17" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Ауыл шаруашылығы министрлігі</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Орман шаруашылығы және</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+жануарлар дүниесі комитеті</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+төрағасының міндетін</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+атқарушы</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4206" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
-                <w:i/>
+                <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қ. Үстеміров</w:t>
+              <w:t>
+Қ. Үстеміров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
- </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1218,35 +1493,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>