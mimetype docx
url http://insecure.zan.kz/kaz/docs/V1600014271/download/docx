--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fecadbb" w14:textId="fecadbb">
+    <w:p w14:paraId="5373fdb" w14:textId="5373fdb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -140,947 +140,1140 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының м.а. 2016 жылғы 29 тамыздағы № 211 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 29 қыркүйекте № 14271 болып тіркелді. Күші жойылды - Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 3 наурыздағы № 78 бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың күші жойылды - ҚР Ауыл шаруашылығы министрінің 03.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың күші жойылды - ҚР Ауыл шаруашылығы министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 78</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының міндетін атқарушының 2015 жылғы 24 шілдедегі №190 </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. "Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының міндетін атқарушының 2015 жылғы 24 шілдедегі №190 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11939 болып тіркелген, 2015 жылғы 14 қыркүйекте "Әділет" ақпараттық-құқықтық жүйесінде ресми жарияланған) келесі өзгерістер енгізілсін:</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген, </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілген бұйрықпен бекітілген, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшадағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Балық ресурстары мен басқа да су жануарларын, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салу":</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13-тармақтың</w:t>
-[...38 lines deleted...]
-      </w:pPr>
+        <w:t>"2) Павлодар облысының су айдындарында артемия жұмыртқаларын 1 наурыздан 15 маусымды қоса алғандағы аралықта жинауға және дайындауға тыйым салу енгізілсін.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген, </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілген бұйрықпен бекітілген, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Балық ресурстары мен басқа да су жануарларын, олардың бөліктері мен дериваттарын пайдалану орындары мен мерзімдері":</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тармақтың</w:t>
-[...38 lines deleted...]
-      </w:pPr>
+        <w:t>"5) артемия жұмыртқаларын жинау және дайындау үшін Павлодар облысының су айдындарында 16 маусымнан 29 ақпанды қоса алғандағы аралықта;".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Балық ресурстарын қорғау және балық аулауды реттеу басқармасы заңнамада белгіленген тәртіппен: </w:t>
-[...49 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Балық ресурстарын қорғау және балық аулауды реттеу басқармасы заңнамада белгіленген тәртіппен: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) осы бұйрықты мемлекеттік тіркегеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберілуін; </w:t>
-[...58 lines deleted...]
-</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тіркелген осы бұйрықты алған күннен бастап күнтізбелік он күн ішінде оның мемлекеттік және орыс тілдеріндегі баспа және электрондық түрдегі көшірмесінің бір данасын Қазақстан Республикасының нормативтік құқықтық актiлерiнiң эталондық бақылау банкіне енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) осы бұйрықты мемлекеттік тіркегеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберілуін; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z17" w:id="12"/>
-[...3 lines deleted...]
-              <w:ind w:left="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қазақстан Республикасы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Ауыл шаруашылығы министрлігі</w:t>
+              <w:t>Ауыл шаруашылығы министрлігі</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Орман шаруашылығы және</w:t>
+              <w:t>Орман шаруашылығы және</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-жануарлар дүниесі комитеті</w:t>
+              <w:t>жануарлар дүниесі комитеті</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-төрағасының міндетін</w:t>
+              <w:t>төрағасының міндетін</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-атқарушы</w:t>
+              <w:t>атқарушы</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қ. Үстеміров</w:t>
+              <w:t>Қ. Үстеміров</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1123,55 +1316,55 @@
 </w:document>
 </file>
 
 <file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
           <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
           <w10:wrap type="square"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1500,31 +1693,31 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
 </file>
 
 <file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>