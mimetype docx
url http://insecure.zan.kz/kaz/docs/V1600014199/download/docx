--- v0 (2025-12-25)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f68e769" w14:textId="f68e769">
+    <w:p w14:paraId="468c5c7" w14:textId="468c5c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,5147 +93,4465 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 28 шілдедегі № 335 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 2 қыркүйекте № 14199 болып тіркелді</w:t>
-[...18 lines deleted...]
-      </w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 28 шілдедегі № 335 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 2 қыркүйекте № 14199 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10666 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 21 сәуірде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      1. «Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларын бекіту туралы» Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Жаңа объектілерді және (немесе) қолданыстағы объектілерді өзгертуді (реконструкциялауды, кеңейтуді, жаңғыртуды, техникалық жағынан қайта жарақтандыруды, қалпына келтіруді, күрделі жөндеуді) қоса алғанда, жобаланған объектінің жауапкершілік деңгейін төменде көрсетілген параметрлер бойынша тапсырыс беруші айқындайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жауапкершілігі I (жоғары) деңгейдегі объектілер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнеркәсіп объектілері, өндірістік ғимараттар, құрылыстар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Азаматтық қорғау туралы" 2014 жылғы 11 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>70-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген белгілері бар қауіпті өндірістік объектілер және "Қауіпті өндірістік объектілерді сәйкестендіру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 30 желтоқсандағы № 353  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10666 болып тіркелген, «Әділет» ақпараттық-құқықтық жүйесінде 2015 жылғы 21 сәуірде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
-[...229 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10310 болып тіркелген) сәйкес, солай деп сәйкестендірілетін объектілер;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атом энергиясын пайдаланатын объектілер (оның ішінде ядролық қондырғылар, ядролық материалдарды және радиоактивті заттарды, қалдықтарды сақтау пункттері);</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қуаты 150 МВт (Мега Ватт) және одан жоғары жылу-энергетикалық ғимараттар мен құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       домен пештерінің орталық тораптары, биіктігі 100 м (метр) және одан биік түтін құбырлары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аралығы 100 м (метр) және одан көп, биіктігі 50 м (метр) және одан биік және (немесе) 32 тонна және одан көп жүк көтеру крандары бар өндірістік ғимараттар мен құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзге құрылыстар:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыйымдылығы 10 000 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текше метр) және одан көп мұнай, мұнай өнімдері, сұйытылған газ резервуарлары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I және II сыныпты гидротехникалық құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнайдың, мұнай өнімдерінің және газдың жобалау жөніндегі мемлекеттік нормативтерге сәйкес белгіленетін, I, II және III санаттағы жерасты қоймалары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       газдың, мұнай өнімдерінің I және II сыныптағы магистральдық құбырлары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I және II сыныпты магистральдық мұнай құбырлары және мұнай өнімдерінің құбырлары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қысымы 1,2 МПа (Мега Паскаль) асатын газ тарату станцияларының объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       топтық су тартқыштарды қоса алғанда, магистральдық сумен жабдықтау, су бұру желілері және диаметрі 500 мм (миллиметр) және одан жоғары кәріздік коллекторлар және олардағы құрылыстар, су құбыры және кәріздік тазарту құрылыстары (СТҚ және КТҚ), сондай-ақ өнімділігі тәулігіне 10 000 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текше метр) және одан көп сорғы станциялары мен бас тоғандар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диаметрі 800 мм (миллиметр) және одан жоғары магистральдық және тарату (орамішілік) жылумен жабдықтау желілері және олардағы құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       биіктігі 100 м (метр) және одан биік теледидар мұнаралары және байланыстың антенналық-мачталық құрылыстары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кернеуі 220 кВ (кило Вольт) астам электр беру желілері және өзге де электр-желілік шаруашылық объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Iа автомобиль жолдары (әрбір бағытта қозғалыс жолағының саны 3 және одан көп) және олардағы құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендер шегіндегі жүрдек қозғалыстың магистральдық жолдары, үздiксiз қозғалыстың жалпықалалық маңызы бар магистральдық көшелері және олардағы құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірыңғай кешен ретінде салынатын магистральдық темір жолдар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлық санаттардағы жолдарда ұзындығы 100 м (метр) және одан көп көпір құрылыстары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       темір жолдың және автомобиль жолының тоннельдері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       метрополитендер;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әуежайлар, ұшу-қону жолақтары және авиациялық инфрақұрылымның өзге де объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спорт және серуендеу кемелеріне қызмет көрсетуге арналған мамандандырылған порттарды қоспағанда, өзен және теңіз порттары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғарыш айлақтарын қоса алғанда, ғарыш инфрақұрылымы объектілері; ұшыру кешендері және тасымалдағыш зымырандарды іске қосу қондырғылары; ғарыш аппараттарын басқаратын жерүсті кешендері; команда беру-өлшеу кешендері; ақпаратты қабылдауға, сақтауға, өңдеуге және таратуға арналған жерүсті нысаналы кешендер; ғарышты зерттеудің ғылыми-экспериментальдық базасы; антенналық кешендер; обсерваториялар; тәжірибелік өндірістер; ғарыш аппараттарын, тасымалдағыш зымырандарды және олардың құрам бөліктерін жинау, монтаждау, сынау жөніндегі кәсіпорындар; қауіпсіздікті және объектілердің инженерлік-техникалық беріктігін қамтамасыз етуге байланысты ғимараттар мен құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық қорғаныс объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көлемі жылына 100 мың және одан көп тонна қатты тұрмыстық қалдықтардың полигондары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қауіптілігі I, II және III сыныпты улы өнеркәсіп қалдықтарын залалсыздандыру және көму жөніндегі полигондар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үй-азаматтық мақсаттағы объектілер:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасанды микроклиматтың арнайы құрылғыларын талап ететін және (немесе) арнайы күзет немесе террорға қарсы іс-шараларды талап ететін республикалық басқармалардың әкімшілік органдарының ғимараттары, республикалық маңызы бар мұражайлардың, мемлекеттік мұрағаттардың ғимараттары, ұлттық және мәдени құндылықтарды сақтау қоймалары және қалалар мен елді мекендердің тіршілігін қамтамасыз ететін объектілер;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалыпты геологиялық жағдайдағы аудандар үшін биіктігі 25 қабат және одан асатын тұрғын үй және көп функционалды ғимараттар, оның ішінде әкімшілік ғимараттар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылыс салған кезде арнайы техникалық шешімдерді және іс-шараларды талап ететін сейсмикалық белсенділігі жоғары (7 және одан жоғары балл) аудандар үшін немесе өзге де ерекше геологиялық (гидрогеологиялық және геотехникалық) жағдайдағы биіктігі 12 қабат және одан асатын тұрғын үй және көп функционалды ғимараттар, оның әкімшілік ғимараттары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауысымда 480-нен жоғары адам қабылдайтын стационары жоқ денсаулық сақтау объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       травматологиялық және хирургиялық бөлімдері бар ауруханалардың ғимараттары, сондай-ақ 50-ден асатын төсектік стационарлар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір мезгілде (сыйымдылығы) 500-ден астам адам бара алатын спорттық-ойын-сауық, жабық ғибадат ғимараттары немесе ашық құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір мезгілде (сыйымдылығы) 1200-ден астам адам бара алатын сауда-ойын-сауық объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200 және одан да көп жұмыс орны бар тұрмыстық қызмет көрсету кәсіпорындарының ғимараттары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сейсмикалық белсенділігі жоғары (7 және одан жоғары балл) аудандар үшін өрт депосының кешендері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірегей конструктивтік схемалары немесе конструкциялары бар объектілер;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірегей конструктивтік схемалары немесе конструкциялары бар құрылыс объектілеріне жобалау құжаттамасында мынадай сипаттамалардың кемінде біреуі көзделген объектілер жатады:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       биіктігі 50 м (метр) астам;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аралығы 50 м (метр) астам;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15 м (метр) асатын консолдың болуы;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жердің жоспарланған белгісінен 10 м (метр) астам төмен жерасты бөлігін тереңдету немесе жерасты қабатының санын екі қабаттан арттыру;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оларға қатысты физикалық және геометриялық желілік емес қасиеттерді ескере отырып, стандартты емес есептеу әдістері қолданылатын немесе жобалауға және құрылыс салуға арналған арнайы техникалық шарттар әзірлеу талап етілетін конструкциялары және конструкциялық жүйелердің болуы;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тергеу изоляторларын, түзету колонияларын, түрмелерді қоса алғанда, инфрақұрылым объектілері (медициналық қызмет көрсету объектілері, өндірістік кешендері және басқа да объектілері) бар қылмыстық-атқару жүйесі мекемелерінің объектілері; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жауапкершілігі II (қалыпты) деңгейдегі объектілер:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өнеркәсіп объектілері, өндірістік ғимараттар, құрылыстар:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өрт, жарылыс, газ, химиялық агрессивті, улы және уытты заттар бойынша қауіпті емес өндірістік-шаруашылық құрылыстарын (тауарлар мен материалдарды сақтау үшін ерекше жағдайларды, сондай-ақ өзге де жобалау шешімдері мен іс-шараларды талап ететін биіктігі 2 қабаттан жоғары және алаңы 2000 шаршы метрден астам қоймалар және сақтау қоймалары) қоса алғанда, өндірістік объектілер (машина жасау, көліктік, құрастырушы, өңдеуші, жеңіл және өнеркәсіптің басқа да салаларының объектілері);</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қуаты 150 МВт (Мега Ватт) дейінгі жылу-энергетика ғимараттары мен құрылыстары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       агроөнеркәсіп кешенінің кәсіпорындары (сүт, ет өнімдерін өндіру жөніндегі мал шаруашылығы кешендері), жылыжай комбинаттары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       домен пештерінің орталық тораптары, биіктігі 100 м (метр) дейінгі түтін құбырлары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аралығы 100 м (метр) дейінгі, биіктігі 50 м (метр) дейінгі және (немесе) 32 тоннаға дейінгі жүк көтеру крандары бар өндірістік ғимараттар мен құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзге құрылыстар:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыйымдылығы 10 000 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текше метр) дейінгі мұнай, мұнай өнімдері, сұйытылған газ резервуарлары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       III және IV сыныптағы гидротехникалық құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жобалау жөніндегі мемлекеттік нормативтерге сәйкес белгіленетін мұнайдың, мұнай өнімдерінің және газдың IIIб және IIIв санаттағы жерасты қоймалары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       газдың, мұнай өнімдерінің III және IV сыныпты магистральдық құбырлары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       III және IV сыныпты магистральдық мұнай құбырлары және мұнай өнімдерінің құбырлары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қысымы 0,3 МПа (Мега Паскаль) бастап 1,2 МПа (Мега Паскаль) дейінгі (қоса алғанда) газ тарату станциялары (қоса алғанда);</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       топтық су тартқыштарды қоса алғанда, магистральдық сумен жабдықтау, су бұру желілері және диаметрі 500 мм (миллиметр) дейінгі кәріздік коллекторлар және олардағы құрылыстар, су құбыры және кәріздік тазарту құрылыстары (СТҚ және КТҚ), сондай-ақ өнімділігі тәулігіне 10 000 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текше метр) кем сорғы станциялары мен бас тоғандар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       траншеясыз әдіспен орындау кезінде 500 мм (миллиметр) және жоғары топтық су құбырлары мен коллекторлар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диаметрі 350 мм (миллиметр) бастап 800 мм (миллиметр) дейінгі магистральдық және одан тарату (орамішілік) жылумен жабдықтау желілері және олардағы құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       магистральдық байланыс желілерінің желілік-кабельдік құрылыстары, биіктігі 100 м (метр) дейінгі теледидар мұнаралары және байланыстың антенналық-мачталық құрылыстары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кернеуі 35 кВ бастап 220 кВ (кило Вольт) дейінгі (қоса алғанда) электр беру желілері және өзге де электр-желілік шаруашылық объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Iб, II, III санаттардағы автомобиль жолдары (әрбір бағытта қозғалыс жолағының саны 3 кем) және олардағы құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      9-тармақтың </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілмеген қалалық және ауылдық елді мекендердегі көшелер мен жолдар, өнеркәсіптік кәсіпорындардың ішкі және сыртқы автомобиль жолдары және олардағы құрылыстар (көпір құрылыстарын қоспағанда);</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жеке жобалар бойынша іске асырылатын магистральдық темір жол желілерінің объектілері, сондай-ақ кіреберіс және станциялық жолдар; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлық санаттардағы жолдарда ұзындығы 100 м (метр) дейінгі көпір құрылыстары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көлемі жылына 100 мың тоннаға дейінгі қатты тұрмыстық қалдықтар полигондары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қауіптілігі IV сыныпты улы өнеркәсіп қалдықтарын залалсыздандыру және көму полигондары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үй-азаматтық мақсаттағы объектілер:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалыпты геологиялық жағдайдағы аудандар үшін биіктігі 4 қабаттан 25 қабатқа дейінгі тұрғын үй және көп функционалды ғимараттар, сондай-ақ биіктігі 3 қабаттан 25 қабатқа дейінгі әкімшілік-тұрмыстық, қоғамдық ғимараттар мен құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылыс салған кезде арнайы техникалық шешімдерді және іс-шараларды талап ететін сейсмикалық белсенділігі жоғары (7 және одан жоғары балл) аудандар үшін немесе өзге де ерекше геологиялық (гидрогеологиялық және геотехникалық) жағдайдағы биіктігі 12 қабатқа дейінгі тұрғын және көп функционалды ғимараттар, оның ішінде әкімшілік ғимараттар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір мезгілде (сыйымдылығы) 150-ден 500-ге дейін адам (қоса алғанда) бара алатын спорттық-ойын-сауық, жабық ғибадат ғимараттары немесе ашық құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір мезгілде (сыйымдылығы) 800-ден 1200-ге дейін адам (қоса алғанда) бара алатын сауда-ойын-сауық объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыйымдылығы 50 орыннан асатын қонақ үй кешендері (мотельдер, туристік базалар);</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғары және орта оқу орындарының, мектептердің, балалардың мектепке дейінгі мекемелерінің ғимараттары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыйымдылығы 50 баладан асатын мектеп-интернаттарының жатын корпустарының, балаларға арналған демалу лагерлерінің ғимараттары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауысымына 50-ден 480-ге дейін адам (қоса алғанда) қабылдайтын стационары жоқ денсаулық сақтау объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50-ден 200-ге дейін жұмыс орны бар тұрмыстық қызмет көрсету кәсіпорындарының ғимараттары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалыпты геологиялық жағдайдағы аудандар үшін өрт депосының кешендері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір мезгілде көлік құралдарының 10 бірлігінен астамына қызмет көрсететін автосервис пункттері (шеберханалар), сондай-ақ жер үстіндегі биіктігі 5 қабаттан асатын, жер астындағы биіктігі 2 қабаттан асатын жерүсті немесе жерасты гараждар-тұрақтар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       травматологиялық және хирургиялық бөлімдері бар ауруханалардың ғимараттары, сондай-ақ 50 және одан кем төсектік стационарлар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) техникалық жағынан күрделіге жатпайтын жауапкершілігі II (қалыпты) деңгейдегі объектілер:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үй-азаматтық мақсаттағы объектілер:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер үстіндегі биіктігі 3 қабаттан аспайтын (үстіңгі техникалық қабатты қоспағанда) тұрғын үйлер;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келушілерді (көрермендер, клиенттер, науқастар, жолаушылар, сатып алушылар, қонақүйде тұратындар және тағы сол сияқты), сондай-ақ оларға қызмет көрсетуші қызметкерлер мен персоналды қоса алғанда, ішкі үй-жайларында бір мезгілде 50-ден аспайтын адам болатын, жер үстіндегі биіктігі 2 қабаттан аспайтын (үстіңгі техникалық қабатты қоспағанда) әкімшілік-тұрмыстық, қоғамдық ғимараттар мен құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір мезгілде көлік құралдарының 10 бірлігіне дейін (қоса алғанда) қызмет көрсететін автосервис пункттері (шеберханалар), сондай-ақ жер үстіндегі биіктігі 5 қабаттан аспайтын (қоса алғанда), жер астындағы биіктігі 2 қабаттан аспайтын (қоса алғанда) жерүсті немесе жерасты гараждар-тұрақтар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вахталық кенттердегі жер үстіндегі биіктігі 3 қабаттан аспайтын тұрғын ғимараттар және әлеуметтік-мәдени-тұрмыстық объектілер; </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзге құрылыстар:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       IV және V санаттағы автомобиль жолдары және олардағы құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кернеуі 35 кВ (кило Вольт) және одан кем электр беру желілері және өзге де электр-желілік шаруашылық объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұрғын үй кешендері үшін тұрғындарының саны 500 адамнан аспайтын, жұмыс қысымы 1 МПа (Мега Паскаль) кем, диаметрі 300 мм (миллиметр) (қоса алғанда) сыртқы сумен жабдықтау желілері және олардағы құрылыстар, оның ішінде тарту (орамішілік, көшелік) алаңішілік сумен жабдықтау желілері, орамішілік су бұру желілері, үйішілік сумен жабдықтау және су бұру желілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       траншеясыз әдіспен орындау кезіндегі 500 мм (миллиметр) дейінгі топтық су құбырлары мен коллекторлары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диаметрі 350 мм (миллиметр) дейінгі сыртқы жылумен жабдықтау желілері және олардағы құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аймақтық және жергілікті байланыс желілерінің желілік-кабельдік құрылыстары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       шаруашылық-тұрмыстық және техникалық сумен жабдықтау үшін су құбыры ұңғымаларын жайластыру және олардағы құрылыстар; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қысымы 0,3 МПа (Мега Паскаль) дейінгі газ тарату станцияларының объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір мезгілде (сыйымдылығы) 150-ге дейін адам бара алатын спорттық-ойын-сауық, жабық ғибадат ғимараттары немесе ашық құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір мезгілде (сыйымдылығы) 800-ге дейін адам бара алатын сауда-ойын-сауық объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйымдылығы 50 орынға дейінгі қонақ үй кешендері (мотельдер, туристік базалар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жауапкершілігі III (төмендетілген) деңгейдегі объектілер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алаңішілік байланыс желілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы инженерлік желілерді өзгертуді талап етпейтін жеке аулалық учаскелердің аумақтарындағы шаруашылық-тұрмыстық жапсарлас құрылыстар және абаттандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контейнерді және блоктарды пайдаланып жасалатын ұтқыр кешендер, сондай-ақ сауда, қоғамдық тамақтану және тұрмыстық қызмет көрсету кәсіпорындары үшін құрастырмалы-бұзылмалы конструкциялардан тұрғызылған бір қабатты ғимараттар (құрылыстар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уақытша, маусымдық және қосалқы мақсаттағы ғимараттар мен құрылыстар (парниктер, павильондар, биіктігі 2 қабатқа дейін және ауданы 2000 шаршы метрге дейін қоймалар (қоса алғанда), байланыс, жарықтандыру тіректері, қоршаулар және сол сияқты құрылыстар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімшілік-тұрмыстық және өндірістік ғимараттардың ішіндегі автоматты күзет-өрт дабыл және тарту-шығару желдеткіш жүйелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аулалық үлгідегі тұрғын үйлердің сумен жабдықтау және су бұру желілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қысымы 0,005 МПа (Мега Паскаль) дейінгі газ тарату станциялары, оның ішінде аз қабатты және көп қабатты тұрғын үйлерді (жеке тұрғын үйді қоса алғанда) газдандырудың тұрмыстық мақсаттағы алаңішілік желілері және үйішілік газбен жабдықтау жүйелері.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18. Тұрғын үй-азаматтық мақсаттағы технологиялық жағынан күрделі объектілерге:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қоғамдық ғимараттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қауіпсіздік және лаңкестікке қарсы күрес іс-шаралары үшін арнайы құрылғыларды талап ететін республикалық және облыстық басқарманың әкімшілік органдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z122" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнайы жасанды микроклимат құрылғылары мен қорғау іс-шараларын талап ететін республикалық маңызы бар мұражай, мемлекеттік мұрағаттар, ұлттық және мәдени құндылықтар қоймалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z123" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылыс алаңында сейсмикалық және өзге де ерекше геологиялық, гидрогеологиялық немесе геотехникалық жағдайлардың болуына қарамастан, биіктігі 10 жерүсті қабат және одан асатын көп функционалды көп қабатты кешендер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) арнайы техникалық шешімдерді талап ететін, объектінің биіктігіне байланысты адам тұру үшін қосымша қауіпті жоятын биіктігі 12-ден асатын жерүсті қабаты бар тұрғын ғимараттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z125" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нөмірлер саны 70-тен асатын және жалпы сыйымдылығы 100-ден астам адам тұруға арналған жерүсті қабаты 9-дан асатын қонақ үй кешендері (мотельдер, туристік базалар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z126" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) денсаулық сақтау объектілері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z127" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауысымына 480 және одан көп адам қабылдайтын стационары жоқ емханалар (амбулаториялар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      травматологиялық және хирургиялық бөлімдері бар ауруханалар, мамандандырылған стационарлар мен диспансерлер, сондай-ақ 100 және одан көп төсектік көп бейінді стационарлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z129" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100 және одан көп төсектік сауықтыру орталықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z130" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бір мезгілде (сыйымдылығы) 800-ден жоғары (қоса алғанда) адам бара алатын сауда-ойын-сауық объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z131" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 200 және одан астам жұмыс орны бар тұрмыстық қызмет көрсету кәсіпорындарының ғимараттары, сондай-ақ сыйымдылығы 200 отыратын орыннан асатын жеке тұрған бір және екі қабатты қоғамдық тамақтану объектілерінің ғимараттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z132" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жоғары және орта арнайы оқу орындарының кешендері (жеке тұрған спорт кешендерін, тамақтану блоктарын, тұрғын қалашықтарды және жатақханалар корпустарын қоспағанда кампустар):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z133" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      биіктігі 9 және одан көп жерүсті қабатындағы әкімшілік корпустар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z134" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      биіктігі 9 және одан көп жерүсті қабатты оқу, оқу-зертханалық корпустар және шеберханалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z135" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сыйымдылығы 600 және одан астам оқушыға арналған жалпы білім беретін мектептер (гимназиялар, лицейлер);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z136" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) орын саны 95 және одан астам балаларға арналған мектепке дейінгі білім беру объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z137" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сыйымдылығы 100 баладан асатын мектеп-интернаттарының жатын корпустарының, балаларға арналған демалу лагерлерінің ғимараттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z138" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) инфрақұрылым объектілері (медициналық қызмет көрсету объектілері, өндірістік кешендері, ғибадат құрылыстары және өзге де объектілері) бар тергеу изоляторларын, түзету колонияларын, түрмелерді қоса алғанда қылмыстық-атқару жүйесі мекемелерінің объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z139" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) көліктік инфракұрылымның азаматтық объектілері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z140" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өткізу қабілеті тәулігіне 150 және одан көп жолаушыны қоса алғандағы темір жол вокзалдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z141" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өткізу қабілеті тәулігіне 100 және одан көп жолаушыны қоса алғандағы автовокзалдар (автостанциялар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z142" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өткізу қабілеті сағатына 100 және одан көп әуе жолаушысын қоса алғандағы, адамдарға қызмет көрсетуге арналған қалалық аэровокзалдар және әуежайлардың жолаушылар терминалдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z143" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100 және одан көп адамды қоса алғандағы күту залдары бар теңіз және өзен вокзалдары (жүзу айлақтарын және дебаркадерлерді қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z144" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) өртке қарсы қызмет органдарының объектілері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z145" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қалалар мен кәсіпорындарды күзету үшін 6, 8, 10, 12 автомобильге арналған I және III үлгідегі тиісінше орталық өрт деполары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z146" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қалалар мен кәсіпорындарды күзету үшін 2, 4, 6 автомобильге арналған II және IV үлгідегі тиісінше өрт деполары жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z147" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) бір мезгілде (сыйымдылығы) 150-ден жоғары (қоса алғанда) адам бара алатын спорттық-ойын-сауық, жабық ғибадат ғимараттары немесе ашық құрылыстар.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...293 lines deleted...]
-        <w:t>18-тармақ</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
-      <w:r>
-[...807 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "20. Тұрғын үй-азаматтық мақсаттағы технологиялық жағынан күрделі объектілерге мынадай ғимараттар мен құрылыстар және олардың кешендері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құрылыс ауданындағы сейсмикалық және өзге де айрықша геологиялық, гидрогеологиялық және геотехникалық жағдайлардың болуына қарамастан, биіктігі 9-ға дейінгі (қоса алғанда) жерүсті қабаты бар аз қабатты және орташа қабатты тұрғын үйлер (тұрғын ғимараттар) және жатақханалар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нөмірлер саны 70-тен аспайтын және жалпы сыйымдылығы 100-ден аспайтын адам тұруға арналған жерүсті қабаты 9-ға дейінгі (қоса алғанда) қонақ үй кешендері (мотельдер, туристік базалар);</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сыйымдылығы 300-ден аспайтын және биіктігі 3 жерүсті қабатынан аспайтын, сондай-ақ қолданыстағы құрылыс салынған тығыз орналасқан учаскелер үшін 4 жерүсті қабатынан аспайтын жалпы білім беретін мектептер (гимназиялар, лицейлер);</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 95-тен кем емес орындық және биіктігі 3 жерүсті қабатынан аспайтын мектепке дейінгі білім беру объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z154" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыйымдылығы 100 баладан аспайтын және биіктігі 3 жерүсті қабатынан аспайтын жеке тұрған мектеп-инернаттарының, балаларға арналған демалу лагерлерінің жатын корпустары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) емдеу-профилактикалық мекемелер:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ақылы балалар ауруханаларын қоса алғанда, биіктігі 5 жерүсті қабатынан аспайтын, сыйымдылығы 100 төсектен кем көп функционалды </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (оның ішінде аналарымен бірге 3 жасқа дейінгі балаларға арналған) ауруханалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыйымдылығы 100 төсектен аспайтын, биіктігі 2 жерүсті қабатынан аспайтын жеті жасқа дейінгі балаларға арналған балалар ауруханалары (балаларға арналған бөлімдердің корпустары) және ақылы балаларға арналған психиатрлық бөлімшелердің палаталары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауысымына 480-ге дейінгі адамды қоса алғанда қабылдайтын, биіктігі 5 жерүсті қабатынан аспайтын емханалар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір - екі қабатты жеке тұрған алғашқы медициналық қызмет көрсету пункттері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бір мезгілде (сыйымдылығы) 150-ге дейін адам бара алатын спорттық-ойын-сауық, жабық ғибадат ғимараттары немесе ашық құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бір мезгілде 400-ден астам адам бола алатын және биіктігі 5 жерүсті қабатынан аспайтын көп функционалды қоғамдық, сондай-ақ жеке тұрған әкімшілік, қызметтік-басқарушы және мәдени-ағарту ғимараттары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) бір мезгілде (сыйымдылығы) 800-ге дейін адам бара алатын сауда-ойын-сауық объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) бір мезгілде 150 адамнан астам келушілерге және қызмет көрсететін персоналға арналған монша-кір жуу, сауықтыру және дене шынықтыру, сондай-ақ спорт-ойын-сауық кешендерінің жеке тұрған бір және екі қабатты ғимараттары және жабық құрылыстары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жұмыс орнының саны 200-ден кем шағын кәсіпкерлік субъектілерінің халыққа тұрмыстық қызмет көрсетуіне арналған өндірістік процестері бар жеке тұрған бір және екі қабатты ғимараттар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) сыйымдылығы 200-ді қоса алғандағы отыратын орыннан аспайтын жеке тұрған бір және екі қабатты қоғамдық тамақтану объектілері;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сауда алаңы 500 шаршы метрден аспайтын бөлшек сауда кәсіпорындарының бір және екі қабатты ғимараттары және сауда орындарының саны 300 бірліктен аспайтын жабық базарлар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z168" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) биіктігі 3 жерүсті қабатынан аспайтын көліктік инфрақұрылымның азаматтық объектілері:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өткізу қабілеті тәулігіне 150 жолаушыдан аспайтын темір жол вокзалдары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z170" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өткізу қабілеті тәулігіне 100 жолаушыдан аспайтын автовокзалдар (автостанциялар);</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z171" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өткізу қабілеті сағатына 100 адамнан аспайтын әуе жолаушыларына, адамдарға қызмет көрсетуге арналған қалалық аэровокзалдар және әуежайлардың жолаушылар терминалдары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z172" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100 аспайтын адам бола алатын күту залы бар теңіз және өзен вокзалдары (жүзу айлақтарын және дебаркадерлерді қоспағанда);</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z173" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) жеке тұрған:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z174" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағын елді мекендерді (қалаларды қоспағанда) күзету үшін 2, 4 автомобильге арналған V үлгідегі өрт депосы;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z175" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір мезгілде көлік құралдарының 10 бірлігіне дейін (қоса алғанда) қызмет көрсететін автосервис пункттері (шеберханалар);</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z176" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жер үстіндегі биіктігі 5 қабаттан аспайтын (қоса алғанда), жер астындағы биіктігі 2 қабаттан аспайтын (қоса алғанда) жерүсті немесе жерасты гараждар-тұрақтар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z177" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жек тұрған шаруашылық үй-жайлары (тауарлар мен материалдарды сақтау үшін ерекше жағдайларды талап етпейтін қоймалар және сақтау қоймалары), сондай-ақ құрылыс салған және пайдаланған кезде арнайы жобалау шешімдері мен өрт және жарылыс қауіпсіздігін қамтамасыз ету жөніндегі іс-шараларды, сондай-ақ аэрацияның, ылғалдылықтың, температуралық режимнің нормативтік деңгейін қолдау жөніндегі ерекше шарттарды, дірілді шектеуді және өзге де арнайы нормативтік талаптарды талап етпейтін қоймалар (сақтау қоймалары) үй-жайлары бар жапсарлас салынған (жапсарлас-жанастыра салынған) азаматтық мақсаттағы өзге де ғимараттар мен құрылыстар;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z178" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) мыналарды:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z179" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақты инженерлік дайындауды;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z180" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электрмен жабдықтауды және сыртқы электрмен жарықтандыруды;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z181" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті сумен жабдықтау (оның ішінде суару желілерін) және су бұру жүйелерін;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z182" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағын сәулеттік нысандарды және сәндік-көркемдік құрылыс элементтерін;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z183" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өткелдердің жол жабындарын және жаяу жүргіншілер жолдарын;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z184" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балаларға арналған ойын алаңдарын және аттракциондарды;</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z185" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрақ құрылыстарын және су құрылыстарын қоса алғанда, елді мекендерде құрылыс салынатын аумақты абаттандыру және көгалдандыру жатпайды.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z186" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z187" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z188" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін оның көшірмелерін баспа және электрондық түрде күнтізбелік он күн ішінде мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ тіркелген бұйрықты алған күннен бастап бес жұмыс күні ішінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Республикалық құқықтық ақпарат орталығына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z189" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасының Ұлттық экономика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z190" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он жұмыс күні ішінде Қазақстан Республикасы Ұлттық экономика министрлігінің Заң департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z191" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін. </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z192" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлттық экономика министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қ.Бишімбаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...51 lines deleted...]
-        <w:t>      Ұлттық экономика министрі                  Қ.Бишімбаев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5241,55 +4559,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5615,31 +4933,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>