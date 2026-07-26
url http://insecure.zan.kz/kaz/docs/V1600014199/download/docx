--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="468c5c7" w14:textId="468c5c7">
+    <w:p w14:paraId="4027808" w14:textId="4027808">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 28 шілдедегі № 335 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 2 қыркүйекте № 14199 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2026 жылғы 10 сәуірдегі № 161 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4551,63 +4553,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4929,35 +4953,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>