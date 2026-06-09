--- v0 (2025-10-15)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f978ddd" w14:textId="f978ddd">
+    <w:p w14:paraId="08f5124" w14:textId="08f5124">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -873,289 +873,181 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Уәкілетті компанияның дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) кепіл шартының үлгілік нысаны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________ қаласы 20___ жылғы "___"_________</w:t>
-[...17 lines deleted...]
-      Бұдан әрі "Кепіл ұстаушы" деп аталатын, ___________________________ атынан</w:t>
+      ________________ қаласы 20___ жылғы "___" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан әрі "Кепіл ұстаушы" деп аталатын, ______________________ атынан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _______ негізінде әрекет ететін ________________________, бірінші тараптан және бұдан әрі "Кепіл беруші" деп аталатын, ________________________ атынан __________ негізінде әрекет ететін __________________________ екінші тараптан, бірлесіп "Тараптар" деп аталатындар, "Тұрғын үй құрылысына үлестік қатысу туралы" 2016 жылғы 7 сәуірдегі Қазақстан Республикасы </w:t>
+      _______ негізінде әрекет ететін ________________________, бірінші тараптан және бұдан әрі "Кепіл беруші" деп аталатын, ________________________ атынан __________ негізінде әрекет ететін __________________________ екінші тараптан, бірлесіп "Тараптар" деп аталып, "Тұрғын үй құрылысына үлестік қатысу туралы" 2016 жылғы 7 сәуірдегі Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> негізінде, _______________ мекенжайы бойынша орналасқан _____ көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешенінің құрылысын (бұдан әрі – Жоба) және тұрғын үй құрылысына үлестік қатысу туралы жасалатын шарттардың негізінде үлескерлерге Жобадағы үлестерін іске асыруды қамтамасыз ететін Кепіл беруші Уәкілетті компанияның жалғыз қатысушысы болып табылатынын назарға ала отырып, Кепіл ұстаушы үлескерлер мүдделерін қорғауды, сондай-ақ Құрылыс салушының, Уәкілетті компанияның, басқа да үшінші тұлғалардың кредиторлары талаптарынан Жобаның қол сұғылмаушылығын қамтамасыз ете отырып, тұрғын үй құрылысына кепілдік беру туралы шарт бойынша (бұдан әрі – Кепілдік беру шарты) Жоба құрылысының аяқталуына кепілдік беретінін ескере отырып, Тараптар осы Уәкілетті компанияның дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) кепіл шартын (бұдан әрі – Шарт) жасасты:</w:t>
-[...143 lines deleted...]
-      Ауыртпалық туралы мәліметтер: _______________________</w:t>
+        <w:t xml:space="preserve"> негізінде Кепіл беруші _______________ мекенжайы бойынша орналасқан _____ көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешенінің құрылысын (бұдан әрі – Жоба) және тұрғын үй құрылысына үлестік қатысу және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы жасалатын шарттардың негізінде үлескерлерге және (немесе) реновациялау шеңберіндегі үлескерлерге Жобадағы үлестерді іске асыруды қамтамасыз ететін Уәкілетті компанияның жалғыз қатысушысы болып табылатынын назарға ала отырып, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кепіл ұстаушы үлескерлер мүдделерін қорғауды, сондай-ақ Құрылыс салушы кредиторларының, Уәкілетті компанияның, өзге де үшінші тұлғалардың талаптарынан Жобаның қол сұғылмаушылығын қамтамасыз ете отырып, кепілдік беру туралы шарт бойынша (бұдан әрі – Кепілдік беру шарты) немесе реновациялау шеңберінде кепілдік беру туралы шарт бойынша (бұдан әрі - Реновациялау шеңберінде кепілдік шарты) Жоба құрылысының аяқталуына кепілдік беретінін ескере отырып, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тараптар осы Уәкілетті компанияның дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) кепіл шартын (бұдан әрі – Шарт) жасасты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1172,54 +1064,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Шарттың мәні</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Шарттың нысанасы Кепіл шарты бойынша Кепіл ұстаушы алдында Кепіл берушінің және Уәкілетті компанияның міндеттемелерін орындауды қамтамасыз ету мақсатында Кепіл берушіге меншік құқығында тиесілі Кепіл нысанасын Кепіл ұстаушыға кепілге беру болып табылады.</w:t>
+      1. Осы Шарттың нысанасы Кепіл шарты немесе Реновациялау шеңберіндегі кепілдік шарты бойынша Кепіл ұстаушы алдында Кепіл берушінің және Уәкілетті компанияның міндеттемелерін орындауды қамтамасыз ету мақсатында Кепіл берушіге меншік құқығында тиесілі Кепіл нысанасын Кепіл ұстаушыға кепілге беру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кепіл берушінің Кепіл нысанасына құқығы Шарттың қолданылу мерзімі ішінде түпнұсқасы Кепіл ұстаушыда болатын мынадай құжаттармен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1882,92 +1836,216 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Шарттың 1.2-тармағында көрсетілген құжаттардың түпнұсқаларын Кепіл беруші барлық міндеттемелерін толық орындағанға дейін оған олар сақтауға қандай күйде берілсе, сол күйде сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Кепіл беруші және Уәкілетті компания Кепілдік беру шарты бойынша Кепіл ұстаушының алдында міндеттемелерін толық орындағаннан кейін екі күн ішінде осы Шарттың 2-тармағында көрсетілген құжаттардың түпнұсқаларын қайтарып бере отырып, Кепіл нысанасынан ауыртпалықтарды алып тастауға міндеттенеді.</w:t>
+      2) Кепіл беруші және Уәкілетті компания Кепілдік беру шарты немесе Реновациялау шеңберіндегі кепілдік шарты бойынша Кепіл ұстаушының алдында міндеттемелерін толық орындағаннан кейін екі күн ішінде осы Шарттың 2-тармағында көрсетілген құжаттардың түпнұсқаларын қайтарып бере отырып, Кепіл нысанасынан ауыртпалықтарды алып тастауға міндеттенеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Кепіл нысанасынан ақы өндіріп алуға жүгіну</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Кепіл ұстаушы Кепілдік беру туралы шарт талаптарында айқындалған міндеттемелерді Кепіл ұстаушы және (немесе) Уәкілетті компания көрсетілген міндеттемелерді орындау мерзімі басталғаннан кейін орындамаған жағдайда Кепіл нысанасынан ақы өндіріп алуға құқылы.</w:t>
+      11. Кепіл ұстаушы Кепілдік шарты немесе Реновациялау шеңберіндегі кепілдік шарты талаптарында айқындалған міндеттемелерді Кепіл ұстаушы және (немесе) Уәкілетті компания көрсетілген міндеттемелерді орындау мерзімі басталғаннан кейін орындамаған жағдайда Кепіл нысанасынан ақы өндіріп алуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Кепіл нысанасынан ақы өндіріп алу Қазақстан Республикасының азаматтық заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1978,54 +2056,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепіл ұстаушы өз қалауы бойынша сот тәртібінде Кепіл нысанасынан ақы өндіріп алуға немесе мәжбүрлі соттан тыс тәртіпте Кепіл нысанасын сатуға құқылы. Бұл ретте, Тараптар Кепіл нысанасының соттан тыс тәртіпте мәжбүрлі сатылуын Кепіл ұстаушының қалауы бойынша жүзеге асырылатынымен және Кепіл ұстаушы сотқа Кепіл нысанасынан ақы өндіріп алу туралы талап арызбен жүгіну үшін соттан тыс тәртіпте сатуды жүзеге асыру міндетті талап болып табылмайтынымен келіседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Кепіл шығындарды және/немесе ипотекамен қамтамасыз етілген міндеттемені орындамау, орындау мерзімін кешіктіру немесе басқадай тиісті түрде орындамау салдарынан тұрақсыздық айыбы (айыппұл, өсімпұл) ретінде өтеуді, сондай-ақ салынған мүліктен ақы өндіріп алуды және сатуды қоса алғанда, Кепілдік беру туралы шарт бойынша Кепіл ұстаушының талаптарын салынған мүлік есебінен оларды қанағаттандыру сәтіне қандай көлемде болса, сол көлемде қамтамасыз етеді.</w:t>
+      13. Кепіл шығындарды және/немесе ипотекамен қамтамасыз етілген міндеттемені орындамау, орындау мерзімін кешіктіру немесе басқадай тиісті түрде орындамау салдарынан тұрақсыздық айыбы (айыппұл, өсімпұл) ретінде өтеуді, сондай-ақ салынған мүліктен ақы өндіріп алуды және сатуды қоса алғанда, Кепілдік беру туралы шарт бойынша немесе Реновациялау шеңберіндегі кепілдік шарты бойынша Кепіл ұстаушының талаптарын салынған мүлік есебінен оларды қанағаттандыру сәтіне қандай көлемде болса, сол көлемде қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Тараптар Кепіл нысанының бастапқы бағасы Кепіл ұстаушының қалауы бойынша соттан тыс сауда жүргізу кезінде Кепіл нысанасының кепіл құнына тең сомманы құрауы мүмкін екендігі туралы келісті. Бұл ретте, Кепіл нысанасын сату бойынша соттан тыс сауда өткізу әдісі Кепіл ұстаушының қалауы бойынша анықталады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2074,54 +2214,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Шарттың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Осы Шарт Қазақстан Республикасы заңнамасында белгіленген тәртіппен оны мемлекеттік тіркеген сәттен бастап жасалған және күшіне енген болып саналады және Кепілдік беру туралы шарт бойынша Кепіл беруші міндеттемелерін толық орындағанға дейін әрекет етеді.</w:t>
+      16. Осы Шарт Қазақстан Республикасы заңнамасында белгіленген тәртіппен оны мемлекеттік тіркеген сәттен бастап жасалған және күшіне енген болып саналады және Кепілдік беру туралы шарт бойынша немесе Реновациялау шеңберіндегі кепілдік шарты бойынша Кепіл беруші міндеттемелерін толық орындағанға дейін әрекет етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Осы Шартты өзгерту және бұзу заңнамада белгіленген тәртіппен Тараптардың өзара келісімі бойынша Қазақстан Республикасы заңнамасында белгіленген тәртіппен тиісті қосымша келісім/Шартты бұзу туралы келісім жасасу жолымен жүргізледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2521,55 +2723,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>