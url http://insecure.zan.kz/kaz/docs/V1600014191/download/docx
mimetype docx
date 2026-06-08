--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="36f7b4c" w14:textId="36f7b4c">
+    <w:p w14:paraId="aea231a" w14:textId="aea231a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -990,89 +990,89 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тәуекел дәрежесі бойынша сараланған шартты міндеттемелер – Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10) тармақшасына сәйкес тұрғын үй құрылысына үлестік қатысу саласындағы уәкілетті орган бекітетін Кепілдік беру жағдайларын реттеуге арналған резервті есептеу және қалыптастыру әдістемесіне сәйкес қалыптастырылған кепілдік беру жағдайларын реттеуге арналған резервті қоспағанда, Заңмен анықталған көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің жобалық құнына тең берілген кепілдіктер бойынша Бірыңғай оператордың міндеттемелері.</w:t>
+        <w:t xml:space="preserve"> 10) тармақшасына сәйкес тұрғын үй құрылысына үлестік қатысу саласындағы уәкілетті орган бекітетін Кепілдік беру жағдайларын реттеуге арналған резервті есептеу және қалыптастыру әдістемесіне сәйкес қалыптастырылған кепілдік беру жағдайларын реттеуге арналған резервті қоспағанда, Заңмен анықталған көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің және (немесе) ескі және авариялық тұрғын үйді реновациялау жобаларының жобалық құнына тең берілген кепілдіктер бойынша Бірыңғай оператордың міндеттемелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1288,55 +1288,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>