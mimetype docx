--- v0 (2025-10-15)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2eb38e0" w14:textId="2eb38e0">
+    <w:p w14:paraId="48eba86" w14:textId="48eba86">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1153,126 +1153,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:bookmarkStart w:name="z35" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Реновациялау шеңберінде кепілдік беру туралы шарт жасасу сәтінде жобалау-сметалық құжаттама болмаған кезде осы Әдістеменің 3-тармағында белгіленген формуланы қолдану мақсаттары үшін жобалау құны (ЖҚ) жобаның қаржылық-экономикалық моделіне сәйкес құрылыс салушының және/немесе уәкілетті компанияның қаржы-экономикалық деректері негізінде есептелген жобаның индикативтік құны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жобалау-сметалық құжаттама бекітілгеннен кейін кепілдік жарнаның есебі ведомстводан тыс кешенді сараптаманың оң қорытындысымен жобалау-сметалық құжаттамаға сәйкес бекітілген жобалау құнына сүйене отырып түзетілуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Әдістеме 3-1-тармақпен толықтырылды – ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кепілдік жарна мөлшерін айқындау үшін Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 30 қыркүйектегі № 432 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілері мемлекеттік тізілімінде № 14190 болып тіркелген) Кепілдік беру туралы шарт жасасу үшін көппәтерлі тұрғын үй немесе жеке тұрғын үй кешені құрылысының жобасы бойынша құжаттарды қарау қағидаларына сәйкес тәуекел көрсеткіштері мен факторларының бағалауына негізделген көп факторлы модель қолданылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілері мемлекеттік тізілімінде № 14190 болып тіркелген) Кепілдік беру туралы шарт және реновация шеңберіндегі шарттар жасасу үшін көппәтерлі тұрғын үй немесе жеке тұрғын үй кешені құрылысының жобасы бойынша құжаттарды қарау қағидаларына сәйкес тәуекел көрсеткіштері мен факторларының бағалауына негізделген көп факторлы модель қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 25.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 315</w:t>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1309,90 +1409,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Кепілдік жарнаның мөлшерлемесі Заңның 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті компанияның көппәтерлі тұрғын үй немесе жеке тұрғын үй кешені жобасына меншік иесінің қатысу нысаны мен мөлшеріне байланысты болады және мыналарды құрайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1415,51 +1515,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Меншік иесінің қатысу нысаны</w:t>
+              <w:t xml:space="preserve">Меншік иесінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысу нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2183,68 +2293,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мөлшерін айқындау әістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="14"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тәуекел көрсеткіштері мен факторларының бағалауына негізделген көпфакторлы үлгі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 25.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2355,55 +2465,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>