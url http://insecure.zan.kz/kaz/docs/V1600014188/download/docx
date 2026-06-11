--- v0 (2025-10-15)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="65c3b23" w14:textId="65c3b23">
+    <w:p w14:paraId="514ae7a" w14:textId="514ae7a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -731,125 +731,229 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 352 бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үлескерлердің ақшасын тартуға рұқсат беру қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 02.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="11"/>
+    <w:bookmarkStart w:name="z37" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы үлескерлердің ақшасын тартуға рұқсат беру қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -884,333 +988,333 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және үлескерлердің ақшасын тартуға рұқсат беру тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z38" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z38" w:id="12"/>
-[...15 lines deleted...]
-      Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұрғын үй құрылысына үлестік қатысу саласындағы құрылыс салушы (бұдан әрі – құрылыс салушы) – өзінің меншікті және (немесе) уәкілетті компанияның жарғылық капиталына қатысу арқылы тартылған ақша есебінен, көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешені құрылысына үлестік қатысуды ұйымдастыру жөніндегі қызметті жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z39" w:id="13"/>
-[...15 lines deleted...]
-      1) тұрғын үй құрылысына үлестік қатысу саласындағы құрылыс салушы (бұдан әрі – құрылыс салушы) – өзінің меншікті және (немесе) уәкілетті компанияның жарғылық капиталына қатысу арқылы тартылған ақша есебінен, көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешені құрылысына үлестік қатысуды ұйымдастыру жөніндегі қызметті жүзеге асыратын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті компания – дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) жүз пайызы құрылыс салушыға тиесілі, көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің үлестік құрылысын және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлестерді іске асыруды қамтамасыз ету жөніндегі қызметті жүзеге асыратын, арнайы экономикалық аймақтардағы қызметті қоспағанда, қандай да бір өзге коммерциялық қызметпен айналысуға құқығы жоқ заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z40" w:id="14"/>
-[...15 lines deleted...]
-      2) уәкілетті компания – дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) жүз пайызы құрылыс салушыға тиесілі, көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің үлестік құрылысын және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлестерді іске асыруды қамтамасыз ету жөніндегі қызметті жүзеге асыратын, арнайы экономикалық аймақтардағы қызметті қоспағанда, қандай да бір өзге коммерциялық қызметпен айналысуға құқығы жоқ заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үлескер – көппәтерлі тұрғын үйдегі немесе жеке тұрғын үйлер кешеніндегі үлесті алу мақсатында тұрғын үй құрылысына үлестік қатысу туралы шартты жасасқан жеке тұлға (уақытша болатын шетелдіктерді қоспағанда), заңды тұлға немесе бірлескен қызмет туралы шартқа сәйкес қызметті жүзеге асыратын тұлға (жай серіктестік, консорциум).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z41" w:id="15"/>
-[...15 lines deleted...]
-      3) үлескер – көппәтерлі тұрғын үйдегі немесе жеке тұрғын үйлер кешеніндегі үлесті алу мақсатында тұрғын үй құрылысына үлестік қатысу туралы шартты жасасқан жеке тұлға (уақытша болатын шетелдіктерді қоспағанда), заңды тұлға немесе бірлескен қызмет туралы шартқа сәйкес қызметті жүзеге асыратын тұлға (жай серіктестік, консорциум).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Үлескерлердің ақшасын тартуға рұқсат беру" мемлекеттік көрсетілетін кызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 24.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 387</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 26.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="16"/>
-[...15 lines deleted...]
-      2. "Үлескерлердің ақшасын тартуға рұқсат беру" мемлекеттік көрсетілетін кызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Үлескерлердің ақшасын тартуға рұқсат беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="18"/>
+    <w:bookmarkStart w:name="z15" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заңды тұлғалар – құрылыс салушы және уәкілетті компания (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы: www.egov.kz, www.elicense.kz (бұдан әрі – портал) не "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көзделген құжаттарды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1229,90 +1333,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="19"/>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мерзімі, нысаны, нәтижесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескерілген мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1331,70 +1435,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="20"/>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Құжаттарды мыналар арқылы беру кезінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Портал:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1681,90 +1785,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы осы Қағидалардың 3-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда, Мемлекеттік корпорация қызметкері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="21"/>
+    <w:bookmarkStart w:name="z18" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызмет көрсету мерзімі 8 (сегіз) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z19" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z19" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті беруші өтініш пен ұсынылған құжаттар тіркелген сәттен бастап екі жұмыс күні ішінде олардың толықтығын тексереді, көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда өтінішті одан әрі қараудан уәжді бас тарту дайындап, портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші құжаттарымен қоса өтінішті қарау нәтижелері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1915,51 +2019,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="23"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Көрсетілетін қызметті беруші құрылыс салушы және (немесе) уәкілетті компания Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1974,185 +2078,185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 және 3-тармақтарында және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 және 3-тармақтарында белгіленген бір немесе бірнеше талаптарға сәйкес келмеген жағдайларда рұқсат беруден бас тартады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушылар дәлелді бас тарту кезінде көрсетілген ескертулерді жойғаннан кейін үлескерлердің ақшасын тартуға рұқсат беруге қайтадан өтініш бере алады немесе оған сот тәртібімен шағым жасай алады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z21" w:id="24"/>
-[...15 lines deleted...]
-      9. Көрсетілетін қызметті алушылар дәлелді бас тарту кезінде көрсетілген ескертулерді жойғаннан кейін үлескерлердің ақшасын тартуға рұқсат беруге қайтадан өтініш бере алады немесе оған сот тәртібімен шағым жасай алады.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z22" w:id="25"/>
-[...15 lines deleted...]
-      10. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...34 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 26.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2257,70 +2361,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі. Егер заңда жоғары тұрған органға шағым жасау қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) дау айтылатын әкімшілік орган, лауазымды адам сотқа пікірмен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамының уәжді ұстанымын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2711,68 +2815,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________ әкімі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(тегі, аты, әкесінің аты) (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="29"/>
+    <w:bookmarkStart w:name="z27" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Үлескерлердің ақшасын тартуға рұқсат беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 24.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3270,51 +3374,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 26.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3329,51 +3433,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 24.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 387</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5697,68 +5801,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (көрсетілетін қызметті алушының мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="31"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 26.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6322,68 +6426,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының мемлекеттік елтаңбасы бар көрсетілетін қызметті берушінің бланкісі) Үлескерлердің ақшасын тартуға № ___ рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 24.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6675,55 +6779,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>