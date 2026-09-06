--- v1 (2026-06-11)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="514ae7a" w14:textId="514ae7a">
+    <w:p w14:paraId="2bf1bd0" w14:textId="2bf1bd0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -712,1719 +712,1184 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 29 шілдедегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 352 бұйрығымен </w:t>
-[...12 lines deleted...]
-              <w:t>бекітілген</w:t>
+              <w:t>№ 352 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Үлескерлердің ақшасын тартуға рұқсат беру қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 243</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Үлескерлердің ақшасын тартуға рұқсат беру қағидалары</w:t>
-[...53 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z37" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z28" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы үлескерлердің ақшасын тартуға рұқсат беру қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> 11) тармақшасына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және үлескерлердің ақшасын тартуға рұқсат беру тәртібін айқындайды;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="11"/>
+        <w:t xml:space="preserve"> сәйкес әзірленді және үлескерлердің ақшасын тартуға рұқсат беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z40" w:id="13"/>
-[...15 lines deleted...]
-      2) уәкілетті компания – дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) жүз пайызы құрылыс салушыға тиесілі, көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің үлестік құрылысын және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлестерді іске асыруды қамтамасыз ету жөніндегі қызметті жүзеге асыратын, арнайы экономикалық аймақтардағы қызметті қоспағанда, қандай да бір өзге коммерциялық қызметпен айналысуға құқығы жоқ заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұрғын үй құрылысына үлестік қатысудың бірыңғай цифрлық жүйесі (бұдан әрі – Жүйе) – тұрғын үй құрылысына үлестік қатысу туралы шарттарды және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттды жүйелендіруге және есепке алуға және олар бойынша талап ету құқықтарын қайта табыстау туралы мәліметтерге арналған цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z41" w:id="14"/>
-[...15 lines deleted...]
-      3) үлескер – көппәтерлі тұрғын үйдегі немесе жеке тұрғын үйлер кешеніндегі үлесті алу мақсатында тұрғын үй құрылысына үлестік қатысу туралы шартты жасасқан жеке тұлға (уақытша болатын шетелдіктерді қоспағанда), заңды тұлға немесе бірлескен қызмет туралы шартқа сәйкес қызметті жүзеге асыратын тұлға (жай серіктестік, консорциум).</w:t>
+    <w:bookmarkStart w:name="z31" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) квартирограмма – тұрғын және тұрғын емес үй-жайларды немесе жеке тұрғын үй кешенін сатып алуға байланысты құқықтар мен міндеттердің, оның ішінде жоспарланған жобаларда және салынып жатқан көппәтерлі тұрғын үйлерде немесе жеке тұрғын үй кешенінде үлестер мен пайлардың есебін жүргізу үшін техникалық параметрлері (алаңы, қабаттылығы, үй-жайдың түрі, пәтерлер саны, үй-жайдың нөмірі, кіреберістің нөмірі, жер учаскесінің алаңы, тұрақ орындары) бар мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z32" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұрғын үй құрылысына үлестік қатысу саласындағы құрылыс салушы (бұдан әрі – құрылыс салушы) – өзінің меншікті және (немесе) уәкілетті компанияның жарғылық капиталына қатысу арқылы тартылған ақша есебінен, көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешені құрылысына үлестік қатысуды ұйымдастыру жөніндегі қызметті жүзеге асыратын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті компания – дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) жүз пайызы құрылыс салушыға тиесілі, көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің үлестік құрылысын және көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлестерді іске асыруды қамтамасыз ету жөніндегі қызметті жүзеге асыратын, арнайы экономикалық аймақтардағы қызметті қоспағанда, қандай да бір өзге коммерциялық қызметпен айналысуға құқығы жоқ заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тұрғын үй құрылысына үлестік қатысу саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – тұрғын үй құрылысындағы үлестік қатысу саласында басқаруды, сондай-ақ өз құзыреті шегінде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) үлескер – көппәтерлі тұрғын үйдегі немесе жеке тұрғын үйлер кешеніндегі үлесті алу мақсатында тұрғын үй құрылысына үлестік қатысу туралы шартты жасасқан жеке тұлға (уақытша болатын шетелдіктерді қоспағанда), заңды тұлға немесе бірлескен қызмет туралы шартқа сәйкес қызметті жүзеге асыратын тұлға (жай серіктестік, консорциум).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Үлескерлердің ақшасын тартуға рұқсат беру" мемлекеттік көрсетілетін кызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Орталық мемлекеттік органдар, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері және көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына және "цифрлық үкіметтің" операторына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...143 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Үлескерлердің ақшасын тартуға рұқсат беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z15" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Заңды тұлғалар – құрылыс салушы және уәкілетті компания (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы: www.egov.kz, www.elicense.kz (бұдан әрі – портал) не "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы осы Қағидаларға </w:t>
-[...85 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="18"/>
+      3. Заңды тұлғалар – құрылыс салушы және уәкілетті компания (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге "цифрлық үкіметтің" веб-порталы: www.egov.kz, www.elicense.kz (бұдан әрі – портал) және/ немесе цифрлық объектісі – www.qazreestr.kz жүйесі арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген құжаттарды қоса бере отырып, өтінімді жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мерзімі, нысаны, нәтижесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескерілген мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
-[...435 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="20"/>
+      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құжаттарды портал және/немесе жүйе арқылы берген кезде Көрсетілетін қызметті алушы электрондық цифрлық қолтаңбамен (бұдан әрі - ЭЦҚ) куәландырылған өтінімді жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсету үшін өтінімнің қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүйе өтінімді тіркеуді олар түскен күні жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, Қазақстан Республикасының еңбек заңнамасына сәйкес өтінімді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызмет көрсету мерзімі 8 (сегіз) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші өтініш пен ұсынылған құжаттар тіркелген сәттен бастап екі жұмыс күні ішінде олардың толықтығын тексереді, көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда өтінішті одан әрі қараудан дәлелді бас тарту дайындап, портал және/ немесе жүйе арқылы арқылы көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші құжаттарымен қоса өтінішті қарау нәтижелері бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымшаға</w:t>
+        <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес үлескерлердің ақшасын тартуға рұқсат беру мемлекеттік көрсетілетін қызметтің нәтижесін ресімдейді, қол қояды және оны не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы уәжді жауапты портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты портал және/ немесе жүйе арқылы көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 73-бабына сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында жеткізгіште оң нәтиже не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден дәлелді бас тарту жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. </w:t>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="22"/>
+      Өтініш оң қаралған және үлескерлердің ақшасын тартуға рұқсат берілген жағдайда, тұрғын үй құрылысына үлестік қатысу туралы шарттарды одан әрі есепке қою үшін жүйе автоматты түрде құрылыс объектісін Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 30 қыркүйектегі №434 бұйрығымен бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14311 болып тіркелген) жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Көрсетілетін қызметті беруші құрылыс салушы және (немесе) уәкілетті компания Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 және 3-тармақтарында және </w:t>
+        <w:t xml:space="preserve"> 1, 1-1, 3 және 5-тармақтарында және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 және 3-тармақтарында белгіленген бір немесе бірнеше талаптарға сәйкес келмеген жағдайларда рұқсат беруден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z21" w:id="23"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушылар дәлелді бас тарту кезінде көрсетілген ескертулерді жойғаннан кейін үлескерлердің ақшасын тартуға рұқсат беруге қайтадан өтініш бере алады немесе оған сот тәртібімен шағым жасай алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="25"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10-1. Көрсетілетін қызметті беруші құжаттарды Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесіне беруді Қазақстан Республикасы Ақпарат және коммуникациялар министрінің 2016 жылғы 29 қазандағы № 232 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14483 болып тіркелген) бекітілген Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесінің жұмыс істеу қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2) Көрсетілетін қызметті беруші нақты уақыт режимінде рұқсаттар мен хабарламалардың мемлекеттік цифрлық тізілімінде мемлекеттік қызмет көрсету нәтижелері туралы барлық қажетті тарихи деректерді толтыруды және сақтауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР ӘРПК-нің 91-бабының 4-тармағына сәйкес көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 (үш) жұмыс күні ішінде қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, көрсетілетін қызметті беруші шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға) шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабы 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі. Егер заңда жоғары тұрған органға шағым жасау қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) дау айтылатын әкімшілік орган, лауазымды адам сотқа пікірмен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамының уәжді ұстанымын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2458,64 +1923,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Үлескерлердің ақшасын</w:t>
+              <w:t>Үлескерлердің ақшасын тартуға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тартуға рұқсат беру және</w:t>
+              <w:t>рұқсат беру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Үлескерлердің ақшасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2523,3007 +1988,2090 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...285 lines deleted...]
-              <w:t>(тегі, аты, әкесінің аты) (бар болған жағдайда)</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="28"/>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Үлескерлердің ақшасын тартуға рұқсат беру туралы өтініш</w:t>
-[...603 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Үлескерлердің ақшасын тартуға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлескерлердің ақшасын</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тартуға рұқсат беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызмет берушінің атауы</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
+Облыстардың, Астана, Алматы және Шымкент қалаларының, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету тәсілдері </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы";</w:t>
-[...17 lines deleted...]
-2) "электрондық үкіметтің" веб-порталы:</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
- 8 (сегіз) жұмыс күні</w:t>
+          <w:bookmarkStart w:name="z70" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) цифрлық объекті – www.qazreestr.kz тұрғын үй құрылысына үлестік қатысудың бірыңғай цифрлық жүйе (бұдан әрі – Жүйе);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) (single sign-on) бірыңғай кіру технологиясы арқылы Жүйемен интеграцияланған "цифрлық үкімет" веб-порталы (бұдан әрі – веб-портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған) және (немесе) қағаз түрінде.</w:t>
+8 (сегіз) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үлескерлердің ақшасын тартуға рұқсат беру не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері </w:t>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Үлескерлердің ақшасын тартуға рұқсат беру не мемлекеттік қызметті көрсетуден дәлелді бас тарту туралы жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...76 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, түскі үзіліспен белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда.</w:t>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін Көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...614 lines deleted...]
-6. инжинирингтік компаниямен шарттың электрондық көшірмесі.</w:t>
+          <w:bookmarkStart w:name="z71" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) веб-портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік көрсетілетін қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін Астана қаласының уақыты бойынша сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Жүйе – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы немесе көрсетілетін қызметті беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде мемлекеттік көрсетілетін қызмет көрсету келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...106 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы себепті мемлекеттік қызметтерді көрсетуден бас тартылуы.</w:t>
+          <w:bookmarkStart w:name="z73" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екінші деңгейдегі банктің жобаға қатысу тәсілімен тұрғын үй құрылысына үлестік қатысуды ұйымдастыру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған үлескерлердің ақшасын тартуға рұқсат беру туралы өтінім;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көп пәтерлі тұрғын үй немесе жеке тұрғын үйлер кешені туралы мәліметтер (атауы, орналасқан жері, пәтер бағдарламасы және техникалық сипаттамалары);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) құрылыс салушының республикалық маңызы бар қалалардағы, астанадағы құрылыста жалпы алаңы кемінде он мың шаршы метр және өзге де әкімшілік-аумақтық бірліктердегі құрылыста кемінде бес мың шаршы метр көппәтерлі тұрғын үйлер және (немесе) жеке тұрғын үйлер кешеніндегі құрылысының объектілерін өткізу, оның ішінде тапсырыс беруші, мердігер (бас мердігер) ретінде жиынтығында кемінде екі жыл тәжірибесін растайтын объектіні пайдалануға қабылдау актісінің (-лерінің) электрондық көшірмесі (мемлекеттік цифрлық жүйеде ақпарат болмаған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) мемлекет берген уақытша өтеулі жер пайдалану (жалдау) құқығымен немесе меншік құқығымен тиесілі жер учаскесіне құқық белгілейтін құжаттың электрондық көшірмесі (мемлекеттік цифрлық жүйеде ақпарат болмаған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) ведомстводан тыс кешенді сараптаманың оң қорытындысымен көппәтерлі тұрғын үй және (немесе) жеке тұрғын үйлер кешеніндегі құрылысы жобасының жобалау-сметалық құжаттамасының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) екінші деңгейдегі банк пен уәкілетті компания арасында жасалған банктік қарыздың кредиттік шартының электрондық көшірмесі;;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) аяқталмаған құрылыс құнын шегергендегі ведомстводан тыс кешенді сараптаманың оң қорытындысы бар, көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрылысы жобасының жобалау-сметалық құжаттамасында көзделген сомаға несие берешегінің болуы туралы анықтамасының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көп пәтерлі тұрғын үйдің қаңқасы тұрғызылғаннан кейін үлескерлердің ақшасын тарту тәсілімен тұрғын үй құрылысына үлестік қатысуды ұйымдастыру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған үлескерлердің ақшасын тартуға рұқсат беру туралы өтінім;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көп пәтерлі тұрғын үй туралы мәліметтер (атауы, орналасқан жері, пәтер бағдарламасы және техникалық сипаттамалары);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) салынған объектілердің тәжірибесін растайтын объектіні пайдалануға қабылдау соңғы үш жыл бойы, оның ішінде тапсырыс беруші, мердігер (бас мердігер) ретінде республикалық маңызы бар қалалардағы, астанадағы құрылыс кезінде жиынтығында жалпы алаңы кемінде отыз алты мың шаршы метр және өзге де әкімшілік-аумақтық бірліктердегі құрылыс кезінде кемінде он сегіз мың шаршы метр көппәтерлі тұрғын үйлерді Қазақстан Республикасының аумағында салуға және объектіні пайдалануға қабылдау актісінің электрондық көшірмесі. Бұл ретте, құрылыс салушының еншілес ұйымдарының жиынтық тәжірибесі есепке алынады (мемлекеттік цифрық жүйеде ақпарат болмаған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) мемлекет берген уақытша өтеулі жер пайдалану (жалдау) құқығымен немесе меншік құқығымен тиесілі жер учаскесіне құқық белгілейтін құжаттың электрондық көшірмесі (мемлекеттік цифрлық жүйеде ақпарат болмаған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) ведомстводан тыс кешенді сараптаманың оң қорытындысымен көппәтерлі тұрғын үй құрылысы жобасының жобалау-сметалық құжаттамасының электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) көппәтерлі тұрғын үй қаңқасының аяқталған құрылысының болуы туралы инжинирингтік компания есебінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) инжинирингтік компаниямен шарттың электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс-монтаждау жұмыстарының басталғаны туралы хабарлама құжаты туралы мәліметтерді Көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйеден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-"1414", 8-800-080-7777.</w:t>
+          <w:bookmarkStart w:name="z89" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Мемлекеттік көрсетілетін қызметті алу үшін Көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардың құрамындағы деректердің (мәліметтердің) анық еместігі анықталған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Көрсетілетін қызметті алушыға қатысты мемлекеттік көрсетілетін қызметті алуды талап ететін немесе қызметтің жекелеген түрлерімен айналысуға тыйым салатын заңды күшіне енген сот шешімі (үкімі) болса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі болып, соның негізінде Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтің, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктері ескеріле отырып қойылатын өзге талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызмет нәтижесін жүйе арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5562,649 +4110,796 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Үлескерлердің ақшасын тартуға </w:t>
+              <w:t>Үлескерлердің ақшасын тартуға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">рұқсат беру және </w:t>
+              <w:t>рұқсат беру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Үлескерлердің ақшасын </w:t>
+              <w:t>"Үлескерлердің ақшасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тартуға рұқсат беру" </w:t>
+              <w:t>тартуға рұқсат беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік көрсетілетін </w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызмет қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z93" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z94" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Үлескердің ақшасын тартуға № ___________ рұқсат (екінші деңгейдегі банктің жобасына қатысу/көппәтерлі тұрғын үйдің қаңқасын салғаннан кейін)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t> </w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________ (ЖАО мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t>нысан</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__ жылғы "___"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...118 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z95" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы рұқсат – ______________ (құрылыс салушының толық аты (БСН)) құрылыс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z96" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 26.03.2024 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      салушыға ______________ (уәкілетті компанияның толық аты (БСН)) уәкілетті </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z97" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      компаниясына объектіні салу үшін үлескердің ақшасын тартуға берілді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z98" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылыс объектісінің жобалық атауы (нүктенің атауы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z99" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектінің бірегей нөмірі (бар болса)______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z100" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесінің кадастрлық нөмірі: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z101" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесіне құқық белгілейтін құжат: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z102" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжат түрі, құжаттың нөмірі және күні).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z103" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сараптаманың оң қорытындысы: ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z104" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сараптама түрі, сараптама қорытындысының нөмірі мен күні).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z105" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылыс-монтаждау өндірісінің басталғаны туралы хабарлама: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z106" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (хабарламаның нөмірі мен күні).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z107" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объект құрылысының басталу күні: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z108" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектіні пайдалануға беру мерзімі: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z109" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектінің қабаттылығы: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z110" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектінің жалпы ауданы: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z111" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектінің жалпы тұрғын ауданы: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z112" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй-жайлардың саны: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z113" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын емес үй-жайлардың саны (бар болса): ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z114" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрақ орындарының саны (бар болса): ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z115" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі банктің жобасына қатысу (екінші деңгейдегі банктің атауы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z116" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z117" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы 20-бабының </w:t>
-[...165 lines deleted...]
-    </w:p>
+      Үлескерлердің ақшасын тартуға арналған рұқсаттың объектіні пайдалануға беру </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z118" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күніне дейін заңды күші болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z119" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкім (Әкімнің орынбасары) _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z120" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________ </w:t>
-[...105 lines deleted...]
-    </w:p>
+      (көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасы туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z121" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтер)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6238,51 +4933,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Үлескерлердің ақшасын тартуға</w:t>
+              <w:t>Үлескерлердің ақшасын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6303,103 +4998,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рұқсат беру және</w:t>
-[...51 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>тартуға рұқсат беру және</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6420,328 +5063,514 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>"Үлескерлердің ақшасын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тартуға рұқсат беру"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік көрсетілетін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z129" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z130" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының мемлекеттік елтаңбасы бар көрсетілетін қызметті берушінің бланкісі) Үлескерлердің ақшасын тартуға № ___ рұқсат</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z131" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________ (МО атауы), Сіздің _____ (өтінім күні) жылғы № _____ (өтінім нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z132" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініміңізді қарап, келесіні хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z133" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 24.09.2025 </w:t>
-[...237 lines deleted...]
-    </w:p>
+      "Үлескерлердің ақшасын тартуға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне сәйкес ("Үлескерлердің ақшасын тартуға рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 29 шілдедегі № 352 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>), Сізге мемлекеттік қызмет көрсетуден бас тартылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z134" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тартудың негізі: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z135" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бас тарту себебі (анықтамалық бойынша)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z136" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының Т.А.Ә. (болған жағдайда) _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z137" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасы туралы мәліметтер)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6779,55 +5608,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7153,31 +5982,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>