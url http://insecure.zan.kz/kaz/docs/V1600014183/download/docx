--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a41aee" w14:textId="6a41aee">
+    <w:p w14:paraId="0a7b459" w14:textId="0a7b459">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -799,91 +799,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z38" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Әдістеме Тұрғын үй құрылысының бірыңғай операторының (бұдан әрі – Бірыңғай оператор) Заңда көзделген кепілдік беру жағдайларында көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрылысын аяқтаумен байланысты міндеттемелерді жабу үшін кепілдік беру туралы шартты жасасу күніне нысаналы деңгеймен резерв мөлшерін есептеуін және қалыптастыруын регламенттейді.</w:t>
+        <w:t xml:space="preserve">
+      2. Әдістеме Тұрғын үй құрылысының бірыңғай операторының (бұдан әрі – Бірыңғай оператор) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген кепілдік беру жағдайларында көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрылысын немесе ескі және авариялық тұрғын үйлерді реновациялау жобаларын аяқтаумен байланысты міндеттемелерді жабу үшін кепілдік беру туралы шартты және (немесе) реновациялау шеңберінде кепілдік беру туралы шартты жасасу күніне нысаналы деңгеймен резерв мөлшерін есептеуін және қалыптастыруын регламенттейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -896,290 +916,350 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Осы Әдістемеде бірыңғай қолдану мақсатында мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z46" w:id="14"/>
-[...15 lines deleted...]
-      1) болжамды шығындар/залалдар (Expected losses – EL) - кепілдік беру жағдайының туындау ықтималдығын есепке ала отырып, көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрылысын аяқтау барысында туындайтын болжамды шығыстардың сомасы;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) болжамды шығындар/залалдар (Expected losses – EL) - кепілдік беру жағдайының туындау ықтималдығын есепке ала отырып, көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрылысын немесе ескі және авариялық тұрғын үйлерді реновациялау жобаларын аяқтау барысында туындайтын болжамды шығыстардың сомасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z47" w:id="15"/>
+    <w:bookmarkStart w:name="z56" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кепілдік беру жағдайларын реттеуге арналған резервтің нысаналы деңгейі (Target Reserve Ratio – TRR) – пайызбен берілген Бірыңғай оператор шығындарының/залалдарының жиынтық сомасының кепілдік міндеттемелерінің жиынтық сомасына қатынасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z48" w:id="16"/>
+    <w:bookmarkStart w:name="z57" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кепілдік беру жағдайының туындау ықтималдығы (Probability of Default – PD) – уәкілетті компанияның/құрылыс салушының кепілдік беру туралы шарты бойынша өз міндеттемелерін орындамауына әкеп соғатын жағдайлардың (объективті және субъективті) жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z49" w:id="17"/>
-[...15 lines deleted...]
-      4) кепілдік міндеттемелерінің сомасы (Exposure at Default – EAD) - тәуелсіз баға беру компаниясының есебімен және орындалған жұмыстар актісімен расталған аяқталмаған құрылыс құнын шегергенде Заңмен айқындалған көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің жобалық құны.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) кепілдік міндеттемелерінің сомасы (Exposure at Default – EAD) - тәуелсіз баға беру компаниясының есебімен және орындалған жұмыстар актісімен расталған аяқталмаған құрылыс құнын шегергенде </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңмен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің немесе ескі және авариялық тұрған үйлерді реновациялау жобаларының жобалық құны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z50" w:id="18"/>
+    <w:bookmarkStart w:name="z59" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бірыңғай оператор кепілдік беру сәтіндегі аяқталмаған құрылыс құны мен Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) тармағына сәйкес бағалау туралы есеппен расталған соңғы есепті күнге аяқталмаған құрылыс сомасы арасындағы айырмаға сәйкес кепілдік бойынша міндеттемелерді азайтуға жол береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z60" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көзделмеген шығыстар (Unexpected Losses – UL) - кепілдік беру жағдайының туындау ықтималдығының белгілі-бір деңгейімен пайда болатын, шығындардың болжамды мәнінен ауытқулар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z52" w:id="20"/>
-[...15 lines deleted...]
-      7) шығындардың/залалдардың жиынтық сомасы (Covered Losses - CL) – кепілдік беру жағдайы болған кезде көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрылысын аяқтау барысында туындайтын болжамды және көзделмеген шығыстардың сомасы.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің немесе ескірген және апатты тұрғын үйлерді жөндеу жобалары құрылысын аяқтау кезінде қалпына келмейтін ресурстардың үлесі (Loss Given Default – LGD) – көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрылысын немесе ескі және авариялық тұрғын үйлерді реновациялау жобаларын аяқтау қорытындылары бойынша қалпына келмейтін шығындардың жиынтық сомасының үлесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z62" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) шығындардың/залалдардың жиынтық сомасы (Covered Losses - CL) – кепілдік беру жағдайы болған кезде көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрылысын немесе ескі және авариялық тұрғын үйлерді реновациялау жобалары аяқтау барысында туындайтын болжамды және көзделмеген шығыстардың сомасы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Кепілдік беру жағдайларын реттеуге арналған резервтің мөлшерін есептеу және айқындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кепілдік жағдайларды реттеуге арналған резерв мөлшерін модельдеу шығындардың/шығындардың жиынтық сомасын (күтілетін және күтілмеген шығындардың/шығындардың сомасы болып табылатын) белгілеуді талап етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       CL = EL + UL (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1434,70 +1514,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Күтілетін шығындарды есептеу үшін құрамдастарды айқындау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті компанияның/құрылыс салушының дефолтының ықтималдығын бағалау (PD).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1584,70 +1664,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірыңғай оператор алдында міндеттемелердің орындалуын қамтамасыз ету ретінде құрылыс салушының уәкілетті компаниядағы қатысу үлесін кепілге беру және жер учаскесін (оған құқықтарын) кепілге беру болып табылатынын ескере отырып, кепілмен қамтамасыз етілген міндеттемелер бойынша нақты өтеудің сомасы талаптар сомасының 50-75%-ын құрауы мүмкін. Тиісінше, қалпына келмейтін ресурстардың үлесі алғашқы кезеңде 25%-50% деңгейінде қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қалпына келмейтін ресурстардың үлесін бағалау ресурстарды қалпына келтіру бойынша статистикалық деректердің жинақталуы шамасына қарай қайта қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көзделмеген шығындарды/залалдарды Монте-Карло әдісінің көмегімен мынадай тәртіпте айқындау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Бастапқы деректерді айқындау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2182,70 +2262,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Болжамды және көзделмеген шығындар/залалдарды анықтаған соң, Бірыңғай оператор өзінің шығындарының/залалдарының жиынтық сомасын, нысаналы деңгейін және кепілдік беру жағдайын реттеуге арналған резерв мөлшерін осы Әдістеменің (1) және (3) формулаларына сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2264,70 +2344,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Егер Бірыңғай оператор кепілдік беру туралы шарттар бойынша Бірыңғай оператордың міндеттемелерін орындауға байланысты шығындарды жүзеге асыру кезінде залал шеккен жағдайда, кепілдік беру жағдайларын реттеуге арналған резервтің мөлшері осындай залалдар сомасына азайтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>