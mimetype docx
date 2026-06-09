--- v0 (2025-10-15)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e865119" w14:textId="e865119">
+    <w:p w14:paraId="47b936e" w14:textId="47b936e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -738,109 +738,109 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (бұдан әрі – Сенімгерлік басқарушы) атынан __________ негізінде әрекет ететін ______________, бірінші тараптан, және __________________________________________ (бұдан әрі – Құрылтайшы) атынан ____________ негізінде әрекет ететін ____________, екінші тараптан, бірлесіп "Тараптар" деп аталатындар, "Тұрғын үй құрылысына үлестік қатысу туралы" 2016 жылғы 7 сәуірдегі Қазақстан Республикасы </w:t>
+      (бұдан әрі – Сенімгерлік басқарушы) атынан __________ негізінде әрекет ететін ______________, бірінші тараптан, және _________________________________ (бұдан әрі – Құрылтайшы) атынан ____________ негізінде әрекет ететін ____________, екінші тараптан, бірлесіп "Тараптар" деп аталып, "Тұрғын үй құрылысына үлестік қатысу туралы" 2016 жылғы 7 сәуірдегі Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Заң) негізінде, Құрылтайшы үлескерлердің ақшасын тарту есебінен көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешенінің құрылысын және _______ (бұдан әрі – Жоба) үлестердің өткізілуін қамтамасыз ететін Уәкілетті компанияның жалғыз акционері/қатысушысы болып табылатынын назарға ала отырып, Сенімгерлік басқарушы Уәкілетті компанияға Жоба құрылысының аяқталуына кепілдік беретінін ескере отырып, төмендегілер туралы осы Шартты (бұдан әрі – Сенімгерлік басқару шарты) жасасты.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) негізінде Кепіл беруші _____ көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешенінің құрылысын (бұдан әрі – Жоба) үлескерлердің және реновациялау шеңберіндегі үлескерлердің ақшасын тарту жолымен қамтамасыз ететін Уәкілетті компанияның жалғыз қатысушысы болып табылатынын назарға ала отырып, Сенімгерлік басқарушы Уәкілетті компанияға Жоба құрылысының аяқталуына кепілдік беретінін ескере отырып, төмендегілер туралы осы шартты (бұдан әрі – Сенімгерлік басқару шарты) жасасты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -911,90 +911,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті компанияның нақты мекенжайы: ___________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Кепілдік беру жағдайы – олар басталған кезде Тұрғын үй құрылысының бірыңғай операторында көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрылысын аяқтау жөніндегі міндеттеме және тұрғын үй құрылысына үлестік қатысуға кепілдік беру туралы шарт бойынша үлескер алдында жауапкершілік туындайтын Заңда айқындалған жағдай немесе жағдайлардың жиынтығы.</w:t>
+        <w:t xml:space="preserve">
+      2. Кепілдік беру жағдайы – олар басталған кезде Тұрғын үй құрылысының бірыңғай операторында көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің құрылысын аяқтау жөніндегі міндеттеме және тұрғын үй құрылысына үлестік қатысуға кепілдік беру туралы шарт және (немесе) реновациялау шеңберінде кепілдік беру туралы шарт бойынша үлескер және (немесе) реновациялау шеңберіндегі үлескерлер алдында жауапкершілік туындайтын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған жағдай немесе жағдайлардың жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1560,91 +1580,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Құрылтайшының Сенімгерлік басқарудың нысанасын беруі оған меншік құқығының Сенімгерлік басқарушыға өтуіне әкеп соқтырмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z59" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Осы Шарт бойынша Құрылтайшы және Заңға сәйкес құрылыс бойынша міндеттемелерді орындамау Кепілдік беру жағдайының туындауына әкеп соққан көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің үлескерлері пайда алушылар болып табылады.</w:t>
+        <w:t xml:space="preserve">
+      10. Осы Шарт бойынша Құрылтайшы және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құрылыс бойынша міндеттемелерді орындамау Кепілдік беру жағдайының туындауына әкеп соққан көппәтерлі тұрғын үйдің немесе жеке тұрғын үйлер кешенінің үлескерлері және (немесе) реновациялау шеңберіндегі үлескерлер пайда алушылар болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3680,55 +3720,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>