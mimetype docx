--- v0 (2026-01-02)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fceeb7c" w14:textId="fceeb7c">
+    <w:p w14:paraId="1dc7cf1" w14:textId="1dc7cf1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -621,150 +621,148 @@
         <w:t>
       3. Қазақстан Республикасы Ұлттық экономика министрлігінің Табиғи монополияларды реттеу және бәсекелестікті қорғау комитеті:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның баспа және электрондық түрдегі көшірмесінің мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ тіркелген бұйрықты алған күннен бастап бес жұмыс күні ішінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Республикалық құқықтық ақпарат орталығына жолдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастырылуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Ұлттық экономика министрлігінің Заң департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәлімет ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1213,125 +1211,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 332 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="12"/>
+    <w:bookmarkStart w:name="z34" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Табиғи монополиялар салаларындағы тәуекел дәрежесін бағалау және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерді сақтау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ұлттық экономика министрінің 12.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="13"/>
+    <w:bookmarkStart w:name="z172" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z173" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z173" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Табиғи монополиялар салаларындағы тәуекел дәрежесін бағалау және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерді сақтау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1406,71 +1404,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік актілердің мемлекеттік тіркеу тізілімінде № 28577 болып тіркелген) және Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 бұйрығымен бекітілген Тексеру парағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нысандарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік актілердің мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген) сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z174" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z174" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Өлшемшарттарда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бақылау субъектісі – дара кәсіпкерлер және заңды тұлғалар, оның ішінде табиғи монополия және (немесе) қоғамдық маңызы бар нарықтар субъектілері болып табылатын заңды тұлғалардың филиалдары мен өкілдіктері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1723,234 +1721,234 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жоғары және орташа тәуекел дәрежесіне жатқызылған бақылау субъектілері (объектілері) қызметінің салалары үшін бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төмен тәуекел дәрежесіне жатқызылған бақылау субъектілерінің (объектілерінің) қызмет салалары үшін бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бақылау субъектілерін (объектілерін) профилактикалық бақылауды жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау субъектілеріне (объектілеріне) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары бірнеше кезеңмен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау (Шешімдерді мультиөлшемшартты талдау) арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші кезеңде объективті өлшемшарттар жөніндегі мемлекеттік органдар бақылау субъектілерін (объектілерін) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="20"/>
+    <w:bookmarkStart w:name="z175" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z176" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z176" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z177" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z177" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объективті өлшемшарттар бойынша тәуекелдің жоғары және орташа дәрежелеріне жатқызылған бақылау субъектілерінің (объектілерінің) қызметі салаларында бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1961,188 +1959,188 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объективті өлшемшарттар бойынша тәуекелдің төмен дәрежесіне жатқызылған бақылау субъектілерінің (объектілерінің) қызметі салаларында тексеру, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші кезеңде субъективті өлшемшарттар жөніндегі мемлекеттік органдар бақылау субъектілерін (объектілерін) мынадай тәуекел дәрежелерінің біріне жатқызады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="23"/>
+    <w:bookmarkStart w:name="z178" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z179" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z179" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z180" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z180" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел дәрежесінің көрсеткіштері бойынша бақылау субъектісі (объектісі) мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="26"/>
+    <w:bookmarkStart w:name="z181" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуекел дәрежесінің көрсеткіші 71-ден 100-ді қоса алғанға дейін болған кезде – тәуекелдің жоғары дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z182" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z182" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәуекел дәрежесінің көрсеткіші 31-ден 70-ті қоса алғанға дейін болған кезде – тәуекелдің орташа дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z183" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z183" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тәуекел дәрежесінің көрсеткіші 0-ден 30-ды қоса алғанға дейін болған кезде – тәуекелдің төмен дәрежесіне жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2161,324 +2159,324 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Табиғи монополиялар салаларында жоғары тәуекел дәрежесіне Табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізілген, табиғи монополиялар саласына жатқызылған реттеліп көрсетілетін қызметтерді күнтізбелік бір жылдан астам жүзеге асыратын және негізсіз кіріс (түсім) алған табиғи монополиялар субъектілері, сондай-ақ қоғамдық маңызы бар нарық субъектілері жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополиялар салаларында орташа тәуекел дәрежесіне Табиғи монополиялар субъектілерінің мемлекеттік тіркеліміне енгізілген, табиғи монополиялар саласына жатқызылған реттеліп көрсетілетін қызметтерді күнтізбелік бір жылдан астам жүзеге асыратын табиғи монополиялар субъектілері жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополиялар саласында төмен тәуекел дәрежесіне табиғи монополиялар саласына жатқызылған реттеліп көрсетілетін қызметтерді күнтізбелік бір жылдан аз жүзеге асыратын жаңа құрылған табиғи монополиялар субъектілері жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тәуекелдер дәрежесін бағалаудың субъективті өлшемшарттарын айқындау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алдыңғы өткізілген бақылау субъектілерін (объектілерін) тексерулер және бару арқылы профилактикалық бақылау нәтижелері. Бұл ретте ауырлық дәрежесі (өрескел, елеулі, елеусіз) тексеру парақтарында көрсетілген заңнама талаптары сақталмаған жағдайда белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті орган және (немесе) басқа мемлекеттік органдар жүргізетін бақылау субъектісі (объектісі) ұсынатын есептілік пен мәліметтерді мониторингтеудің нәтижелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдардың ресми интернет-ресурстарын және бұқаралық ақпараттар құралдарын талдау нәтижелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бақылау субъектілеріне жеке немесе заңды тұлғалардан, мемлекеттік органдардан келіп түскен расталған шағымдар мен жолданымдардың болуы және олардың саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері (бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау қорытындылары бойынша берілген қорытынды құжаттар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Субъективті өлшемшарттарды айқындау мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деректер базасын қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ақпаратты талдау және тәуекелдерді бағалау кезеңдерін қолдана отырып жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолдағы бар ақпарат көздерінің негізінде субъективті өлшемшарттар бұзушылықтың үш дәрежесіне: өрескел, елеулі, елеусіз дәрежелерге бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2591,70 +2589,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша (SC) айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2781,70 +2779,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="42"/>
+    <w:bookmarkStart w:name="z184" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 7-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты тексеру немесе бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3223,70 +3221,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="43"/>
+    <w:bookmarkStart w:name="z185" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-2. Осы Өлшемшарттардың 7-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3463,70 +3461,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="44"/>
+    <w:bookmarkStart w:name="z186" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-3. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3703,426 +3701,426 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бұл ретте талдау және бағалау кезінде нақты бақылау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдыңғы өткізілген бару арқылы профилактикалық бақылаудың қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты мемлекеттік бақылаудың кезекті кезеңіне тізімдерді қалыптастыру кезінде оларды қосуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекстің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 144-2-бабына сәйкес қалыптастырылатын бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудың жарты жылдық тізімдері негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау тізімдері субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші неғұрлым жоғары бақылау субъектісінің басымдылығы ескеріле отырып, жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бақылаудың адал субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) субъективті өлшемшарттарды қолдану арқылы реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарымен айқындалатын кезеңге бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізуден босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Бақылау субъектілері (объектілері) мына жағдайларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалардың алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) егер Қазақстан Республикасының заңдарында және реттеуші мемлекеттік органдардың тәуекел дәрежесін бағалау өлшемшарттарында бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан босату жағдайлары айқындалса; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) егер субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған "Өзін-өзі реттеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса ақпараттық жүйені қолдана отырып, бақылау субъектілерінің тиісті қызмет салаларында жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне ауыстырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Реттеуші мемлекеттік органдар, сондай-ақ мемлекеттік органдар ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшесіне (қатысушысына) мемлекеттік бақылауды жүзеге асыру кезінде өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы жасалған келісімді ескере отырып, мұндай мүшеліктің (қатысудың) тәуекел дәрежесін бағалау өлшемшарттарында жұмсартатын индикатор ретінде болу фактіні Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>141-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тармағына сәйкес кәсіпкерлік жөніндегі уәкілетті орган айқындайтын тәртіппен ескереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бақылау субъектісін (объектісіне) бару арқылы профилактикалық бақылаудан босату мақсатында реттеуші мемлекеттік органдар, сондай-ақ мемлекеттік органдар жеңілдететін индикаторларды ескереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеңілдететін индикаторларға мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деректерді онлайн-режимде бере отырып, аудио және (немесе) бейне тіркеудің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) мемлекеттік органдардың жүйелеріне деректерді беру бойынша датчиктер мен тіркеуші құрылғылардың болуы (су датчиктері, атмосфераға шығарындыларды тіркеу датчиктері) жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан босату, егер мұндай негіздер Қазақстан Республикасы ратификациялаған халықаралық шарттарда көзделген болса, реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарына сәйкес қолданылатын тәуекелдерді бағалау мен талдаудың, аудиттің, сараптамалардың баламалы (тәуелсіз) жүйелері негізінде мүмкін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4253,68 +4251,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сақтау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Табиғи монополия субъектілеріне арналған субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жариялағаны күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13030,52 +13066,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Қараөзек (Қызылорда облысы) – Жезқазған – Қарағанды – Теміртау – Астана маршруты бойынша магистральдық газ құбырын пайдаланғаны үшін төлемді қоспағанда, аталған маршрут бойынша магистральдық газ құбырын салуға байланысты тартылатын инвестициялар үшін төлемдерді және мүлік бойынша салық міндеттемелерін қамтитын, жалға, сенімгерлікпен басқаруға немесе мүліктік жалға, лизинг бойынша алынған негізгі құралдарды (жалпы шаруашылық мақсаттағы негізгі құралдардан басқа) пайдалану үшін жалдау төлемақы шығыстары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-4) жергілікті атқарушы органдардан мемлекеттік мүлікті сенімгерлік басқару шарты негізінде реттеліп көрсетілетін қызметтерді ұсыну үшін пайдалануға алынған негізгі құралдарды күтіп-ұстау мен жөндеуді қоспағанда, субъектінің теңгерімінде жоқ негізгі құралдарды күтіп-ұстауға және жөндеуге, сондай-ақ Қараөзек (Қызылорда облысы) – Жезқазған – Қарағанды – Теміртау – Астана маршруты бойынша магистральдық газ құбырын күтіп-ұстауға және жөндеуге арналған шығыстар. Бұл ретте жергілікті атқарушы органдардан сенімгерлік басқару шарты бойынша алынған газ тарту желілерін күтіп-ұстауға және жөндеуге арналған шығындар тарифке кезең кезеңмен оның қолданылу кезеңінің әрбір жылына қосылады. Күтіп-ұстау мен жөндеуге арналған шығындарды қосу кезеңдерін уәкілетті органның ведомствосы айқындайды. Жергілікті атқарушы органдардан сенімгерлік басқаруға алынған электр энергиясын беру желілерін күтіп-ұстауға (пайдалануға) және жөндеуге арналған шығындар тарифтік сметаның шығындары сомасынан Қазақстан Республикасының әлеуметтік-экономикалық даму болжамында көзделген инфляция деңгейінен аспауға тиіс; </w:t>
+              <w:t>
+4) жергілікті атқарушы органдардан мемлекеттік мүлікті сенімгерлік басқару шарты негізінде реттеліп көрсетілетін қызметтерді ұсыну үшін пайдалануға алынған негізгі құралдарды күтіп-ұстау мен жөндеуді қоспағанда, субъектінің теңгерімінде жоқ негізгі құралдарды күтіп-ұстауға және жөндеуге, сондай-ақ Қараөзек (Қызылорда облысы) – Жезқазған – Қарағанды – Теміртау – Астана маршруты бойынша магистральдық газ құбырын күтіп-ұстауға және жөндеуге арналған шығыстар. Бұл ретте жергілікті атқарушы органдардан сенімгерлік басқару шарты бойынша алынған газ тарту желілерін күтіп-ұстауға және жөндеуге арналған шығындар тарифке кезең кезеңмен оның қолданылу кезеңінің әрбір жылына қосылады. Күтіп-ұстау мен жөндеуге арналған шығындарды қосу кезеңдерін уәкілетті органның ведомствосы айқындайды. Жергілікті атқарушы органдардан сенімгерлік басқаруға алынған электр энергиясын беру желілерін күтіп-ұстауға (пайдалануға) және жөндеуге арналған шығындар тарифтік сметаның шығындары сомасынан Қазақстан Республикасының әлеуметтік-экономикалық даму болжамында көзделген инфляция деңгейінен аспауға тиіс;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) ластаушы заттардың нормативтен тыс шығарындылары (төгінділері) үшін төлемдер;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13445,51 +13481,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) сақтандыру төлемдері (кәсіпорындармен өз жұмыскерлерінің пайдасына жасалған жеке және мүліктік сақтандыру шарттары бойынша кәсіпорындар төлейтін жарналар);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27) жұмыскерлерге, оның ішінде бала тәрбиелейтін әйелдерге қосымша берілетін демалыстарға (еңбек заңнамасында көзделгеннен тыс) ақы төлеу, жұмыскердің отбасы мүшелеріне демалыс өткізетін жеріне және қайтар жолына жолақы төлеуге, сондай-ақ пайдаланылмаған демалысы үшін өтемақы төлеу бойынша;</w:t>
+27) жұмыскерлерге, оның ішінде бала тәрбиелейтін әйелдерге қосымша берілетін демалыстарға (Қазақстан Республикасының заңнамасында көзделгеннен тыс) ақы төлеу, жұмыскердің отбасы мүшелеріне демалыс өткізетін жеріне және қайтар жолына жолақы төлеуге, сондай-ақ пайдаланылмаған демалысы үшін өтемақы төлеу бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) демеушілік көмектің барлық түрлерін көрсетуге;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15287,61 +15323,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>р</w:t>
-[...9 lines deleted...]
-              <w:t>/с №</w:t>
+              <w:t>р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18069,68 +18095,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сақтау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерді сақтауының субъективті өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19905,122 +19931,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 332 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="62"/>
+    <w:bookmarkStart w:name="z135" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Табиғи монополиялар салаларындағы тексеру парағы Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ұлттық экономика министрінің 12.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жариялағаны күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Табиғи монополиялар субъектілеріне қатысы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -30839,51 +30885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Тарифтің шығындық бөлігінде мынадай:</w:t>
+Тарифтің шығындық бөлігінде мынадай:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) нормативтен тыс техникалық және коммерциялық ысыраптарға, тауарлық-материалдық құндылықтардың және қоймалардағы қорлардың бүлінуі мен жетіспеушілігіне, басқа да өндірістік емес шығыстар мен ысыраптар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30910,52 +30956,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Қараөзек (Қызылорда облысы) – Жезқазған – Қарағанды – Теміртау – Астана маршруты бойынша магистральдық газ құбырын пайдаланғаны үшін төлемдерді қоспағанда, аталған маршрут бойынша магистральдық газ құбырын салуға байланысты тартылатын инвестициялар үшін төлемдерді және мүлік бойынша салық міндеттемелерін қамтитын, жалға, сенімгерлікпен басқаруға немесе мүліктік жалға, лизинг бойынша алынған негізгі құралдарды (жалпы шаруашылық мақсаттағы негізгі құралдардан басқа) пайдалану үшін жалдау төлемақы шығыстары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-4) жергілікті атқарушы органдардан мемлекеттік мүлікті сенімгерлік басқару шарты негізінде реттеліп көрсетілетін қызметтерді ұсыну үшін пайдалануға алынған негізгі құралдарды күтіп-ұстау мен жөндеуді қоспағанда, субъектінің теңгерімінде жоқ негізгі құралдарды күтіп-ұстауға және жөндеуге, сондай-ақ Қараөзек (Қызылорда облысы) – Жезқазған – Қарағанды – Теміртау – Астана маршруты бойынша магистральдық газ құбырын күтіп-ұстауға және жөндеуге арналған шығыстар. Бұл ретте жергілікті атқарушы органдардан сенімгерлік басқару шарты бойынша алынған газ тарту желілерін күтіп-ұстауға және жөндеуге арналған шығындар тарифке кезең кезеңмен оның қолданылу кезеңінің әрбір жылына қосылады. Күтіп-ұстау мен жөндеуге арналған шығындарды қосу кезеңдерін уәкілетті органның ведомствосы айқындайды. Жергілікті атқарушы органдардан сенімгерлік басқаруға алынған электр энергиясын беру желілерін күтіп-ұстауға (пайдалануға) және жөндеуге арналған шығындар тарифтік сметаның шығындары сомасынан Қазақстан Республикасының әлеуметтік-экономикалық даму болжамында көзделген инфляция деңгейінен аспауға тиіс; </w:t>
+              <w:t>
+4) жергілікті атқарушы органдардан мемлекеттік мүлікті сенімгерлік басқару шарты негізінде реттеліп көрсетілетін қызметтерді ұсыну үшін пайдалануға алынған негізгі құралдарды күтіп-ұстау мен жөндеуді қоспағанда, субъектінің теңгерімінде жоқ негізгі құралдарды күтіп-ұстауға және жөндеуге, сондай-ақ Қараөзек (Қызылорда облысы) – Жезқазған – Қарағанды – Теміртау – Астана маршруты бойынша магистральдық газ құбырын күтіп-ұстауға және жөндеуге арналған шығыстар. Бұл ретте жергілікті атқарушы органдардан сенімгерлік басқару шарты бойынша алынған газ тарту желілерін күтіп-ұстауға және жөндеуге арналған шығындар тарифке кезең кезеңмен оның қолданылу кезеңінің әрбір жылына қосылады. Күтіп-ұстау мен жөндеуге арналған шығындарды қосу кезеңдерін уәкілетті органның ведомствосы айқындайды. Жергілікті атқарушы органдардан сенімгерлік басқаруға алынған электр энергиясын беру желілерін күтіп-ұстауға (пайдалануға) және жөндеуге арналған шығындар тарифтік сметаның шығындары сомасынан Қазақстан Республикасының әлеуметтік-экономикалық даму болжамында көзделген инфляция деңгейінен аспауға тиіс;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) ластаушы заттардың нормативтен тыс шығарындылары (төгінділері) үшін төлемдер;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31018,52 +31064,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) кірісті жасырғаны (төмендеткені) үшін айыппұлдар мен өсімпұлдар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10) ұрлықтан келген залалдар; </w:t>
+              <w:t>
+10) ұрлықтан келген залалдар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) реттеліп көрсетілетін қызметтерін ұсыну үшін пайдаланылатын негізгі құралдардың, материалдардың, ақауынан болған ысыраптар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31325,51 +31371,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) сақтандыру төлемдері (кәсіпорындармен өз жұмыскерлерінің пайдасына жасалған жеке және мүліктік сақтандыру шарттары бойынша кәсіпорындар төлейтін жарналар);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27) жұмыскерлерге, оның ішінде бала тәрбиелейтін әйелдерге қосымша берілетін демалыстарға (еңбек заңнамасында көзделгеннен тыс) ақы төлеу, жұмыскердің отбасы мүшелеріне демалыс өткізетін жеріне және қайтар жолына жолақы төлеуге, сондай-ақ пайдаланылмаған демалысы үшін өтемақы төлеу бойынша;</w:t>
+27) жұмыскерлерге, оның ішінде бала тәрбиелейтін әйелдерге қосымша берілетін демалыстарға (Қазақстан Республикасының заңнамасында көзделгеннен тыс) ақы төлеу, жұмыскердің отбасы мүшелеріне демалыс өткізетін жеріне және қайтар жолына жолақы төлеуге, сондай-ақ пайдаланылмаған демалысы үшін өтемақы төлеу бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) демеушілік көмектің барлық түрлерін көрсетуге;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31469,51 +31515,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) тәжiрибелік-эксперименттiк жұмыстарды жүргізуге, өнертапқыштық пен рационализаторлық ұсыныстар бойынша модельдер мен үлгiлердi жасауға және сынауға (реттелiп көрсетiлетiн қызметтердi (тауарларды, жұмыстарды) ұсынған кезде қолданылатын жұмыстарды қоспағанда), көрмелер, байқаулар, конкурстар мен басқа да iс-шаралар ұйымдастыруға, авторлық сыйақылар төлеуге және басқа байланысты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 35) өндіріске және реттеліп көрсетілетін қызметтерді ұсынуға қатысы жоқ және тарифтердің өсуіне алып келетін шығыстар есепке алынбайды</w:t>
+35) өндіріске және реттеліп көрсетілетін қызметтерді ұсынуға қатысы жоқ және тарифтердің өсуіне алып келетін шығыстар есепке алынбайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32988,68 +33034,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сақтау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="63"/>
+    <w:bookmarkStart w:name="z189" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Өлшемшарттар 2-1-қосымшамен толықтырылды - ҚР Ұлттық экономика министрінің 25.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33153,61 +33199,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>р</w:t>
-[...9 lines deleted...]
-              <w:t>/с №</w:t>
+              <w:t>р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -35514,86 +35550,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 332 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="64"/>
+    <w:bookmarkStart w:name="z166" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерді сақтауын тексеру парағы Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Ұлттық экономика министрінің 12.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -37784,55 +37820,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38158,31 +38194,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>