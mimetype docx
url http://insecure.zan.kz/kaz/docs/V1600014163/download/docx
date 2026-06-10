--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d76b1f6" w14:textId="d76b1f6">
+    <w:p w14:paraId="05b6832" w14:textId="05b6832">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2831,90 +2831,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – елеусіз бұзушылықтар көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-1-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12-1. Ақпараттық жүйелерді пайдалана отырып, тәуекелдерді бағалау жүйесін қалыптастыру кезінде субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін, сондай-ақ тәуекел дәрежесінің көрсеткіштерін есептеу осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субъективті өлшемшарттар тізбесіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу (R) алдыңғы тексерулер мен бақылау және қадағалау субъектілеріне (объектілеріне) (SP) бару арқылы профилактикалық бақылау нәтижелері бойынша бұзушылықтар бойынша және субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (SC) тәуекел дәрежесінің көрсеткішін және кейіннен деректер мәндерін 0-ден бастап 100 ұпайға дейін қорытындылау жолымен автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3393,208 +3507,436 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="45"/>
+    <w:bookmarkStart w:name="z114" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z115" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бақылаудың адал субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) субъективті өлшемшарттарды қолдану арқылы реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарымен айқындалатын кезеңге бақылау субъектісіне (объектісіне), профилактикалық бақылау жүргізуден босатылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z115" w:id="46"/>
-[...15 lines deleted...]
-      13. Бақылаудың адал субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) субъективті өлшемшарттарды қолдану арқылы реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарымен айқындалатын кезеңге бақылау субъектісіне (объектісіне), профилактикалық бақылау жүргізуден босатылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бақылау субъектілері (объектілері) тәуекел дәрежесі жоғары ақпараттық жүйені қолдана отырып, тәуекелдің орташа дәрежесіне немесе тәуекелдің орташа дәрежесінен бақылау субъектілері қызметінің тиісті салаларында тәуекелдің төмен дәрежесіне ауыстырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z116" w:id="47"/>
-[...15 lines deleted...]
-      14. Бақылау субъектілері (объектілері) тәуекел дәрежесі жоғары ақпараттық жүйені қолдана отырып, тәуекелдің орташа дәрежесіне немесе тәуекелдің орташа дәрежесінен бақылау субъектілері қызметінің тиісті салаларында тәуекелдің төмен дәрежесіне ауыстырылады:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер Қазақстан Республикасының заңдарында және реттеуші мемлекеттік органдардың тәуекел дәрежесін бағалау өлшемшарттарында бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан босату жағдайлары айқындалса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z117" w:id="48"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="50"/>
+    <w:bookmarkStart w:name="z119" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Егер субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған "өзін-өзі реттеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z120" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүзеге асырылатын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі белгілі бір саладағы осындай бақылау субъектілері жалпы санының бес пайызынан аспауға тиіс мемлекеттік бақылау.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -3756,105 +4098,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="52"/>
+    <w:bookmarkStart w:name="z122" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бару арқылы профилактикалық бақылау және жоспардан тыс тексерулер жүргізу кезінде бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізу саласындағы бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3924,97 +4273,137 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъективті өлшемшарттар</w:t>
+              <w:t>Субъективті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бұзушылық дәрежесі</w:t>
+              <w:t>Бұзушылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4654,50 +5043,155 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5048,235 +5542,555 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъективті өлшемшарт көрсеткіші</w:t>
+              <w:t>Субъективті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъективті өлшемшарт көрсеткіші бойынша ақпарат көзі</w:t>
+              <w:t>Субъективті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпарат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маңыздылығы бойынша үлес салмағы, балл (сомасы 100 балдан аспауы тиіс), wi</w:t>
+              <w:t>Маңыздылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>салмағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, балл (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аспауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тиіс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>wi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-шарт / мәні</w:t>
+              <w:t xml:space="preserve">1-шарт / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-шарт / мәні</w:t>
+              <w:t xml:space="preserve">2-шарт / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6128,68 +6942,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 351 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="53"/>
+    <w:bookmarkStart w:name="z123" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізу саласында бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізуді жүзеге асыратын субъектіге (объектіге) қатысты тексерү парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 22.12.2022 № 494-нқ және ҚР Ұлттық экономика министрінің 22.12.2022 № 134 (01.01.2023 бастап қолданысқа енгiзiледi) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7773,55 +8587,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8147,31 +8961,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>