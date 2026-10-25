--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05b6832" w14:textId="05b6832">
+    <w:p w14:paraId="d2e441e" w14:textId="d2e441e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2284,52 +2284,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z107" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізу саласындағы бұзушылықтардың маңыздылық дәрежесі бойынша бөле отырып, субъективті өлшемшарттар осы Өлшемшарттарға 1-қосымшада келтірілген.</w:t>
+        <w:t xml:space="preserve">
+      10. Бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізу саласындағы бұзушылықтардың маңыздылық дәрежесі бойынша бөле отырып, субъективті өлшемшарттар осы Өлшемшарттарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салалық тәуекелдерді айқындау үшін ақпарат көздері бойынша тәуекел дәрежесін бағалаудың субъективті өлшемшарттары осы Өлшемшарттарға 2-қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2831,204 +2851,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – елеусіз бұзушылықтар көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12-1. Ақпараттық жүйелерді пайдалана отырып, тәуекелдерді бағалау жүйесін қалыптастыру кезінде субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін, сондай-ақ тәуекел дәрежесінің көрсеткіштерін есептеу осы Өлшемшарттарға </w:t>
-[...9 lines deleted...]
-        <w:t>қосымшаға</w:t>
+      12-1. Цифрлық жүйелерді пайдалана отырып, тәуекелдерді бағалау жүйесін қалыптастыру кезінде субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін, сондай-ақ тәуекел дәрежесінің көрсеткіштерін есептеу, субъективтік өлшемшарттар бойынша тәуекел дәрежесін айқындау үшін осы өлшемшарттарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субъективті өлшемшарттар тізбесіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу (R) алдыңғы тексерулер мен бақылау және қадағалау субъектілеріне (объектілеріне) (SP) бару арқылы профилактикалық бақылау нәтижелері бойынша бұзушылықтар бойынша және субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (SC) тәуекел дәрежесінің көрсеткішін және кейіннен деректер мәндерін 0-ден бастап 100 ұпайға дейін қорытындылау жолымен автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3490,469 +3396,445 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Өлшемшарттар 12-1-тармақпен толықтырылды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="44"/>
+    <w:bookmarkStart w:name="z114" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z115" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z115" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылаудың адал субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) субъективті өлшемшарттарды қолдану арқылы реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарымен айқындалатын кезеңге бақылау субъектісіне (объектісіне), профилактикалық бақылау жүргізуден босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z116" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бақылау субъектілері (объектілері) тәуекел дәрежесі жоғары цифрлық жүйені қолдана отырып, тәуекелдің орташа дәрежесіне немесе тәуекелдің орташа дәрежесінен бақылау субъектілері қызметінің тиісті салаларында тәуекелдің төмен дәрежесіне ауыстырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z117" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер мұндай субъектілер Қазақстан Республикасының заңдарында белгіленген жағдайларда және тәртіппен үшінші тұлғалар алдында азаматтық-құқықтық жауапкершілікті сақтандыру шарттарын жасасса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z118" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z118" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер Қазақстан Республикасының заңдарында және реттеуші мемлекеттік органдардың тәуекел дәрежесін бағалау өлшемшарттарында бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан босату жағдайлары айқындалса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z119" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z119" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Егер субъектілер өзін-өзі реттейтін ұйым қызметінің нәтижелерін тану туралы келісім жасалған "өзін-өзі реттеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ерікті мүшелікке (қатысуға) негізделген өзін-өзі реттейтін ұйымның мүшелері болып табылса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді бағалау мен басқарудың цифрлық жүйесі болмаған кезде бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүзеге асырылатын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі белгілі бір саладағы осындай бақылау субъектілері жалпы санының бес пайызынан аспауға тиіс мемлекеттік бақылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 158-НҚ</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...34 lines deleted...]
-      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүзеге асырылатын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі белгілі бір саладағы осындай бақылау субъектілері жалпы санының бес пайызынан аспауға тиіс мемлекеттік бақылау.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4098,112 +3980,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="49"/>
+    <w:bookmarkStart w:name="z122" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бару арқылы профилактикалық бақылау және жоспардан тыс тексерулер жүргізу кезінде бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізу саласындағы бақылау субъектілеріне (объектілеріне) қойылатын талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4273,137 +4148,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъективті</w:t>
-[...19 lines deleted...]
-              <w:t>өлшемшарттар</w:t>
+              <w:t>Субъективті өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бұзушылық</w:t>
-[...19 lines deleted...]
-              <w:t>дәрежесі</w:t>
+              <w:t>Бұзушылық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5043,155 +4878,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5348,127 +5078,167 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды сату саласындағы субъективті өлшемшаттар</w:t>
+        <w:t xml:space="preserve"> Субъективтік өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективтік өлшемшарттардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Өлшемшарттар 2-қосымшамен толықтырылды - ҚР Премьер-Министрі орынбасарының - Сауда және интеграция министрінің 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 13.06.2023 № 110 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 03.04.2026 № 23 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрықтарымен. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізуді жүзеге асыратын субъектіге (объектіге) қатысты бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізу саласында</w:t>
+        <w:t xml:space="preserve"> сәйкес бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізуді жүзеге асыратын субъектіге (объектіге) қатысты бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізу саласында.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -5486,611 +5256,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№ р/с</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...49 lines deleted...]
-              <w:t>көрсеткіші</w:t>
+Субъективті өлшемшарт көрсеткіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...109 lines deleted...]
-              <w:t>көзі</w:t>
+Субъективті өлшемшарт көрсеткіші бойынша ақпарат көзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...169 lines deleted...]
-              <w:t>wi</w:t>
+Маңыздылығы бойынша үлес салмағы, балл (сомасы 100 балдан аспауы тиіс), wi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-              <w:t>мәні</w:t>
+1-шарт / мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-              <w:t>мәні</w:t>
+2-шарт / мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6667,123 +6057,123 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Субъективті өлшемшарттардың көрсеткіштері мемлекеттік бақылаудың әрбір саласындағы бақылау субъектілерінің (объектілерінің) біртекті топтары үшін айқындалады.</w:t>
-[...71 lines deleted...]
-      5) 5-бағанда субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеуде субъективті өлшемшарт көрсеткішін есепке алу шарттары және әрбір шартқа сәйкес келетін субъективті өлшемшарттар көрсеткіштерінің сандық мәндері көрсетіледі. Сандық мәндер тәуекелдің жоғарылауына байланысты 0-ден 100-ге дейінгі пайызбен көрсетіледі.</w:t>
+      1. Субъективті өлшемшарттардың көрсеткіштері мемлекеттік бақылаудың әрбір саласындағы бақылау субъектілерінің (объектілерінің) біртекті топтары үшін айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. 2-бағанда субъективті өлшемшарт көрсеткіші көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. 3-бағанда ақпараттың басым көздері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. 4-бағанда субъективті өлшемшарт көрсеткішінің маңыздылығы бойынша үлес салмағы балдарда көрсетіледі. Осы баған бойынша барлық жолдардың сомасы 100 балдан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 5-бағанда субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеуде субъективті өлшемшарт көрсеткішін есепке алу шарттары және әрбір шартқа сәйкес келетін субъективті өлшемшарттар көрсеткіштерінің сандық мәндері көрсетіледі. Сандық мәндер тәуекелдің жоғарылауына байланысты 0-ден 100-ге дейінгі пайызбен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6942,68 +6332,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 351 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="50"/>
+    <w:bookmarkStart w:name="z123" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізу саласында бағалы металдар мен асыл тастардан жасалған зергерлік және басқа да бұйымдарды өткізуді жүзеге асыратын субъектіге (объектіге) қатысты тексерү парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 22.12.2022 № 494-нқ және ҚР Ұлттық экономика министрінің 22.12.2022 № 134 (01.01.2023 бастап қолданысқа енгiзiледi) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8587,55 +7977,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>