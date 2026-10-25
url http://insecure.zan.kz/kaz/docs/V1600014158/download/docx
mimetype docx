--- v0 (2025-10-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eae364e" w14:textId="eae364e">
+    <w:p w14:paraId="0883ab1" w14:textId="0883ab1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,150 +112,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ақпарат және коммуникациялар министрінің 2016 жылғы 29 шілдедегі № 66 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 25 тамызда № 14158 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Пошта туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
-[...29 lines deleted...]
-        <w:t>79) тармақшасына</w:t>
+      "Пошта туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 7) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>101) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 29.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 269/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -805,1066 +805,732 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасында пошта индекстерін беру жөніндегі қағидалары</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалары жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Қазақстан Республикасында пошта индекстерін беру жөніндегі қағидалар (бұдан әрі – Қағидалар) "Пошта туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 7) тармақшасына, Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>101) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасында пошта индекстерін беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мекенжай блогы – астана, облыс немесе республикалық маңызы бар қаланың шегіндегі ортақ екі таңбалы сандық кодпен біріктірілген жылжымайтын мүлік объектілерінің жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мекенжайдың тіркеу коды (бұдан әрі – МТК) – "Мекенжай тіркелімі" цифрлық жүйесімен бірігетін жылжымайтын мүлік объектісі мекенжайының бірегей коды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пошта индексi – пошта жөнелтілімiн немесе пошталық ақша аударымын жiберудi жылдамдату мақсатында жылжымайтын мүлік объектiлерiне оларды әкiмшілік-аумақтық сәйкестендіру және жүйелендіру үшін берiлетiн, мекенжайдың шартты цифрлық және әріптік белгiленуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пошта саласындағы уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) – өз құзыретi шегiнде Қазақстан Республикасының аумағында пошта саласындағы мемлекеттiк саясатты іске асыруды, мемлекеттік бақылауды, қызметті үйлестіруді және реттеуді жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Ұлттық пошта операторы – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген міндеттемелер жүктелген, акционерлік қоғамның ұйымдық-құқықтық нысанында құрылған, пошта саласындағы уәкілетті орган айқындайтын пошта операторы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасында пошта индекстерін беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пошта индексі жеті таңбадан тұрады және ол мынадай түрде қалыптастырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 (бірінші) таңба (латын әріпі) – астана, облыс немесе республикалық маңызы бар қала коды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 (екінші) және 3 (үшінші) таңба (араб цифрлары) – мекенжай блок коды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 (төртінші) таңба (латын әріпі), 5 (бесінші) таңба (араб цифры), 6 (алтыншы) таңба (латын әріпі), 7 (жетінші) таңба (араб цифры) – мекенжай блок шегіндегі жылжымайтын мүлік объектісінің коды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жылжымайтын мүлік объектілеріне пошта индексін беру Ұлттық пошта операторы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жылжымайтын мүлік объектілеріне пошта индексін беру Ұлттық пошта операторының цифрлық жүйесі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ұлттық пошта операторы орналасқан жерінің мекенжайы бар және "Мекенжай тіркелімі" цифрлық жүйесіне енгізілген әрбір жылжымайтын мүлік объектісіне пошта индексін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Пошта индекстерін беру мақсатында Ұлттық пошта операторының цифрлық жүйесі "Мекенжай тіркелімі" цифрлық жүйесімен интеграцияланады. "Мекенжай тіркелімі" цифрлық жүйесіне қол жеткізу Қазақстан Республикасы Цифрлық кодексінің 83-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жылжымайтын мүлік объектілеріне пошта индексін беру мынадай түрде жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Мекенжай тіркелімі" цифрлық жүйесінде жылжымайтын мүлік объект тіркелгенде Ұлттық пошта операторының цифрлық жүйесіне МТК түседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ұлттық пошта операторының цифрлық жүйесі МТК анықтайды және автоматты түрде жылжымайтын мүлік объектісіне пошта индексін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасының аумағында пошта индекстерінің бірыңғай базасын жүргізуді Ұлттық пошта операторы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ұлттық пошта операторы пошта индекстерінің бірыңғай базасының цифрлық жүйесі жұмысының қауіпсіздігін қамтамасыз етеді, сондай-ақ пошта индекстерінің бірыңғай базасына қол жеткізуді бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ұлттық пошта операторы пошта индекстерін уәкілетті органның интернет-ресурсында және https://open.post.kz веб-сайтында орналастыру арқылы жеке және заңды тұлғаларға ақысыз негізде Қазақстан Республикасының пошта индекстерінің бірыңғай базасына қол жеткізу мүмкіндігін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ұлттық пошта операторы жергілікті атқарушы органдарға Интернет желісі арқылы пошта индекстерінің бірыңғай базасына қол жеткізу мүмкіндігін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...133 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...811 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>