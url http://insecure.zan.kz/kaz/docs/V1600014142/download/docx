--- v0 (2025-10-05)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6bd253" w14:textId="e6bd253">
+    <w:p w14:paraId="c48290b" w14:textId="c48290b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2652,302 +2652,366 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бақылау субъектісіне (объектісіне) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау критерийлері объективті және субъективті критерийлерді айқындау арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z72" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      10. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z12" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
+      Тәуекелдерді бағалау мен басқарудың цифрлық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 144 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және ҚР Ұлттық экономика министрінің м.а. 31.07.2026 № 118 бірлескен(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-Параграф. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z74" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z74" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Лотерея және лотерея қызметі саласында тәуекелдің жоғары дәрежесіне жеке тұлғалар мен заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүліктік мүдделеріне зиян келтіру ықтималдығы тәуекелдері жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объективті өлшемшарттар бойынша тәуекелдің жоғары дәрежесіне лотерея және лотерея қызметі саласындағы қызметті жүзеге асыратын бақылау субъектісі (объектісі) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="47"/>
+    <w:bookmarkStart w:name="z75" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-Параграф. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z76" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z76" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Субъективті өлшемшарттарды айқындау мынадай кезеңдерді қолдана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z77" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z77" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лотерея және лотерея қызметі саласындағы заңнама талаптарының бұзылуы туралы деректер базасын қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z78" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z78" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z79" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z79" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Деректер базасын қалыптастыру және ақпарат жинау Қазақстан Республикасының заңнамасын бұзатын бақылау субъектісін (объектісін) анықтау үшін қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпаратты жинау және өңдеу процестері толық көлемде автоматтандырылады және алынған деректердің дұрыстығын тексеруге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттардың тәуекел дәрежесін бағалау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="52"/>
+    <w:bookmarkStart w:name="z101" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бақылау субъектіге (объектіге) алдыңғы жоспардан тыс тексерулер мен бару арқылы профилактикалық бақылаудың нәтижелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z102" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z102" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері (бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау қорытындылары бойынша берілген қорытынды құжаттар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2966,787 +3030,787 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 05.05.2023 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="54"/>
+    <w:bookmarkStart w:name="z85" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Бақылау субъектілерінің тәуекел дәрежесін бағалау және оларды тәуекел дәрежесінің өрескел, елеулі және елеусіз тобына жатқызу осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z86" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z86" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 05.05.2023 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте талдау және бағалау кезінде нақты бақылау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Осы Өлшемшарттардың 8-тармағына сәйкес бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
+      Алдыңғы жүргізілген бару арқылы профилактикалық бақылаудың қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектісіне қатысты оны мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде енгізуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Мемлекеттік орган осы Өлшемшарттардың 13-тармағына сәйкес көздерден субъективті өлшемшарттар бойынша ақпарат жинайды және деректер базасын қалыптастырады.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 05.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 05.05.2023 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z88" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша осы Өлшемшарттардың (SC) 8-тармағына сәйкес айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
-[...170 lines deleted...]
-      17. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
+      16. Осы Өлшемшарттардың 8-тармағына сәйкес бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Өлшемшарттардың 13-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты талаптарға сәйкестігіне тексеру немесе бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
+      Мемлекеттік орган осы Өлшемшарттардың 13-тармағына сәйкес көздерден субъективті өлшемшарттар бойынша ақпарат жинайды және деректер базасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өрескел бұзушылықтар анықталмаған кезде бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткішпен есептеледі.</w:t>
+      Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу алдыңғы тексерулер мен бақылау (SP) субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша осы Өлшемшарттардың (SC) 8-тармағына сәйкес айқындалған субъективті өлшемшарттарға сәйкес бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау жолымен, деректер мәндерін 0-ден 100 баллға дейінгі диапозонға қалыпқа келтіре отырып, автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады.</w:t>
+      Rарал = SP + SC , мұнда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
+      Rарал – субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРз = (SР2 х 100/SР1) х 0,7, мұнда</w:t>
+      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
+      SC – осы Өлшемшарттардың 8-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР1 – елеулі бұзушылықтардың талап етілетін саны;</w:t>
+      Есеп мемлекеттік бақылаудың әрбір саласының бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте мемлекеттік бақылаудың бір саласының бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын, бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 05.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 05.05.2023 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Өлшемшарттардың 13-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне 100 балл тәуекел дәрежесінің көрсеткіші теңестіріледі және оған қатысты талаптарға сәйкестігіне тексеру немесе бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР2 – анықталған елеулі бұзушылықтардың саны.</w:t>
+      Өрескел бұзушылықтар анықталмаған кезде бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткішпен есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады.</w:t>
+      Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРн = (SР2 х 100/SР1) х 0,3, мұнда</w:t>
+      SРз = (SР2 х 100/SР1) х 0,7, мұнда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРн – болмашы бұзушылықтардың көрсеткіші;</w:t>
+      SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР1 – болмашы бұзушылықтардың талап етілетін саны;</w:t>
+      SР1 – елеулі бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР2 – анықталған болмашы бұзушылықтардың саны.</w:t>
+      SР2 – анықталған елеулі бұзушылықтардың саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші (SР) 0-ден 100-ге дейінгі шәкіл бойынша есептеледі және мына формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
+      Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР = SРз + SРн, мұнда</w:t>
+      Бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші;</w:t>
+      SРн = (SР2 х 100/SР1) х 0,3, мұнда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
+      SРн – болмашы бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
+      SР1 – болмашы бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      SР2 – анықталған болмашы бұзушылықтардың саны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші (SР) 0-ден 100-ге дейінгі шәкіл бойынша есептеледі және мына формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР = SРз + SРн, мұнда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3768,70 +3832,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 05.05.2023 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="59"/>
+    <w:bookmarkStart w:name="z104" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Осы Қағидалардың 8-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4008,70 +4072,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 05.05.2023 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="60"/>
+    <w:bookmarkStart w:name="z106" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4409,109 +4473,167 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лотерея және лотерея қызметі саласындағы бақылау субъектісіне (объектісіне) қойылатын талаптарды бұзу дәрежесі</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасының лотерея және лотерея қызметі туралы заңнамасының сақталуын бақылау субъектісіне (объектісіне) қойылатын талаптардың бұзылу дәрежелері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның тақырыбы жаңа редакцияда – ҚР Туризм және спорт министрінің 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 144 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және ҚР Ұлттық экономика министрінің м.а. 31.07.2026 № 118 бірлескен(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 05.05.2023 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен; өзгеріс енгізілді - ҚР Туризм және спорт министрінің м.а. 08.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 10.10.2024 № 87 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 10.10.2024 № 87 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі); 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 144 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және ҚР Ұлттық экономика министрінің м.а. 31.07.2026 № 118 бірлескен(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4536,61 +4658,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ </w:t>
-[...9 lines deleted...]
-              <w:t>р/с</w:t>
+              <w:t>№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8532,51 +8644,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лотерея операторы өткізілген лотерея билеттерінен, электрондық лотерея билеттерінен түскен түсім мен жүлде қоры арасындағы айырманың кемінде он пайызын дене шынықтыру мен спортты дамытуға бағытталған бюджеттен тыс ақша қаражатын бөлу жөніндегі қызметті жүзеге асыратын бірыңғай операторға дене шынықтыру мен спортты дамыту үшін, сондай-ақ өткізілген лотерея билеттерінен, электрондық лотерея билеттерінен түскен түсім мен жүлде қоры арасындағы айырманың кемінде он пайызын "Қазақстан халқына" қоғамдық қорына міндетті мүліктік жарна нысанында тоқсан сайын жіберу міндеттерін сақтамауы</w:t>
+Лотерея операторы өткізілген лотерея билеттерінен, электрондық лотерея билеттерінен түскен түсім мен жүлде қоры арасындағы айырманың кемінде он пайызын дене шынықтыру мен спортты дамытуға бағытталған бюджеттен тыс ақша қаражатын бөлу жөніндегі қызметті жүзеге асыратын бірыңғай операторға дене шынықтыру мен спортты дамыту үшін, өткізілген лотерея билеттерінен, электрондық лотерея билеттерінен түскен түсім мен жүлде қоры арасындағы айырманың кемінде үш пайызын Қазақстан Республикасының Үкіметі айқындаған, креативті индустрияларды дамытуға жәрдемдесетін заңды тұлғаға креативті индустрияларды дамыту үшін, сондай-ақ өткізілген лотерея билеттерінен, электрондық лотерея билеттерінен түскен түсім мен жүлде қоры арасындағы айырманың кемінде он пайызын "Қазақстан халқына" қоғамдық қорына міндетті мүліктік жарна нысанында тоқсан сайын жіберу міндеттерін сақтамауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10240,98 +10352,98 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалау өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="61"/>
+    <w:bookmarkStart w:name="z108" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының лотереялар және лотерея қызметі туралы заңнамасының сақталуына субъективті критерийлер бойынша тәуекел дәрежесін айқындау үшін субъективті критерийлер тізбесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Өлшемшарттар 2-қосымшамен толықтырылды - ҚР Мәдениет және спорт министрінің м.а. 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10398,309 +10510,239 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ </w:t>
-[...9 lines deleted...]
-              <w:t>Р/с</w:t>
+              <w:t>№ Р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Субъективті </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> көрсеткіші</w:t>
+              <w:t>Субъективті өлшемшарттар көрсеткіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Субъективті </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> көрсеткіші бойынша ақпарат көз</w:t>
+              <w:t>Субъективті өлшемшарт көрсеткіші бойынша ақпарат көз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Маңыздылығы бойынша үлес салмағы, балл (барлығы 100 баллға дейін болуы тиіс), </w:t>
-[...9 lines deleted...]
-              <w:t>wi</w:t>
+              <w:t>Маңыздылығы бойынша үлес салмағы, балл (барлығы 100 баллға дейін болуы тиіс), wi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Шарттар / мәндер, </w:t>
-[...9 lines deleted...]
-              <w:t>xi</w:t>
+              <w:t>Шарттар / мәндер, xi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11802,194 +11844,300 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 323 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="62"/>
+    <w:bookmarkStart w:name="z47" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лотерея операторына қатысты Қазақстан Республикасының лотереялар және лотерея қызметі туралы заңнамасын сақтаудың тексеру парағы</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+        <w:t>138-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>138-бабына</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес)</w:t>
+        <w:t xml:space="preserve"> сәйкес лотерея операторының Қазақстан Республикасының лотереялар және лотерея қызметі туралы заңнамасын сақтауына қатысты тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
+      Ескерту. 2-қосымшаның тақырыбы жаңа редакцияда – ҚР Туризм және спорт министрінің 27.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 380</w:t>
+        <w:t xml:space="preserve">№ 144 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 22.12.2022 № 136 (01.01.2023 бастап қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Мәдениет және спорт министрінің м.а. 05.05.2023 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 10.10.2024 № 87 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
+        <w:t>және ҚР Ұлттық экономика министрінің м.а. 31.07.2026 № 118 бірлескен(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің м.а. 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 22.12.2022 № 136 (01.01.2023 бастап қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Мәдениет және спорт министрінің м.а. 05.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 05.05.2023 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); ҚР Туризм және спорт министрінің м.а. 08.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 10.10.2024 № 87 (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі); абзацпен толықтырылды - 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 144 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">және ҚР Ұлттық экономика министрінің м.а. 31.07.2026 № 118 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 144 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және ҚР Ұлттық экономика министрінің м.а. 31.07.2026 № 118 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z123" w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды тағайындаған мемлекеттік орган_____________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17004,51 +17152,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лотерея операторы өткізілген лотерея билеттерінен, электрондық лотерея билеттерінен түскен түсім мен жүлде қоры арасындағы айырманың кемінде он пайызын дене шынықтыру мен спортты дамытуға бағытталған бюджеттен тыс ақша қаражатын бөлу жөніндегі қызметті жүзеге асыратын бірыңғай операторға дене шынықтыру мен спортты дамыту үшін, сондай-ақ өткізілген лотерея билеттерінен, электрондық лотерея билеттерінен түскен түсім мен жүлде қоры арасындағы айырманың кемінде он пайызын "Қазақстан халқына" қоғамдық қорына міндетті мүліктік жарна нысанында тоқсан сайын жіберу міндеттерін сақтамауы</w:t>
+Лотерея операторы өткізілген лотерея билеттерінен, электрондық лотерея билеттерінен түскен түсім мен жүлде қоры арасындағы айырманың кемінде он пайызын дене шынықтыру мен спортты дамытуға бағытталған бюджеттен тыс ақша қаражатын бөлу жөніндегі қызметті жүзеге асыратын бірыңғай операторға дене шынықтыру мен спортты дамыту үшін, өткізілген лотерея билеттерінен, электрондық лотерея билеттерінен түскен түсім мен жүлде қоры арасындағы айырманың кемінде үш пайызын Қазақстан Республикасының Үкіметі айқындаған, креативті индустрияларды дамытуға жәрдемдесетін заңды тұлғаға креативті индустрияларды дамыту үшін, сондай-ақ өткізілген лотерея билеттерінен, электрондық лотерея билеттерінен түскен түсім мен жүлде қоры арасындағы айырманың кемінде он пайызын "Қазақстан халқына" қоғамдық қорына міндетті мүліктік жарна нысанында тоқсан сайын жіберуміндеттерін сақтамауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19294,55 +19442,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19668,31 +19816,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>