--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="03747cb" w14:textId="03747cb">
+    <w:p w14:paraId="7f21b69" w14:textId="7f21b69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,8119 +94,9092 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дәлдігі жоғары спутниктік навигация жүйесі ұлттық операторының спутниктік навигациялық қызметтерді ұйымдастыру және ұсыну қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 20 маусымдағы № 512 және Қазақстан Республикасы Қорғаныс министрінің 2016 жылғы 27 маусымдағы № 312 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 16 тамызда № 14115 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 20 маусымдағы № 512 және Қазақстан Республикасы Қорғаныс министрінің 2016 жылғы 27 маусымдағы № 312 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 16 тамызда № 14115 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      «Ғарыш қызметі туралы» 2012 жылғы 6 қаңтардағы Қазақстан Республикасының Заңы 9-бабының 1-тармағының </w:t>
+        <w:t xml:space="preserve">
+      "Ғарыш қызметі туралы" Қазақстан Республикасының Заңының 9-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес </w:t>
+        <w:t xml:space="preserve"> сәйкес, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫЗ:</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>БҰЙЫРАМЫЗ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) бекітілсін.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 475/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қорғаныс министрінің 24.08.2026 № 935 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Дәлдігі жоғары спутниктік навигация жүйесі ұлттық операторының спутниктік навигациялық қызметтерді ұйымдастыру және ұсыну </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Аэроғарыш комитеті (Е.М. Шаймағамбетов):</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бірлескен бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы бірлескен бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін Дәлдігі жоғары спутниктік навигация жүйесі ұлттық операторының спутниктік навигациялық қызметтерді ұйымдастыру және ұсыну қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасыз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қызмет бабында пайдалану үшін) баспа және электронды түрінде мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ тіркелген бірлескен бұйрық алған күннен бастап бес жұмыс күні ішінде Қазақстан Республикасының нормативтік құқықтық актілерінің эталонды бақылау банкіне енгізу үшін Республикалық құқықтық ақпарат орталығына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы бірлескен бұйрықты Дәлдігі жоғары спутниктік навигация жүйесі ұлттық операторының спутниктік навигациялық қызметтерді ұйымдастыру және ұсыну қағидаларына 1-қосымшасыз (қызмет бабында пайдалану үшін) Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-ресурсында орналастыруды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бірлескен бұйрықты Қазақстан Республикасының мүдделі мемлекеттік органдарына (ведомстволарға, ұйымдарға) және дәлдігі жоғары спутниктік навигация жүйесі ұлттық операторына жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы бірлескен бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күн ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бірлескен бұйрықтың орындалуын бақылауды жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бірлескен бұйрық Қағидаларға 1-қосымшаны қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________ Ә. Исекешев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қорғаныс министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________ И. Тасмағамбетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бірлескен бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2016 жылғы 20 маусым               2016 жылғы 27 маусым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛГЕН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік күзет қызметінің   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бастығы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________ А. Күреңбеков   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы 13 шілде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛГЕН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы "Сырбар"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сыртқы барлау қызметінің директоры   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________ Ғ. Байжанов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы 8 шілде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛГЕН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлттық қауіпсіздік комитетінің   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      төрағасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________ В. Жұмақанов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы 7 шілде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛГЕН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ішкі істер министрі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________ Қ. Қасымов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы "___"________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      4) осы бірлескен бұйрықты Қазақстан Республикасының мүдделі мемлекеттік органдарына (ведомстволарға, ұйымдарға) және дәлдігі жоғары спутниктік навигация жүйесі ұлттық операторына жеткізу;</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 20 маусымдағы № 512</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазастан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қорғаныс министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 27 маусымдағы № 312</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлескен бұйрығымен бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дәлдігі жоғары спутниктік навигация жүйесі ұлттық</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>операторының спутниктік навигациялық қызметтерді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ұйымдастыру және ұсыну қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы дәлдігі жоғары спутниктік навигация жүйесі ұлттық операторының спутниктік навигациялық қызметтерді ұйымдастыру және ұсыну қағидалары (бұдан әрі – Қағидалар) "Ғарыш қызметі туралы" Қазақстан Республикасының Заңының 9-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және дәлдігі жоғары спутниктік навигация жүйесі ұлттық операторының спутниктік навигациялық қызметтерді ұйымдастыру және ұсыну тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      5) осы бірлескен бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күн ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 475/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қорғаныс министрінің 24.08.2026 № 935 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бірлескен бұйрықтың орындалуын бақылауды жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) дәлдігі жоғары орнығу – сараланған түзету және мониторинг орталығының өзінің кеңістік координаттарының және қозғалыс жылдамдығы векторы құрамдауыштарының "метрлік", "сантиметрлік" немесе "милиметрлік" дәлдігін анықтауды қамтамасыз ету үшін тұтынушыларға түзетуші ақпаратты ұсыну; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) дәлдігі жоғары спутниктік навигация жүйесі (бұдан әрі – ДЖСНЖ) – жаһандық навигациялық спутниктік жүйе пайдаланушыларын координаттық-уақыттың параметрлерді, оның ішінде географиялық координаттар мен биіктіктерді, қозғалыс жылдамдығы мен бағытын, уақытты айқындау дәлдігін жоғарылатуға мүмкіндік беретін қосымша ақпаратпен қамтамасыз етуге арналған техникалық және бағдарламық құралдар кешені; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ДЖСНЖ-нің ақпараттық-телекоммуникациялық инфрақұрылымы – дәлдігі жоғары спутниктік навигация жүйесінің цифрлық ресурстарын жинауды, өңдеуді және беруді, оның ішінде ведомстволық не көпшілікке қолжетімді байланыс және ақпарат беру жүйелері арқылы қамтамасыз ететін ақпараттық-телекоммуникалық орта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ДЖСНЖ-нің ұлттық операторы (бұдан әрі – ДЖСНЖ операторы) – Қазақстан Республикасының Үкіметі айқындайтын, оған ДЖСНЖ құру, пайдалану және дамыту міндеттері жүктелген, жарғылық капиталына мемлекеттің жүз пайыз қатысумен акционерлік қоғам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ДЖСНЖ-нің цифрлық ресурстары – спутниктік навигациялық қызметтерді ұсыну міндеттерін шешу үшін ДЖСНЖ-нің ұлттық операторы түрлендіретін және пайдаланатын деректер (хабарламалар, мәлімдемелер, ақпарат) жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) жаһандық навигациялық спутниктік жүйелер (бұдан әрі – ЖНСЖ) – жерүсті, су және әуе объектілерінің координаттық-уақыттық (географиялық координаттары мен биіктіктерінің, қозғалыс жылдамдығы мен бағытының, уақыттың) параметрлерін айқындауға арналған ғарыш жүйелері; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) ЖНСЖ тұтынушысының навигациялық аппаратурасы (бұдан әрі – ТНА) – тұтынушы тұрған орнының үш координатын, жылдамдық пен уақыт мәнін құрайтын үш векторды анықтау мақсатында Ресей Федерациясының ЖНСЖ-нің, басқа ЖНСЖ және олардың функционалдың қосымшалар құралдарының стандартты дәлдікті навигациялық сигналдарын қабылдауға және өңдеуге арналған аппаратура; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) ЖНСЖ ішкі саралау жүйесінің бақылау-түзетуші станциясы (бұдан әрі – саралау станциясы) – белгілі координаталары бар жерде орналасқан, ЖНСЖ навигациялық сигналдарын қабылдауға және өңдеуге, орналасқан нүктенің кеңістік координаталарына түзетулерді есептеуге және ЖНСЖ тұтынушысы сараланған түзетулер әрекетінің радиусында болған кезде оның кеңестіктік координаттарын анықтау дәлдігін арттыру үшін ЖНСЖ тұтынушыларына оларды байланыс арналары арқылы жіберуге арналған радиоэлектрондық және техникалық құралдар кешені; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) жылжымалы объектілерді диспетчерлендіру – ДЖСНЖ-нің (сараланған түзету және мониторинг орталығының құрамындағы) есептеу орталығының функционалды өзара байланыс құралдарын, оның ақпараттық-телекоммуникациялық инфрақұрылымы мен навигациялық терминалдарын пайдалану арқылы навигациялық қызмет объектілері қозғалысының координаттық-уақыттық параметрлері туралы деректерді жинау және өңдеу міндеттерін шешу процесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) кеңістіктік-созылыңқы бойлы объектілерді мониторингілеу жүйесі (бұдан әрі – КСОМЖ) – стратегиялық және режимдік объектілер және құрылыстардың кернеулі – сараланған жай-күйін автоматты мониторингілеуді орындауға арналған техникалық және бағдарламалық құралдар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) навигациялық қызмет объектілері – ТНА-мен жасақталған және ДЖСНЖ-нің цифрлық ресурстарын пайдалану процесіне қатысатын объектілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) навигациялық терминал (бұдан әрі – НТ) – координаттық-уақыттық, телеметрикалық параметрлерді және өзге қызметтік ақпараттарды жылжымалы объектілердің диспетчерлеу жүйесінде анықтау, сақтау және беру қосымша функциялары бар ЖНСЖ тұтынушысының навигациялық аппаратурасы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Ресей Федерациясының жаһандық навигациялық спутниктік жүйесі (бұдан әрі – ГЛОНАСС) – кеңістіктік координаттарды, қозғалыс жылдамдығы векторының құрамдауыштарын, сағат көрсетуінің түзетулерін және Жер бетінің кез келген нүктесінде, Әлемдік мұхит айдынында, ғарыш кеңістігінің әуе және жер кеңістігінде ЖНСЖ тұтынушысының сағат көрсетулерін өзгерту жылдамдығын анықтауға арналған Ресей Федерациясының навигациялық спутниктік жүйесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) Ресей Федерациясының жаһандық навигациялық спутниктік жүйесінің стандартты дәлдік сигналдары – тиісті сигналдарға арналған интерфейсті бақылау құжаттарында айқындалған Ресей Федерациясының ЖНСЖ-нің навигациялық спутниктік жүйелері L диапазонының үш кіші диапазонында (L1, L2 және L3) және Ресей Федерациясының ЖНСЖ-нің навигациялық сигналдарының барлық тұтынушыларына қол жетерлік кез келген басқа болашақ кіші диапазондарда, тұрған орынның үш координатын, жылдамдық векторының үш құрамдауышын және Ресей Федерациясының ЖНСЖ-нің жүйелік уақытына және Ресей Федерациясының UTC (SU) ұлттық уақыт шкаласына қатысты тұтынушының уақытша шкаласының жағдайын анықтау үшін берілетін сигнал; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) сараланған түзету және бақылау орталығы – сараланған станциялардан алынатын деректерді алуға және өңдеуге арналған әрі тұтынушыларды ДЖСНЖ цифрлық ресурстарымен қамтамасыз ету үшін ДЖСНЖ ақпараттық-телекоммуникациялық инфрақұрылымын қолданатын техникалық және бағдарламалық құралдар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) спутниктік навигация қызметтері – объектілердің координаттық-уақыттың параметрлерін айқындау жөніндегі қосымша (ЖНСЖ стандартты берілетін қызметтерге қатысты) қызметтерге қажеттілікті қанағаттандыруға бағытталған қызмет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) спутниктік навигация қызметтерін тұтынушы (бұдан әрі – тұтынушы) – ДЖСНЖ операторының қызметтерін пайдаланатын жеке немесе заңды тұлға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) түзетуші ақпарат (бұдан әрі – ТА) – өлшенетін навигациялық параметрлерге сараланған түзетулерді қамтитын деректер және навигациялық-уақыттың анықтамалардың дәлдігін, сенімділігін және дұрыстығын арттыру үшін тұтынушылардың навигациялық аппаратурасында пайдаланылатын басқа да хабарламалар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...21 lines deleted...]
-        <w:t>      Қазақстан Республикасының          Қазақстан Республикасының</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 475/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қорғаныс министрінің 24.08.2026 № 935 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Инвестициялар және даму министрі   Қорғаныс министрі</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. ДЖСНЖ операторының спутниктік навигациялық қызметтерді</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының қорғанысы мен қауіпсіздігін қамтамасыз ету мүддесінде ДЖСНЖ операторының спутниктік навигациялық қызметтерді ұйымдастыру және көрсету ерекшеліктері осы Қағидаларға 1-қосымшасына сәйкес регламенттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Мемлекеттік құпиялар туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалған режимдік, аса режимдік және аса күзетілетін объектілерінің дислокация орындарында ДЖСНЖ-нің цифрлық ресурстарын пайдалану шектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>      ___________ Ә. Исекешев            ________ И. Тасмағамбетов</w:t>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 475/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қорғаныс министрінің 24.08.2026 № 935 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...7 lines deleted...]
-      </w:r>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Табиғи және техногендік сипаттағы төтенше жағдайлар туындаған кезде ДЖСНЖ операторы азаматтық қорғау саласындағы уәкілетті органмен өзара іс-қимылдар кезінде "Азаматтық қорғау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес төтенше жағдайлар туралы халықты ақпараттандыру және қауіпсіздік саласындағы іс-шараларды жүргізу үшін спутниктік навигациялық қызметтерді пайдаланудың абсолютті басымдығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>      Қазақстан Республикасы</w:t>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 475/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қорғаныс министрінің 24.08.2026 № 935 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Мемлекеттік күзет қызметінің</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. ДЖСНЖ операторының спутниктік навигациялық қызметтер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ДЖСНЖ операторы көрсететін спутниктік навигациялық қызметтердің кепілді көлемі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) дәлдігі жоғары орнығу қызметтері; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ТНА паспортында көрсетілетін, мәлімделген техникалық сипаттамаларға ТНА сәйкестігін бағалау бойынша қызметтер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) ТНА және НТ әзірлеу, өндіру, іске асыру және сервистік қызмет қөрсету бойынша қызметтер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) жылжымалы объектілерді диспетчерлеу бойынша қызметтер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) КСОМЖ құру жөнінде қызметтер және оларды техникалық қолдау бойынша қызметтер; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) тұтынушыларды ТНА және НТ пайдалануға оқыту бойынша қызметтер. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. ДЖСНЖ операторының спутниктік навигациялық қызметтерді көрсетуі осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша жеке және заң тұлғалар үшін дәлдігі жоғары орнығу қызметтеріне қосылуға өтінім негізінде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұтынушылардың ДЖСНЖ операторынан дәлдігі жоғары орнығу қызметтерін ұсынуға жеке және заң тұлғалар үшін дәлдігі жоғары орнығу қызметтеріне қосылуға өтінім келіп түсу уақыты тұтынушының ДЖСНЖ цифрлық ресурстарын пайдалануға жоспарланған күніне дейін екі жұмыс күнінен аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>      бастығы</w:t>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 475/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қорғаныс министрінің 24.08.2026 № 935 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. ДЖСНЖ операторының дәлдігі жоғары орнығу қызметтері тұтынушыларда ТА қабылдау функциясы бар ТНА болған кезде ұсынылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. ДЖСНЖ операторының жылжымалы объектілерді диспетчерлеу бойынша қызметтері тұтынушыларда НТ бар кезде және олар ДЖСНЖ (сараланған түзету және мониторинг орталығы құрамында) есептеу орталығымен байланыс арнасын қамтамасыз еткен кезде ұсынылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. ДЖСНЖ операторы жеке және заң тұлғалар үшін дәлдігі жоғары орнығу қызметтеріне қосылуға өтінімін қабылдаған сәттен бастап бір жұмыс күні ішінде спутниктік навигациялық қызметті көрсетудің техникалық және ұйымдастыру мүмкіндігін қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Жеке және заң тұлғалар үшін дәлдігі жоғары орнығу қызметтеріне қосылуға өтінімді қарау нәтижесінде ДЖСНЖ операторы тұтынушымен спутниктік навигациялық қызметтер көрсетуге шарт жасасады не тұтынушыға дәлелді бас тарта отырып, хабарлама жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Тұтынушыға спутниктік навигациялық қызмет көрсетуден бас тарту үшін мыналар негіз болып табылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нысанның сәйкес келмеуі немесе тұтынушымен жеке және заң тұлғалар үшін дәлдігі жоғары орнығу қызметтеріне қосылуға өтінім нысанын дұрыс толтырылмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұтынушының ДЖСНЖ операторы бұрын ұсынған спутниктік навигациялық қызметтерге төлем бойынша шартты міндеттемелерін орындамауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "Мемлекеттік құпиялар туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңымен таратылуы шектелген спутниктік навигациялық қызметтердің нәтижелерін тұтынушыға беру мүмкіндігінің болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...20 lines deleted...]
-        <w:t>      «КЕЛІСІЛГЕН»</w:t>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 475/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қорғаныс министрінің 24.08.2026 № 935 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1655 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Спутниктік навигациялық қызметтер үшін төлем мерзімі мен тәртібі Шартта көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z61" w:id="9"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...9 lines deleted...]
-        <w:t>Қызмет бабында пайдалану үшін</w:t>
+      Қызмет бабында пайдалану үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 2 дана</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дәлдігі жоғары спутниктік навигациялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйесі ұлттық операторының спутниктік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>навигациялық қызметтерді ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және ұсыну қағидаларына 1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РҚАО-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қызмет бабында пайлану үшін" грифімен берілген құжаттар "Заң" ДБ-ға енгізілмейді    </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дәлдігі жоғары спутниктік навигациялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйесі ұлттық операторының спутниктік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>навигациялық қызметтерді ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және ұсыну қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заң тұлғалар үшін дәлдігі жоғары орнығу қызметтеріне қосылуға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...200 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t>өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="452"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9091"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды тұлғалар үшін дәлдігі жоғары орнығу қызметіне қосылуға өтінім</w:t>
+              <w:t>
+Заңды тұлғалар үшін дәлдігі жоғары орнығу қызметіне қосылуға өтінім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="555" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Компания атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Компания атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="540" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Компанияның мекенжайы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Компанияның мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің байланыс деректері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Өтініш берушінің байланыс деректері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="570" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі Аты Әкесінің аты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Тегі Аты Әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="405" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Телефон (ұялы/қалалық)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Телефон (ұялы/қалалық)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>E-mail</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+E-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қолданылатын навигациялық қабылдағыш</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Қолданылатын навигациялық қабылдағыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Навигациялық қабылдағыштың моделі:</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Навигациялық қабылдағыштың моделі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДЖСНЖ жұмыс үшін пайдалануға жоспарланатын қабылдағыштың саны:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тапсырыс берілетін қызметтің атауы </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Тапсырыс берілетін қызметтің атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қажетті қызмет көрсету орны (қала/ауыл/аудан)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Қажетті қызмет көрсету орны (қала/ауыл/аудан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қала: ____________ Аудан: __________</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Қала: ____________ Аудан: __________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Облыс: __________ Ауыл: ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қажетті координаттар жүйесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Қажетті координаттар жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WGS-84                         </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>СК-42</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Жергілікті координаттар жүйесі </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПЗ-90</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СК-63                          </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-                       (қажетті КЖ көрсету)</w:t>
+                       (қажетті КЖ көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қажетті түзетуші ақпараттың форматы </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Қажетті түзетуші ақпараттың форматы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTCM v.2.0                     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CMR+</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTCM v.3.0                     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Leica</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMR                            </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-                 (қажетті форматты көрсету)</w:t>
+                 (қажетті форматты көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызметті көрсету күні және кезеңі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Қызметті көрсету күні және кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызмет көрсетудің басталу уақыты: 20__ жылғы «___» _______________</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Қызмет көрсетудің басталу уақыты: 20__ жылғы "___" _______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қызмет көрсету кезеңі: </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 ай </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3 ай </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6 ай </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12 ай</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Зерттеу қызметіне лицензия (инжернерлік-геодезиялық жұмыстар) (уәкілетті органдармен берілген (бар болған жағдайда)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Зерттеу қызметіне лицензия (инжернерлік-геодезиялық жұмыстар) (уәкілетті органдармен берілген (бар болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Лицензияны берілген күні: «___» _____________ _______ ж.</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Лицензияны берілген күні: "___" _____________ _______ ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензия №: ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғарыш кеңістігін пайдалану саласындағы лицензия (ғарыш қызметі саласындағы уәкілетті органдармен берілген (бар болған жағдайда))</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Ғарыш кеңістігін пайдалану саласындағы лицензия (ғарыш қызметі саласындағы уәкілетті органдармен берілген (бар болған жағдайда))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Лицензияны берілген күні: «___» _____________ _______ ж.</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Лицензияны берілген күні: "___" _____________ _______ ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензия №: ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="900" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4457" w:type="dxa"/>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Порталда өтініш берушінің сәйкестендіру деректері*</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9091" w:type="dxa"/>
+              <w:t>
+Порталда өтініш берушінің сәйкестендіру деректері*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Логин: ____________    Құпиясөз: __________</w:t>
+              <w:t>
+Логин: ____________    Құпиясөз: __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      * http://svsn.kz/sbc ДЖСНЖ жоғары дәлдігі орнығу қызметінің порталы. Бастапқы сәйкестендіруді орындау үшін клиент Логині мен Парольді көрсетеді. Кейіннен тұтынушы ДЖСНЖ порталында тағайындалған Парольді өзгертуі қажет.</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>
+      * http://svsn.kz/sbc ДЖСНЖ жоғары дәлдігі орнығу қызметінің порталы. Бастапқы сәйкестендіруді орындау үшін клиент Логині мен Парольді көрсетеді. Кейіннен тұтынушы ДЖСНЖ порталында тағайындалған Парольді өзгертуі қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім мынадай құжаттар бар болған кезде қабылданады:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заң тұлғаның мемлекеттік тіркеу немесе қайта тіркеу туралы анықтама (филиалды немесе өкілдікті есеп тіркеуі туралы куәлік);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-сәйкестендіру нөмірі (БСН).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш NMEA хаттамасының GGA хабарламаларын жіберу функциясын навигациялық қабылдағышта міндетті қосу шартымен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>                                                Өтініш берушінің қолы</w:t>
+        <w:t>
+                                                       Өтініш берушінің қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                    20___жылғы "___" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Физикалық тұлғалар үшін дәлдігі жоғары орнығу қызметтеріне</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+        <w:t>қосылуға өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="449"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10385"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Физикалық тұлғалар үшін дәлдігі жоғары орнығу қызметіне қосылуға өтінім</w:t>
+              <w:t>
+Физикалық тұлғалар үшін дәлдігі жоғары орнығу қызметіне қосылуға өтінім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің байланыс деректері:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Өтініш берушінің байланыс деректері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі Аты Әкесінің аты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Тегі Аты Әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке сәйкестендіру нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тұратын мекенжай</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Тұратын мекенжай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Телефон (ұялы/қалалық)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Телефон (ұялы/қалалық)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>E-mail</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+E-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қолданылатын навигациялық қабылдағыш </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Қолданылатын навигациялық қабылдағыш </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Навигациялық қабылдағыштың моделі: _________________________</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Навигациялық қабылдағыштың моделі: _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДЖСНЖ жұмыс үшін пайдалануға жоспарланған навигациялық қабылдағыштың саны: ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тапсырыс берілетін қызметтің атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Тапсырыс берілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қажетті қызмет көрсету орны (қала/ауыл/аудан)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Қажетті қызмет көрсету орны (қала/ауыл/аудан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қала: ____________ Аудан: __________</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Қала: ____________ Аудан: __________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Облыс: __________ Ауыл: ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қажетті координаттар жүйесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Қажетті координаттар жүйесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WGS-84                         </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>СК-42</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Жергілікті координаттар жүйесі </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПЗ-90</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СК-63                          </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-                             (қажетті КЖ көрсету)</w:t>
+                             (қажетті КЖ көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қажетті түзетуші ақпараттың форматы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Қажетті түзетуші ақпараттың форматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTCM v.2.0                     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CMR+</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId28"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTCM v.3.0                     </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId29"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Leica</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId30"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMR                            </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId31"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-                       (қажетті форматты көрсету)</w:t>
+                       (қажетті форматты көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызметті көрсету күні және кезеңі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Қызметті көрсету күні және кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызмет көрсетудің басталу уақыты: «___» _______________ 20__ ж.</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Қызмет көрсетудің басталу уақыты: "___" _______________ 20__ ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қызмет көрсету кезеңі: </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId32"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 ай </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId33"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3 ай </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId34"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">6 ай </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId35"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12 ай</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Зерттеу қызметіне лицензия (инжернерлік-геодезиялық жұмыстар) (уәкілетті органдармен берілген (бар болған жағдайда)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Зерттеу қызметіне лицензия (инжернерлік-геодезиялық жұмыстар) (уәкілетті органдармен берілген (бар болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Лицензияны берілген күні: «___» _____________ _______ ж.</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Лицензияны берілген күні: "___" _____________ _______ ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензия №: ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғарыш қызметін жүзеге асыруға лицензия (ғарыш кеңістігін қолдану саласындағы уәкілетті органдармн берілген (бар болған жағдайда)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Ғарыш қызметін жүзеге асыруға лицензия (ғарыш кеңістігін қолдану саласындағы уәкілетті органдармн берілген (бар болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Лицензияны берілген күні: «___» _____________ _______ ж.</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Лицензияны берілген күні: "___" _____________ _______ ж.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензия №: ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="449" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3166" w:type="dxa"/>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Порталда өтініш берушінің сәйкестендіру деректері*</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="10385" w:type="dxa"/>
+              <w:t>
+Порталда өтініш берушінің сәйкестендіру деректері*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Логин: ____________          Құпиясөз: __________</w:t>
+              <w:t>
+Логин: ____________          Құпиясөз: __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      * http://svsn.kz/sbc ДЖСНЖ жоғары дәлдігі орнығу қызметінің порталы. Бастапқы сәйкестендіруді орындау үшін клиент Логині мен Парольді көрсетеді. Кейіннен тұтынушы ДЖСНЖ порталында тағайындалған Парольді өзгертуі қажет.</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>
+      * http://svsn.kz/sbc ДЖСНЖ жоғары дәлдігі орнығу қызметінің порталы. Бастапқы сәйкестендіруді орындау үшін клиент Логині мен Парольді көрсетеді. Кейіннен тұтынушы ДЖСНЖ порталында тағайындалған Парольді өзгертуі қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш NMEA хаттамасының GGA хабарламаларын жіберу функциясын навигациялық қабылдағышта мінддетті қосу шартымен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>                                                Өтініш берушінің қолы</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
-                                              20___жылғы «___» ______</w:t>
+                                                       Өтініш берушінің қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                    20___жылғы "___" ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -8214,55 +9187,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8588,31 +9561,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>