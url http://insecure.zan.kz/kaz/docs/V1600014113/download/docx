--- v0 (2025-11-08)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a984d0d" w14:textId="a984d0d">
+    <w:p w14:paraId="513c319" w14:textId="513c319">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,4195 +93,2615 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жерді қашықтықтан зондтау ғарыш жүйесі ұлттық операторының ғарыш түсірілімдерін жоспарлау, Жерді ғарыштан қашықтықтан зондтау деректерін алу, өңдеу және тарату қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 20 маусымдағы № 511 және Қазақстан Республикасы Қорғаныс министрінің 2016 жылғы 27 маусымдағы № 313 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 16 тамызда № 14113 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 20 маусымдағы № 511 және Қазақстан Республикасы Қорғаныс министрінің 2016 жылғы 27 маусымдағы № 313 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 16 тамызда № 14113 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      "Ғарыш қызметі туралы" 2012 жылғы 6 қаңтардағы Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫЗ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Жерді қашықтықтан зондтау ғарыш жүйесі ұлттық операторының ғарыш түсірілімдерін жоспарлау, Жерді ғарыштан қашықтықтан зондтау деректерін алу, өңдеу және тарату </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі - Қағидалар) бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      «Ғарыш қызметі туралы» 2012 жылғы 6 қаңтардағы Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
-[...21 lines deleted...]
-      </w:r>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Аэроғарыш комитеті (Е.М. Шаймағамбетов):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бірлескен бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бірлескен бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін оның көшірмелерін Қағидаларға 2-қосымшасыз баспа және электрондық түрде күнтізбелік он күн ішінде мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ тіркелген бірлескен бұйрықты алған күннен бастап бес жұмыс күні ішінде Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Республикалық құқықтық ақпарат орталығына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы бірлескен бұйрықты Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасыз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бірлескен бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бірлескен бұйрық Қағидаларға 2-қосымшаны қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>даму министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________ Ә. Исекешев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қорғаныс министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________ И. Тасмағамбетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛГЕН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік күзет қызметінің   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бастығы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________ А. Күреңбеков   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы "___"________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛГЕН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы "Сырбар"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сыртқы барлау қызметінің   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      директоры   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________ Ғ. Байжанов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы 9 шілде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛГЕН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлттық қауіпсіздік комитетінің   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      төрағасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________ В. Жұмақанов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы 1 шілде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛГЕН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ішкі істер министрі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________ Қ. Қасымов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы "___"________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Аэроғарыш комитеті (Е.М. Шаймағамбетов):</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 20 маусымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 511 және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қорғаныс министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 27 маусымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 313 бірлескен бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z49" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жердi қашықтықтан зондтау ғарыш жүйесі ұлттық операторының ғарыш түсірілімдерін жоспарлау, Жерді ғарыштан қашықтықтан зондтау деректерін алу, өңдеу және тарату қағидалары</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...164 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z51" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
-[...83 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">
+      1. Осы Жердi қашықтықтан зондтау ғарыш жүйесі ұлттық операторының ғарыш түсірілімдерін жоспарлау, Жерді ғарыштан қашықтықтан зондтау деректерін алу, өңдеу және тарату қағидалары (бұдан әрі – Қағидалар) "Ғарыш қызметі туралы" 2012 жылғы 6 қаңтардағы Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Жердi қашықтықтан зондтау ғарыш жүйесі ұлттық операторының ғарыш түсірілімдерін жоспарлау, Жерді ғарыштан қашықтықтан зондтау деректерін алу, өңдеу және тарату тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z52" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...738 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      1) бақылап қарау – олар туралы мәліметтер «Мемлекеттік құпиялар туралы» 1999 жылғы 15 наурыздағы Қазақстан Республикасының </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z53" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) бақылап қарау – олар туралы мәліметтер "Мемлекеттік құпиялар туралы" 1999 жылғы 15 наурыздағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Заң) және халықаралық шарттармен шектелген Жерді ғарыштан қашықтықтан зондтау деректерінде бейнеленген объектілер мен қызметті тану (сараптау) рәсімі;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z54" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғарыш түсірілімдері – Жерді қашықтықтан зондтаудың ғарыш аппараттары жүзеге асыратын түсірілімдер;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z55" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жерді ғарыштан қашықтықтан зондтау деректері (бұдан әрі – ЖҚЗ деректері) - Жерді қашықтықтан зондтаудың ғарыш аппаратынан тікелей алынған алғашқы деректер, сондай-ақ оларды алдын ала өңдеу (радиометрлік және геометриялық түзету) нәтижесінде алынған материалдар;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z56" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...45 lines deleted...]
-      </w:r>
+      4) Жерді қашықтықтан зондтаудың ғарыш жүйесінің ұлттық операторы (бұдан әрі – ЖҚЗ ҒЖ операторы) – Қазақстан Республикасының Үкіметі айқындайтын, Жерді қашықтықтан зондтаудың ғарыш жүйесін құру, пайдалану және дамыту міндеттері жүктелген, жарғылық капиталына мемлекет жүз пайыз қатысатын акционерлік қоғам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z57" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қазақстандық пайдаланушылар – ЖҚЗ деректерін өз мүддесінде пайдаланатын Қазақстан Республикасының мемлекеттік органдары, Қазақстан Республикасының заңды және жеке тұлғалары;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z58" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шетелдік пайдаланушылар – ЖҚЗ деректерін пайдаланатын шетелдік жеке және заңды тұлғалар.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z59" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. ЖҚЗ ҒЖ операторы жылына кемінде бір рет ғарыш қызметі саласындағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уәкілетті органға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЖҚЗ деректерін ұсыну қызметтерін көрсету жөніндегі ақпаратты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z60" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жердi қашықтықтан зондтау ғарыш жүйесі ұлттық операторының ғарыш түсірілімдерін жоспарлау, Жерді ғарыштан қашықтықтан зондтау деректерін алу, өңдеу және тарату тәртібі</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="7"/>
+        <w:t>1-параграф. Ғарыш түсірілімдерін жоспарлау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z62" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ЖҚЗ деректерін алуды жоспарлау мақсатында жыл сайын, жоспарланған жылдың алдындағы отызыншы желтоқсанға дейін пайдаланушылардың ЖҚЗ деректерін алуға өтінімдерінің негізінде қалыптастырылған ғарыштық түсірілімдер жоспарының жобасы құрылады.</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      Осы тармақта көрсетілген ЖҚЗ деректерін алуға өтінім осы Қағидаларға </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z63" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақта көрсетілген ЖҚЗ деректерін алуға өтінім осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделеді және ЖҚЗ ҒЖ операторының геопорталы арқылы қабылданады.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z65" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ғарыш түсірілімдері жоспарын бір жылға жоспарланған жылдың алдындағы жылдың отызыншы желтоқсанынан кешіктірмей ЖҚЗ ҒЖ операторы бекітеді.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z66" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ғарыш түсірілімдері жоспары ай сайын, ал мемлекеттік органдар үшін жедел түсірілімдер жүргізу қажет болған кезде, түсірілімдердің көрсетілген мерзіміне дейін бір аптадан кешіктірмей нақтыланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z67" w:id="8"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z67" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="9"/>
+        <w:t xml:space="preserve"> 2-параграф. Жерді ғарыштан қашықтықтан зондтау деректерін алу, өңдеу және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z68" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. ЖҚЗ деректерін алумен, өңдеумен және таратумен байланысты қызмет ғарыш түсірілімдері </w:t>
+        <w:t xml:space="preserve">
+      7. ЖҚЗ деректерін алумен, өңдеумен және таратумен байланысты қызмет ғарыш түсірілімдері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жоспарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z69" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік органдардың Қазақстан Республикасының ұлттық қауіпсіздігін және қорғанысын қамтамасыз ету мүддесінде жедел түсірілімдерді жүргізуге қатысты ЖҚЗ деректерін алуға өтінімдері басым тәртіпте орындалады.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z70" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. ЖҚЗ деректерін алуға өтінімдерді орындау, егер олар өтінімдерде көрсетілген сипаттамаларға сәйкес келсе, ЖҚЗ мұрағаттық деректерін пайдалана отырып жүзеге асырылуы мүмкін.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z71" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жерді қашықтықтан зондтау ғарыш аппаратынан тікелей алынған бастапқы деректер автоматты режимде алдын ала өңдеуден өтеді, ол бастапқы деректерді радиометриялық және геометриялық түзету болып табылады.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z72" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. ЖҚЗ ҒЖ операторы алынған ЖҚЗ деректерінің ғарыш түсірілімдері жоспарына сәйкестігіне алдын ала бағалау жүргізгеннен және бақылап қарау жүргізгеннен кейін оң қорытынды алғаннан кейін қазақстандық және шетелдік пайдаланушыларға ЖҚЗ деректерін жеткізуге арналған шарттарды іске асырады.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z73" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. ЖҚЗ ҒЖ операторы ғарыш түсірілімдері жоспарының орындалуының есебін жүргізеді, ЖҚЗ деректерінің, олардың сараптама нәтижелерінің, қазақстандық және шетелдік пайдаланушылардың ЖҚЗ деректерімен айналым процесі мониторингінің нәтижелері бар материалдардың мұрағаттарын (қорларын) қалыптастырады.</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      13. ЖҚЗ деректерін тематикалық өңдеу нәтижелерінің құпиялылық дәрежесі Заңның </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z74" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. ЖҚЗ деректерін тематикалық өңдеу нәтижелерінің құпиялылық дәрежесі Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z75" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қазақстан Республикасының қорғанысын және қауіпсіздігін қамтамасыз ету мүддесінде ғарыш түсірілімдерін жоспарлау, ЖҚЗ деректерін алу, өңдеу және тарату ерекшеліктері осы Қағидаларға 2-қосымшаға сәйкес (қызмет бабында пайдалану үшін) регламенттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z78" w:id="10"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жерді қашықтықтан зондтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғарыш жүйесінің ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>операторы Жерді ғарыштан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қашықтықтан зондтау деректерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алу, өңдеу және тарату, ғарыш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түсірілімдерін жоспарлау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жерді ғарыштан қашықтықтан зондтау деректерін алуға арналған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖҚЗ деректеріне Тапсырыс беруші ұйымның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жерді қашықтықтан зондтау түпкілікті тұтынушысы ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-Жерді қашықтықтан зондтау  </w:t>
-[...196 lines deleted...]
-ЖҚЗ деректерін пайдалану мақсаты ___________________________________ </w:t>
+      ЖҚЗ деректерін пайдалану мақсаты ___________________________________ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="378"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2249"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Атауы </w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Деректер</w:t>
-[...147 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
-[...28 lines deleted...]
-            </w:r>
+Деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...1183 lines deleted...]
-</w:t>
+Белгі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="dxa"/>
-[...65 lines deleted...]
-              <w:t>Жеделдік санаты</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсірілім орны (ел, облыс, қала, аудан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4701" w:type="dxa"/>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қолдану аясы</w:t>
+              <w:t>
+Ғарыш түсірілімі ауданының географиялық координаттары (екі немесе төрт нүктеден астам ғарыш түсірілімі қажет болған кезде төменде тиісті жолдарды қосу қажет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+1-нүкте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...95 lines deleted...]
-            </w:r>
+Ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+Бойлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4303,303 +2723,220 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Теңіз және жағалау аймақтары</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
-[...106 lines deleted...]
-            </w:r>
+2-нүкте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+Ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бойлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4621,363 +2958,220 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қалалық жоспарлау</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+3-нүкте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...116 lines deleted...]
-            </w:r>
+Ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(панхроматиялық арна)</w:t>
-[...39 lines deleted...]
-            </w:r>
+Бойлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4999,589 +3193,510 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4 м/пиксель</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>
-(4 мультиспектрлік арна)</w:t>
-[...159 lines deleted...]
-            </w:r>
+4-нүкте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="dxa"/>
-[...130 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+Ендік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бойлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Түсірілімдерді жүргізу мерзімдері </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеделдік санаты</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>L3 – Ортотрансформатталған бейне</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+Жоспарланған тәртіпте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5603,349 +3718,333 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>L4 – Бедердің сандық үлгісі</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+Жедел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолдану аясы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>L5 – Мозаика</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+Ауыл шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="dxa"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20% және 30% арасында</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+Картаға түсіру және жерге орналастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5967,91 +4066,85 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20% төмен</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+Орман шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6073,91 +4166,85 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10% төмен</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+Теңіз және жағалау аймақтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6179,421 +4266,2178 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Риясыз кепілдіктер</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>
-(егер 5% төмен болса)</w:t>
-[...39 lines deleted...]
-            </w:r>
+Табиғи ресурстар және инженерлік желілер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Клиенттің түсіндірмесі</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТЖ қауіптері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалалық жоспарлау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнім түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 м/пиксель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(панхроматиялық арна)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 м/пиксель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(4 мультиспектрлік арна)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6,5 м/пиксель </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(5 мультиспектрлік арна)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдын ала өңдеу деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+L1A – Радиометриялық түзетілген бейне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+L2A – Геометриялық түзетілген бейне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+L3 – Ортотрансформатталған бейне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+L4 – Бедердің сандық үлгісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+L5 – Мозаика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бұлттық қабат </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20% және 30% арасында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20% төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10% төмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Риясыз кепілдіктер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(егер 5% төмен болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиенттің түсіндірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет бабында пайлану үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № __дана</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жерді қашықтықтан зондтау</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>ғарыш жүйесінің ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>операторы Жерді ғарыштан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қашықтықтан зондтау деректерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алу, өңдеу және тарату, ғарыш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түсірілімдерін жоспарлау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="13"/>
+      РҚАО-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...128 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қызмет бабында пайлану үшін" грифімен берілген құжаттар "Заң" ДБ-ға енгізілмейді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -6605,55 +6449,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>