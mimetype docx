--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0fc32e5" w14:textId="0fc32e5">
+    <w:p w14:paraId="e3b47cd" w14:textId="e3b47cd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,160 +113,180 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Сыртқы істер министрінің м.а. 2016 жылғы 14 маусымдағы № 11-1-2/263 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 10 тамызда № 14093 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының азаматтығы туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Президентінің 2016 жылғы 25 сәуірдегі № 240 Жарлығымен бекітілген Қазақстан Республикасы Консулдық жарғысының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2004 жылғы 28 қазандағы № 1118 қаулысымен бекітілген Қазақстан Республикасының Сыртқы істер министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>164) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Сыртқы істер министрінің 23.05.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 11-1-4/538 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/226</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1075,2260 +1095,1784 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасы азаматтарының есебін жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасы азаматтарын есепке қою қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда – ҚР Сыртқы істер министрінің 28.05.2020 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/169</w:t>
+        <w:t xml:space="preserve">№ 11-1-4/538 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z84" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасы азаматтарының есебін жүргізу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының азаматтығы туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою және есептен шығару тәртібін белгілейді, сондай-ақ Қағидалар "Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою" және "Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есептен шығару" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+      1. Осы Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасы азаматтарының есебін жүргізу қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасы Президентінің 2016 жылғы 25 сәуірдегі № 240 Жарлығымен бекітілген Қазақстан Республикасының Консулдық жарғысының 46-тармағына, Қазақстан Республикасы Үкіметінің 2004 жылғы 28 қазандағы № 1118 қаулысымен бекітілген Қазақстан Республикасының Сыртқы істер министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>164) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою және есептен шығару тәртібін белгілейді, сондай-ақ Қағидалар "Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою" және "Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есептен шығару" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z85" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы Қағидалар "Шетел азаматтары асырап алған Қазақстан Республикасының азаматтары болып табылатын балаларды Қазақстан Республикасының Сыртқы істер министрлігінде есепке қою және Қазақстан Республикасының шет елдердегі мекемелерінің бақылауды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Сыртқы істер министрінің міндетін атқарушының 2015 жылғы 3 сәуірдегі № 11-1-2/130 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 11240 болып тіркелген) сәйкес жүзеге асырылатын шетел азаматтарына асырап алуға берілген Қазақстан Республикасының азаматтары болып табылатын балалардың есебін жүргізуде қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z86" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасының шет елдердегі мекемелері (бұдан әрі – шет елдердегі мекемелер) тиісті консулдық округтің аумағында Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасы азаматтарының есебін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z87" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Шетелде Қазақстан Республикасының азаматтарын есепке қоюдың мақсаты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z88" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) олардың құқықтары мен заңды мүдделерiн қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z89" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олардың болу елiнiң заңнамасы, Қазақстан Республикасы мен болу мемлекетi қатысушысы болып табылатын халықаралық шарттар, сондай-ақ халықаралық ғұрыптар ұсынған барлық құқықтарды пайдалануына жан-жақты жәрдемдесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z90" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Есепке қою кезінде көрсетілетін қызметті беруші Қазақстан Республикасының азаматтарына болу еліндеде қағидалары мен шарттары және оның заңдарын сақтау қажеттілігі туралы түсіндіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z91" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы Қағидалардың мақсаттары үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z92" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Қазақстан Республикасынан тыс жерлерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою" мемлекеттік көрсетілетін қызметті беруші деп шет елдердегі мекемелер түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z93" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Қазақстан Республикасынан тыс жерлерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есептен шығару" мемлекеттік көрсетілетін қызметті беруші деп Қазақстан Республикасы Сыртқы істер министрлігі (бұдан әрі – Министрлік) және шет елдердегі мекемелер түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z94" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою" және "Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есептен шығару" мемлекеттік көрсетілетін қызметтерді алушы деп Қазақстан Республикасынан тыс жерде тұрақты немесе уақытша тұратын Қазақстан Республикасының азаматы түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z95" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Министрлік осы Қағидалар өзгертілген және (немесе) толықтырылған күннен бастап үш жұмыс күні ішінде оларды жаңартады және шет елдердегі мекемелерге, "цифрлық үкіметтің" цифрлық инфрақұрылымы операторына және Бірыңғай байланыс-орталығына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z58" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою" мемлекеттік қызметін көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z96" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы немесе оның заңды өкілі шет елдегі мекемеге келесі құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z97" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан Республикасының азаматтарын есепке қою үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z98" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z99" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы ішкі істер органдарының "Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу бойынша мемлекеттік көрсетілетін қызмет қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 27 наурыздағы № 259 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20207 болып тіркелген) сәйкес ресімдеген Қазақстан Республикасынан тыс жерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу туралы шешімі немесе шет елдегі мекемесіның "Қазақстан Республикасынан тыс жерге уақытша жұмыстармен шыққан және онда тұрақты тұру үшін қалуға тілек білдірген Қазақстан Республикасы азаматтарының құжаттарын қабылдау және жолдау қағидаларын бекіту туралы" Қазақстан Республикасы Сыртқы істер министрінің 2018 жылғы 4 қаңтардағы № 11-1-4/1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16354 болып тіркелген) сәйкес ресімдеген Қазақстан Республикасынан тыс жерге тұрақты тұру үшін шығуға шешім ресімделгені туралы хабарламасы (салыстыру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z100" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша толтырылған Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан Республикасы азаматтарын есепке алудың толтырылған карточкасы (бұдан әрі – есепке алу карточкасы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z101" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасынан тыс жерде уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z102" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z103" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша толтырылған Қазақстан Республикасынан тыс жерде уақытша тұратын Қазақстан Республикасы азаматтарын есепке алудың толтырылған карточкасы (бұдан әрі – карточка).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z104" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қабылдау кезде көрсетілетін қызметті беруші жеке басты куәландыратын құжаттардың, Қазақстан Республикасынан тыс жерге тұрақты тұру үшін шығу рұқсатының көшірмелерін жасайды, содан кейін түпнұсқаларын көрсетілетін қызметті алушыға қайтарып береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z105" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасынан тыс жерде уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою үшін, өтініш "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z106" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқа мемлекетке уақытша тұру үшін шығатын Қазақстан Республикасының азаматтарына шет елдердегі мекемелерінің персоналы, Қазақстан Республикасына бекітіп берілген квоталарға сәйкес халықаралық ұйымдар жанындағы бейбітшілік пен қауіпсіздікті сақтау жөніндегі халықаралық міндеттемелерді орындауға жіберілген әскери қызметшілер лауазымдарға тағайындалған, шетелде уақытша еңбек қызметін жүзеге асыратын Қазақстан Республикасының азаматтары, сондай-ақ, ұйымдар мен жеке адамдардың шақыруы бойынша оқуда, емделуде, туристік және жеке сапарда, шет елдерде қызметтік іссапарда жүрген адамдар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z107" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасынан тыс жерлерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою" мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға 3-қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z108" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы Тізбенің 9-тармағында көрсетілген құжаттар топтамасын ұсынбаған жағдайда көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды және (еркін нысанда) тиісті қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z109" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z110" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z111" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z112" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z113" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады және көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z114" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан келіп түскен құжаттарды бір жұмыс күні ішінде қарастырып, келесі жұмыс күні ішінде қажетті деректерді "Бүркіт" бірыңғай цифрлық жүйесіне (бұдан әрі – "Бүркіт" БЦЖ) енгізіп, көрсетілетін қызметті алушының паспортына осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша қосымша бет бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z115" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші паспортқа қосымша параққа осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша мөртабан қояды немесе Мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z116" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасынан тыс жерлерде уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою Қазақстан Республикасы азаматының паспортына қосымша парақ берілмей жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z117" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы азаматының немесе оның заңды өкілінің өтініші бойынша көрсетілетін қызметті беруші еркін нысанда жасалған есепке қою туралы анықтама береді немесе мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z118" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасынан тыс жерлерде тұрақты тұратын Қазақстан Республикасының азаматынан немесе оның заңды өкілінен есеп карточкасында көрсетілген мәліметтердің өзгергені туралы ақпаратты алған кезде көрсетілетін қызметті беруші ондағы есептік деректерді түзетеді және қосымша ақпаратты "Бүркіт" БЦЖ-ға енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z119" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқа шет елдердегі мекемелерде есепте тұрған Қазақстан Республикасының азаматын тұрақты консулдық есепке қойған жағдайда, есепке қою туралы өтініш келіп түскен көрсетілетін қызметті беруші осы Қағидалардың 9-тармағында көрсетілген іс-әрекеттерді орындайды, Қазақстан Республикасы азаматының паспортындағы бұрынғы қосымша парақты жояды және Қазақстан Республикасының азаматы есепте тұрған шет елдегі мекемеге осы Қағидалардың 9-тармағында көрсетілген іс-әрекеттерді орындағаннан кейін үш жұмыс күні ішінде еркін нысанда хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z120" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызмет көрсетуден бас тарту мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көрсетілген негіздер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z121" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z122" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z42" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...127 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Қазақстан Республикасынан тыс жерлерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есептен шығару" мемлекеттік қызметін көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z123" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қазақстан Республикасының азаматы шет елдердегі мекемеден келесі жағдайда есептен шығарылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z124" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзі немесе оның заңды өкілі шет елдердегі мекемелерге есептен шығару туралы еркін нысанда жасалған өтініш берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z125" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оның Қазақстан Республикасының басқа шет елдердегі мекемелерінде есепке қойылғаны туралы хабарлама келсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z126" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) есеп карточкасында/карточкада көрсетілген консулдық округ аумағындағы, уақытша орналасу немесе тұрақты тұру мерзімі аяқталса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z127" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қайтыс болса, оның хабар-ошарсыз кеткені немесе қайтыс болғаны туралы сот шешімі заңды күшіне енсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z128" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының азаматтығы тоқтатылса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z129" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасының аумағында тұрақты тұруға келген және шет елдердегі мекемелерде есептен шықпаған Қазақстан Республикасының азаматын есептен шығаруды қағаз түрінде Министрлік немесе электрондық нысанда портал арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z130" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көрсетілетін қызметті алушы есептен шығу үшін көрсетілетін қызметті берушіге келесі құжаттарды береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z131" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) еркін нысандағы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z132" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (тұлғаны сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z133" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұрақты есепке қою туралы мөртабаны бар Қазақстан Республикасы азаматының паспортына қосымша парақ (болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z134" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттарды қабылдаған кезде жеке басты куәландыратын құжаттардың көшірмелерін жасайды, содан кейін көрсетілетін қызметті алушыға түпнұсқаларын қайтарып береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z135" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі "Қазақстан Республикасынан тыс жерлерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есептен шығару" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға 6-қосымшаға сәйкес баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z136" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 14-тармағы 2), 3), 4) және 5) тармақшаларында айтылған жағдайлар пайда болған кезде, шет елдердегі мекеме көрсетілетін қызметті алушыны осы Қағидалардың 16-тармағының бірінші жартысында қарастырылған құжаттарды ұсынусыз есептен шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z137" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы Тізбенің 9-тармағында көрсетілген құжаттар топтамасын ұсынбаған жағдайда көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды және (еркін нысанда) тиісті қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z138" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z139" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z140" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z141" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z142" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады және көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып, жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z143" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті берушіге барлық қажетті құжаттар тапсырылған кезде, қағаз түріндегі өтініштің қабылданғанын растау оның көшірмесіндегі қабылдау күні, қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) көрсетілген белгі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z144" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік қызметті көрсетудің жалпы мерзімі – көрсетілетін мемлекеттік қызметті беруші арқылы екі жұмыс күнін, портал арқылы өтініш берілсе – бір жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z145" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті алушы шет елдердегі мекемеге жүгінген уақытта, көрсетілетін қызметті беруші осы Қағидалардың талаптарына сәйкес келіп түскен құжаттарды бір жұмыс күні ішінде қарастырып, келесі бір жұмыс күні ішінде есепке алу карточкасына/карточкаға белгі қою арқылы көрсетілетін қызметті алушыны есептен шығарып, есепке алу карточкасына/карточкада есептік деректерді түзейді және "Бүркіт" БЦЖ-ға қосымша мәліметті енгізеді. Қазақстан Республикасынан тыс жерлерде тұрақты тұратын Қазақстан Республикасының азаматтарын есептен шығаруды жүзеге асыру кезінде көрсетілетін қызметті беруші Қазақстан Республикасы азаматының паспортына қосымша параққа есептен шығарылғаны туралы жазба енгізеді немесе мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z146" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Көрсетілетін қызметті алушы Министрлікке жүгінген кезде, көрсетілетін қызметті беруші осы Қағидалардың талаптарына сәйкес келіп түскен құжаттарды бір жұмыс күні ішінде қарастырады. Консулдық есепке тұру туралы ақпарат "Бүркіт" БЦЖ-да бар болған жағдайда, көрсетілетін қызметті алушыны есептен шығару туралы қосымша мәліметті енгізіп, шет елдердегі мекемеге есепке алу карточкасына/карточкаға есептік деректерді түзету үшін хат жолдайды. Министрлік бір жұмыс күні ішінде көрсетілетін қызметті алушыға консулдық есептен шығу туралы растайтын құжатты немесе мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z147" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Консулдық есепке тұру туралы ақпарат "Бүркіт" БЦЖ-да жоқ болған жағдайда, Министрлік шет елдердегі мекемеге консулдық есептен шығару туралы сұраныс жолдайды. Шет елдердегі мекеме көрсетілетін қызметті алушыны консудық есептен шығарып, Министрлікке жауап жолдайды. Министрлік шет елдердегі мекемеден жауап алғаннан кейін, көрсетілетін қызметті алушыға консулдық есептен шығу туралы растайтын құжат немесе бас тарту туралы дәлелді жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z148" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Көрсетілетін мемлекеттік қызмет портал арқылы көрсетілетін қызметті алушының Қазақстан Республикасының шекарасын өту фактісі және оның Қазақстан Республикасы аумағында болуы, электрондық цифрлық қолтаңбасы бар болған жағдайда көрсетіледі. Көрсетілетін қызметті алушы консулдық есептен шығу туралы хабарламаны "цифрлық үкімет" веб-порталындағы жеке кабинетінен алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z149" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мемлекеттік қызмет көрсетуден бас тарту мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көрсетілген негіздер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z150" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z151" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z152" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы мемлекеттік қызметті көрсету бойынша қате мәліметтерді болдырмау мақсатында Қазақстан Республикасының азаматтарын есептен шығару бойынша есеп шет елдердегі мекемелерге жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z25" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...243 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. "Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою" мемлекеттік қызметті көрсету тәртібі</w:t>
-[...1488 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының мемлекеттік қызмет көрсету мәселелері жөніндегі әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...117 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z153" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік қызметтер көрсету мәселелері жөніндегі шағымның қаралуын жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z154" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z155" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z156" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды оны қарайтын органға жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z157" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушыдан көрсетілетін қызметті берушінің атына келіп түскен шағым Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабы 2-тармағына сәйкес, тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z158" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушыдан шағымды қарайтын органның атына келіп түскен шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z159" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының 5-тармағына сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3362,697 +2906,523 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасынан</w:t>
+              <w:t>Қазақстан Республикасынан тыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тыс жерде тұрақты және</w:t>
+              <w:t>жерлерде тұрақты және уақытша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уақытша тұратын</w:t>
+              <w:t>тұратын Қазақстан Республикасы азаматтарын есепке қою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>1-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _________________________________________________ (есепке қабылдаған Қазақстан Республикасының шет елдегі мекемесінің атауы) Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан Республикасының азаматтарын есепке алу карточкасы</w:t>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> _________________________________________________________ (Есепке қабылдаған Қазақстан Республикасының  шет елдегі мекемесінің атауы) Қазақстан Республикасынан тыс жерлерде тұрақты тұратын Қазақстан Республикасының азаматтарын есепке алу карточкасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тегі, аты, әкесінің аты (болған жағдайда) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Туған күні ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Болу еліне келудің мақсаты және күні _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Болу елі визасының немесе басқа рұқсат құжатының мерзімі (көшірмесін қоса беру)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Болу еліндегі мекенжайы, телефон номері, электрондық поштасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Болу еліндегі жұмыс, оқу, тағлымдамадан өту орны және тағы басқалар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Сыртқы істер министрінің 06.12.2022 </w:t>
-[...267 lines deleted...]
-      достарыңыздың байланыс мәліметтері __________________________________</w:t>
+      7. Форс-мажорлық жағдай орын алған кезде жақын туыстарыңыздың немесе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      достарыңыздың байланыс мәліметтері ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірге тұратын кәмелетке толмаған балалар (болған жағдайда):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тегі, аты, әкесінің аты (болған жағдайда)</w:t>
-[...125 lines deleted...]
-      8-бабына сәйкес, мемлекеттік қызмет көрсету үшін талап етілетін  қолжетімділігі</w:t>
+      1. Тегі, аты, әкесінің аты (болған жағдайда) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Туған күні ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Болу еліне келудің мақсаты және күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Болу елі визасының немесе басқа рұқсат құжатының мерзімі (көшірмесін қоса беру)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бабына сәйкес, мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шектеулі дербес деректеріме қол жеткізуге келісімімді беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қолы ________________________ 20___ жылғы "__" ___________________</w:t>
+      Қолы ____________________ 20___жылғы "____" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4088,701 +3458,626 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасынан</w:t>
+              <w:t>Қазақстан Республикасынан тыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тыс жерде тұрақты және</w:t>
+              <w:t>жерлерде тұрақты және уақытша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уақытша тұратын</w:t>
+              <w:t>тұратын Қазақстан Республикасы азаматтарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>есепке қою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтарын есепке қою</w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t>2-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ________________________________________________ (есепке қабылдаған Қазақстан Республикасының шет елдегі мекемесінің атауы) Қазақстан Республикасынан тыс жерде уақытша тұратын Қазақстан Республикасының азаматтарын есепке алу карточкасы</w:t>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> ______________________________________________ (Есепке қабылдаған Қазақстан Республикасының  шет елдегі мекемесінің атауы) Қазақстан Республикасынан тыс жерлерде уақытша тұратын Қазақстан Республикасының азаматтарын есепке алу карточкасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тегі, аты, әкесінің аты (болған жағдайда) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Туған күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Болу еліне келудің мақсаты және күні ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Болу еліндегі уақытша болу мерзімі ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Болу елі визасының немесе басқа рұқсат құжатының мерзімі (көшірмесін қоса беру)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Болу еліндегі мекенжайы, телефон номері, электрондық поштасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Болу еліндегі жұмыс, оқу, тағлымдамадан өту орны және тағы басқалар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Сыртқы істер министрінің 06.12.2022 </w:t>
-[...217 lines deleted...]
-      8. Форс-мажорлық жағдай орын алған кезде жақын туыстарыңыздың немесе</w:t>
+      8. Форс-мажорлық жағдай орын алған кезде жақын туыстарыңыздың немесе </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       достарыңыздың байланыс мәліметтері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірге тұратын кәмелетке толмаған балалар (болған жағдайда):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тегі, аты, әкесінің аты (болған жағдайда) _______________________________</w:t>
-[...143 lines deleted...]
-      8-бабына сәйкес, мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі</w:t>
+      1. Тегі, аты, әкесінің аты (болған жағдайда) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Туған күні ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Болу еліне келудің мақсаты және күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Болу еліндегі уақытша болу мерзімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Болу елі визасының немесе басқа рұқсат құжатының мерзімі (көшірмесін қоса беру)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бабына сәйкес, мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шектеулі дербес деректеріме қол жеткізуге келісімімді беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қолы ________________________ 20___ жылғы "___" ___________________</w:t>
+      Қолы ____________________ 20___жылғы "____" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4818,206 +4113,135 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасынан </w:t>
+              <w:t>Қазақстан Республикасынан тыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тыс жерде тұрақты және </w:t>
+              <w:t>жерде тұрақты және уақытша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">уақытша тұратын </w:t>
+              <w:t>тұратын Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+              <w:t>Республикасы азаматтарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">азаматтарын есепке қою </w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>есепке қою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасынан тыс жерлерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
-      </w:r>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5032,51 +4256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5104,1477 +4328,1643 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының шет елдердегі мекемелері</w:t>
+Қазақстан Республикасының шет елдердегі мекемелері (бұдан әрі – шет елдердегі мекемелер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері:</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және Мемлекеттік қызметтің көрсету нәтижелерін беру Қазақстан Республикасының шетелдегі мекемелері (бұдан әрі – көрсетілетін мемлекеттік қызметті беруші) және www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі - портал) арқылы жүзеге асырылады (уақытша есепке қою үшін).</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі:</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін мемлекеттік қызметті беруші арқылы - 2 (екі) жұмыс күні;</w:t>
-[...17 lines deleted...]
-2) портал арқылы – 1 (бір) жұмыс күні.</w:t>
+Өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру шет елдердегі мекемелері, Министрлік (бұдан әрі – көрсетілетін мемлекеттік қызметті беруші) және "цифрлық үкіметтің" веб-порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету түрі</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электронды (ішінара атоматтандырылған) / қағаз түрінде</w:t>
+1) Көрсетілетін мемлекеттік қызметті беруші арқылы – 2 (екі) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал арқылы – 1 (бір) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету нәтижесі </w:t>
+              <w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-Көрсетілетін қызметті алушының өтініші бойынша есепке қою туралы анықтама еркін нысанда ресімделуі мүмкін немесе мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+              <w:t>
+электронды (ішінара цифрландырылған) / қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу әдісі</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Қазақстан Республикасынан тыс жерлерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есепке алу қағидаларына (бұдан әрі – Қағидалар) 4-қосымшаға сәйкес нысан бойынша Қазақстан Республикасы азаматының паспортына қосымша бет немесе уақытша есепке қою туралы хабарлама (көрсетілетін қызметті алушы "цифрлық үкімет" веб-порталы арқылы жүгінген кезде) www.egov.kz") немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының өтініші бойынша есепке қою туралы анықтама еркін нысанда ресімделуі мүмкін немесе мемлекеттік қызмет көрсетуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу әдісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...110 lines deleted...]
-2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі </w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-2) "Қазақстан Республикасының шегінен тыс тұрақты тұрғылықты жерге кетуге арналған құжаттарды ресімдеу қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2012 жылғы 28 наурыздағы № 361 </w:t>
-[...109 lines deleted...]
-Көрсетілетін қызметті алушы электрондық нысанда жүгінген кезде www.egov.kz "электрондық үкімет" веб-порталы арқылы өтініш береді.</w:t>
+1) көрсетілетін мемлекеттік қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 09:00-ден 18:30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды қабылдауды көрсетілетін қызметті беруші сағат 09:30-дан 12:30-ға дейін, ал мемлекеттік қызмет көрсету нәтижелерін беруді сағат 16:00-ден 17:00-ге дейін жүзеге асырады. Сәрсенбі – қабылдамайтын күн.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Климаты ыстық және ылғалды шет мемлекеттерде көрсетілетін мемлекеттік қызметті берушінің жұмыс кестесі жергілікті жағдайларға қатысты белгіленеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет алдын ала жазылусыз және жедел қызмет көрсетусіз, кезек күту тәртібімен жүзеге асырылады, көрсетілетін қызметті берушінің интернет-ресурсы арқылы кезекті брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орындарының мекенжайлары: Сыртқы істер министрлігінің www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тартудың Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің белгілі болуы;</w:t>
-[...17 lines deleted...]
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған деректердің және мәліметтердің осы Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+1. Қазақстан Республикасынан тыс жерде тұрақты тұратын Қазақстан Республикасының азаматтарын есепке қою үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімнің болмауы.</w:t>
+2) "Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу бойынша мемлекеттік көрсетілетін қызмет қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 27 наурыздағы № 259 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20207 болып тіркелген) сәйкес Қазақстан Республикасының ішкі істер органдары ресімдеген Қазақстан Республикасынан тыс жерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу туралы шешім немесе "Қазақстан Республикасынан тыс жерге уақытша жұмыстармен шыққан және онда тұрақты тұру үшін қалуға тілек білдірген Қазақстан Республикасы азаматтарының құжаттарын қабылдау және жолдау қағидаларын бекіту туралы" Қазақстан Республикасы Сыртқы істер министрінің 2018 жылғы 4 қаңтардағы № 11-1-4/1 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16354 болып тіркелген) сәйкес шет елдегі мекеме ресімдеген Қазақстан Республикасынан тыс жерге тұрақты тұру үшін шығуға шешім ресімделгені туралы хабарлама (салыстыру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасынан тыс жерлерде тұрақты және уақытша тұратын Қазақстан Республикасы азаматтарының есебін жүргізу қағидаларына (бұдан әрі – Қағидалар) 1-қосымшаға сәйкес нысан бойынша толтырылған Қазақстан Республикасынан тыс жерлерде тұрақты тұратын Қазақстан Республикасы азаматтарын есепке алу карточкасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасынан тыс жерлерде уақытша тұратын Қазақстан Республикасының азаматтарын есепке қою үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қазақстан Республикасынан тыс жерлерде уақытша тұратын Қазақстан Республикасы азаматтарының осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша толтырылған есептік карточкасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы электрондық нысанда жүгінген кезде www.egov.kz "цифрлық үкімет" веб-порталы арқылы өтініш береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте, жеке басын куәландыратын құжаттар, Қазақстан Республикасы азаматтарының есептік карточкасының мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып қойылатын өзге талаптар, оның ішінде электронды түрде және Мемлекеттік корпорация арқылы көрсету қойылатын өзге де талаптар</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының заңдарында белгіленген негіздері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның 18-2-бабы 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктерін ескере отырып, қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Құжаттар топтамасын тапсыру үшін кезек күтудің рұқсат етілген ең ұзақ уақыты – 30 (отыз) минут.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 (жиырма) минут.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары www.mfa.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызмет" бөлімінде көрсетілген, мемлекеттік қызметті көрсету мәселелері жөніндегі бірыңғай байланыс орталығының нөмірі – 1414, 8 800 080 7777. </w:t>
+              <w:t>
+Мемлекеттік қызметті көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызмет" бөлімінде көрсетілген, мемлекеттік қызметті көрсету мәселелері жөніндегі бірыңғай байланыс орталығының нөмірі – 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6608,641 +5998,182 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасынан </w:t>
+              <w:t>Қазақстан Республикасынан тыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тыс жерде тұрақты және </w:t>
+              <w:t>жерде тұрақты және уақытша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">уақытша тұратын </w:t>
+              <w:t>тұратын Қазақстан Республикасы азаматтарын есепке қою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>4-қосымша</w:t>
-            </w:r>
-[...219 lines deleted...]
-              <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...277 lines deleted...]
-      20__ жылғы "___" ____________</w:t>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5816600" cy="3937000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5816600" cy="3937000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7278,257 +6209,150 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасынан </w:t>
+              <w:t>Қазақстан Республикасынан тыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тыс жерде тұрақты және </w:t>
+              <w:t>жерде тұрақты және уақытша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">уақытша тұратын </w:t>
+              <w:t>тұратын Қазақстан Республикасы азаматтарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+              <w:t>есепке қою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">азаматтарын есепке қою </w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t>5-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7518400" cy="5346700"/>
+            <wp:extent cx="3962400" cy="2705100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4"/>
+                    <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7518400" cy="5346700"/>
+                      <a:ext cx="3962400" cy="2705100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7595,507 +6419,96 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасынан</w:t>
+              <w:t>Қазақстан Республикасынан тыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тыс жерде тұрақты және</w:t>
+              <w:t>жерде тұрақты және уақытша тұратын Қазақстан Республикасы азаматтарын есепке қою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">уақытша тұратын </w:t>
-[...50 lines deleted...]
-              </w:rPr>
               <w:t>6-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...234 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасынан тыс жерде тұрақты және уақытша тұратын Қазақстан Республикасының азаматтарын есептен шығару" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
-      </w:r>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8110,51 +6523,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8182,1376 +6595,1541 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының шет елдердегі мекемелері (бұдан әрі –шет елдердегі мекемелер), Қазақстан Республикасының Сыртқы істер министрлігі (бұдан әрі - Министрлік).</w:t>
+Қазақстан Республикасының шет елдердегі мекемелері (бұдан әрі – шет елдердегі мекемелер), Қазақстан Республикасының Сыртқы істер министрлігі (бұдан әрі – Министрлік).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері:</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру шет елдердегі мекемелері, Министрлік (бұдан әрі – көрсетілетін мемлекеттік қызметті беруші) және "электрондық үкіметтің" веб-порталы арқылы жүзеге асырылады. </w:t>
+              <w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі:</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Көрсетілетін мемлекеттік қызметті беруші арқылы - 2 (екі) жұмыс күні;</w:t>
-[...17 lines deleted...]
-2) портал арқылы – 1 (бір) жұмыс күні.</w:t>
+Өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру шет елдердегі мекемелер, Министрлік (бұдан әрі – көрсетілетін мемлекеттік қызметті беруші) және "цифрлық үкіметтің" веб-порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету түрі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электронды (ішінара атоматтандырылған) / қағаз түрінде</w:t>
+1) Көрсетілетін қызметті беруші арқылы – 2 (екі) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал арқылы – 1 (бір) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету нәтижесі </w:t>
+              <w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) шет елдердегі мекемелер мемлекеттік қызметті көрсеткен кезде - қағаз/электрондық түрде Қазақстан Республикасының азаматтарын есептен шығару туралы белгі немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап</w:t>
-[...35 lines deleted...]
-3) Министрлік мемлекеттік қызмет көрсету кезінде - консулдық есептен шығарылғанын растайтын құжат немесе мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+электронды (ішінара цифрландырылған) / қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу әдісі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+1) шет елдердегі мекемелер мемлекеттік қызметті көрсеткен кезде – қағаз/электрондық түрде Қазақстан Республикасының азаматтарын есептен шығару туралы белгі немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкімет" порталы арқылы мемлекеттік қызмет көрсету кезінде – Қазақстан Республикасының азаматтарын электрондық түрде есептен шығару туралы хабарлама не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Министрлік мемлекеттік қызмет көрсету кезінде – консулдық есептен шығарылғанын растайтын құжат немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін мемлекеттік қызметті берушінің – Қазақстан Республикасының Еңбек Кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 09:00-ден 18:30-ға дейін.</w:t>
-[...107 lines deleted...]
-2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушінің және цифрлық объектілерінің жұмыс </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-Көрсетілетін қызметті алушы электрондық нысанда жүгінген кезде www.egov.kz "электрондық үкімет" веб-порталы арқылы өтініш беріледі.</w:t>
+              <w:t>
+1) көрсетілетін қызметті берушінің - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13:00-ден 15:00-ге дейінгі түскі үзіліспен сағат 09:00-ден 19:00-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру сағат 09:00-ден 18:00-ге дейін жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының аумағынан тыс жерде көрсетілетін қызметті берушінің құжаттарды қабылдау сағаты 09.30-дан 12.30-ға дейін, ал мемлекеттік қызмет көрсету нәтижелерін беру сағаты 16.00-ден 17.00-ге дейін жүзеге асырылады. Сәрсенбі қабылдамайтын күн.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Климаты ыстық және ылғалды шет мемлекеттерде көрсетілетін мемлекеттік қызметті берушінің жұмыс кестесі жергілікті жағдайларға қатысты белгіленеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет алдын ала жазылусыз және жедел қызмет көрсетусіз, кезек күту тәртібімен жүзеге асырылады, көрсетілетін қызметті берушінің интернет-ресурсы арқылы кезекті брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орындарының мекенжайлары Министрліктің www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тартудың Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімнің болмауы.</w:t>
+1) еркін нысандағы өтініш; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (тұлғаны сәйкестендіру үшін); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) есепке қою туралы мөртабаны бар Қазақстан Республикасы азаматының паспортына қосымша бет (болған жағдайда).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы электрондық нысанда жүгінген кезде www.egov.kz "цифрлық үкімет" веб-порталы арқылы өтініш беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте, жеке басын куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып қойылатын өзге талаптар, оның ішінде электронды түрде және Мемлекеттік корпорация арқылы көрсету қойылатын өзге де талаптар</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының заңдарында белгіленген негіздері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидалардың талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның 18-2-бабы 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескере отырып, қойылатын өзге де талаптар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Құжаттар топтамасын тапсыру үшін кезек күтудің рұқсат етілген ең ұзақ уақыты – 30 (отыз) минут.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 (жиырма) минут.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары www.mfa.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызмет" бөлімінде көрсетілген, мемлекеттік қызметті көрсету мәселелері жөніндегі бірыңғай байланыс орталығының нөмірі – 1414, 8 800 080 7777. </w:t>
+              <w:t>
+Мемлекеттік қызметті көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары www.mfa.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызмет" бөлімінде көрсетілген, мемлекеттік қызметті көрсету мәселелері жөніндегі бірыңғай байланыс орталығының нөмірі – 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9583,55 +8161,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9957,31 +8535,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>