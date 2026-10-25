--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d4afb5a" w14:textId="d4afb5a">
+    <w:p w14:paraId="470bf52" w14:textId="470bf52">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1746,121 +1746,101 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Бала асырап алуға тілек білдірген адамдарды есепке қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын талаптар) көзделген құжаттарды қоса бере отырып, бала асырап алуға тілек білдірген адамдарды есепке қою туралы өтініш (еркін нысанда) береді.</w:t>
+        <w:t>
+      5. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға 1-қосымшаға сәйкес "Бала асырап алуға тілек білдірген адамдарды есепке қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын талаптар) көзделген құжаттарды қоса бере отырып, бала асырап алуға тілек білдірген адамдарды есепке қою туралы өтініш (еркін нысанда) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 414</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1971,228 +1951,236 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Көрсетілетін қызметті алушының егер некеде тұрған болса, зайыбының (жұбайының), бірге тұратын өзге де адамдардың (бар болса) жеке басын куәландыратын, көрсетілетін қызметті алушының және (немесе) зайыбының (жұбайының) тұрғын үйге меншік құқығын растайтын құжаттар туралы мәліметтерді, "АХАЖ тіркеу пункті" ақпараттық жүйесінде мәліметтер болмаған кезде балалардың туу туралы куәлігін, неке қию туралы куәлікті, "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
+      9. Көрсетілетін қызметті алушының егер некеде тұрса, зайыбының (жұбайының) және бірге тұратын өзге де адамдардың (бар болса) жеке басын куәландыратын құжаттары, көрсетілетін қызметті алушының және (немесе) зайыбының (жұбайының) және бірге тұратын өзге де адамдардың (бар болса), тұрғын үйге меншік құқығын растайтын құжаттар туралы мәліметтерді, "АХАТ тіркеу пункті" цифрлық жүйесінде мәліметтер болмаған кезде балалардың туу туралы куәлігін, неке қию туралы куәлігі, сондай-ақ, "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысан бойынша "Наркология" психикалық денсаулық орталығынан, "Психиатрия" психикалық денсаулық орталығынан бойынша динамикалық бақылауда тұруы (немесе динамикалық бақылауда тұрмауы) туралы мәліметтер көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысан бойынша "Наркология" психикалық денсаулық орталығы, "Психиатрия" психикалық денсаулық орталығы бойынша динамикалық бақылауда тұруы (немесе динамикалық бақылауда тұрмауы) туралы мәліметтер көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті беруші қызмет көрсету кезінде заңмен қорғалатын құпияны қамтитын цифрлық жүйелердегі мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z54" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде, көрсетілетін қызметті беруші көрсетілетін қызметті алушыға өтінішті одан әрі қараудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының және зайыбының (жұбайының) (егер некеде тұрса), бірге тұратын өзге де адамдардың (бар болса) соттылығының болуы не болмауы туралы мәліметтерді орган Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу Комитетінің цифрлық жүйесінен алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 117-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="26"/>
+    <w:bookmarkStart w:name="z24" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті беруші көрсетілетін қызметті алушылардың осы Қағидалардың 4-тармағына сәйкес бала асырап алуға үміткер болуға сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеру қорытындысы бойынша көрсетілетін қызметті беруші 3 (үш) жұмыс күні ішінде тұрғын үйге тексеру жүргізеді, көрсетілетін қызметті алушыдың тұрғын үй-тұрмыстық жағдайына тексеру жүргізу нәтижелері бойынша көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2207,90 +2195,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тұрғын үй-тұрмыстық жағдайларын тексеру актісін (бұдан әрі – акт) жасайды және акт жасалған күннен бастап 3 (үш) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтардың бала асырап алуға үміткер болу мүмкіндігі (мүмкін еместігі) туралы қорытынды дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="27"/>
+    <w:bookmarkStart w:name="z25" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көрсетілетін қызметті алушы қолданыстағы заңнама талаптарына сәйкес келген кезде көрсетілетін қызметті беруші қорытындыға қол қойылған күннен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында көрсетілетін қызметті алушының порталына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бала асырап алуға үміткер(лер) болудың мүмкіндігі (мүмкін еместігі) туралы қорытындыны алғаны туралы хабарлама жібереді және оларды бала асырап алуға кандидаттар ретінде есепке қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың Мемлекеттік қызмет көрсетуге қойылатын талаптарының 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіз анықталған кезде, көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік–процестік кодексінің (бұдан әрі-ҚР ӘПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2496,226 +2484,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="28"/>
+    <w:bookmarkStart w:name="z27" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
-[...76 lines deleted...]
-    </w:p>
+      13. Көрсетілетін қызметті беруші Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z57" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйе істен шыққан кезде көрсетілетін қызметті беруші анықталған сәттен бастап дереу көрсетілетін қызметті берушінің цифрлық инфрақұрылымға жауапты құрылымдық бөлімшесінің қызметкерін хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда цифрлық инфрақұрылымға жауапты қызметкер Қағидалардың осы тармағының екінші бөлігінде көрсетілген мерзім ішінде техникалық проблема туралы хаттаманы жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде Қазақстан Республикасының балалардың құқықтарын қорғау саласындағы уәкілетті органы Қазақстан Республикасы Әділет министрлігінде тіркелген күннен кейін 3 (үш) жұмыс күні ішінде мемлекеттік қызметтер көрсету тәртібіне өзгерістер туралы Бірыңғай байланыс орталығына, "цифрлық үкіметтің" цифрлық инфрақұрылым операторына және қызмет көрсетушілерге ақпарат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 414</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="29"/>
+    <w:bookmarkStart w:name="z28" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Республикалық деректер банкінде жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген адамдар туралы мәліметтерді есепке алуды тоқтатуға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұлғаның баланы отбасында тәрбиелеуге қабылдауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2744,88 +2738,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұлғаға баланы отбасына тәрбиелеуге қабылдау мүмкіндері берілген жағдалардың өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) баланы отбасына тәрбиелеуге қабылдауға тілек білдірген тұлғаның қайтыс болуы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:bookmarkStart w:name="z29" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z30" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z30" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) Қазақстан Республикасының заңнамасына сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2990,70 +2984,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3258,51 +3252,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Оқу-ағарту министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3621,87 +3635,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру "электрондық үкіметтің" www. egov. kz веб-порталы (бұдан әрі – портал) және ұялы байланыстың абоненттік құрылғысы арқылы жүзеге асырылады.</w:t>
+Өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру "цифрлық үкіметтің" www.egov. kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3847,87 +3861,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+Көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5149,141 +5163,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктері ескерілген өзге де талаптар</w:t>
+Мемлекеттік көрсетілетін қызметтің және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z88" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты Бірыңғай байланыс орталығы арқылы алады: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты Бірыңғай байланыс орталығы арқылы алады: 1414, 8 800 080 7777.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың цифрлық жүйелерінде авторландырылған субъектілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторландырылған субъектілер үшін қолжетімді.</w:t>
-[...17 lines deleted...]
-Субъект мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+Субъект мобильді қосымшада және пайдаланушылардың цифрлық жүйелерінде қолжетімді әдістермен авторизациядан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5510,68 +5536,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген азаматтардың тұрғын үй-тұрмыстық жағдайларын тексеріп-қарау АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Қазақстан Республикасы Оқу-ағарту министрінің м.а. 16.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7514,68 +7540,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>функцияларды жүзеге асыратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бала асырап алуға үміткер (үміткерлер) болудың мүмкіндігі/мүмкін еместігі туралы  ҚОРЫТЫНДЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Қазақстан Республикасы Оқу-ағарту министрінің м.а. 16.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8433,68 +8459,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және облыстық маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қалалардың білім бөлімдері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бала асырап алуға үміткер(лер) болудың мүмкіндігі (мүмкін еместігі) туралы қорытындыны алу туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Қазақстан Республикасы Оқу-ағарту министрінің м.а. 16.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8844,55 +8870,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>