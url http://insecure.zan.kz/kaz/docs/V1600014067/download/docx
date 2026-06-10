--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8fcb49c" w14:textId="8fcb49c">
+    <w:p w14:paraId="c87f124" w14:textId="c87f124">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -198,90 +198,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қазақстан Республикасы Оқу-ағарту министрінің м.а. 16.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 171</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -961,130 +971,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z48" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасының аумағында тұрақты тұратын, жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген адамдарды есепке алу қағидалары (бұдан әрі – Қағидалар) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – Кодекс) 89-бабының </w:t>
+      1. Осы Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасының аумағында тұрақты тұратын, жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген адамдарды есепке алу қағидалары (бұдан әрі – Қағидалар) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 89-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасының аумағында тұрақты тұратын, жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген адамдарды (бұдан әрі – көрсетілетін қызметті алушы) есепке алу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс), "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасының аумағында тұрақты тұратын, жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген адамдарды (бұдан әрі – көрсетілетін қызметті алушы) есепке алу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қазақстан Республикасы Оқу-ағарту министрінің м.а. 16.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 171</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1183,108 +1193,108 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Азаматтарды есепке алуды олардың тұрғылықты жері бойынша республикалық маңызы бар қалалардың және астананың білім басқармалары, аудандардағы және облыстық маңызы бар қалалардағы білім бөлімдері (бұдан әрі – көрсетілетін қызметті беруші) жүргізеді.</w:t>
+      3. Азаматтарды есепке алуды олардың тұрғылықты жері бойынша республикалық маңызы бар қалалардың, астананың, аудандардағы, облыстық маңызы бар қалалардағы жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды қараудың және бала асырап алуға тілек білдірген адамдарды есепке қоюдың мерзімі 10 (он) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Білім және ғылым министрінің 21.02.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 55</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1374,51 +1384,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сот ата-ана құқықтарынан айырған немесе сот ата-ана құқықтарын шектеген адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) өзіне Қазақстан Республикасының заңдарымен жүктелген міндеттерді тиісінше орындамағаны үшін қорғаншы немесе қамқоршы міндеттерінен шеттетілген адамдарды;</w:t>
+      4) өзіне Қазақстан Республикасының заңдарымен жүктелген міндеттерді тиісінше орындамағаны үшін қорғаншы немесе қамқоршы, патронаттық тәрбиеші, қабылдайтын ата-ана, қабылдайтын кәсіби тәрбиеші міндеттерінен шеттетілген адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) егер сот олардың кінәсінен бала асырап алудың күшін жойса, бұрынғы бала асырап алушыларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1463,242 +1473,348 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) дәстүрлі емес жыныстық бағдар ұстанатын адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9) асырап алған кезде қасақана қылмыс жасағаны үшін жойылмаған немесе алынбаған соттылығы бар адамдарды, сондай-ақ осы тармақтың 14) тармақшасында көрсетілген адамдарды;</w:t>
+        <w:t xml:space="preserve">
+      9) сотталғандығы бар немесе болған, қылмыстық қудалауға ұшырап отырған немесе ұшыраған адамдарды (өздеріне қатысты қылмыстық қудалау Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2) тармақтары негізінде тоқтатылған адамдарды қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) азаматтығы жоқ адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) анасының қайтыс болуына немесе оның ата-ана құқықтарынан айырылуына байланысты баланың кемінде үш жыл іс жүзінде тәрбиелену жағдайларын қоспағанда, тіркелген некеде тұрмаған (ерлі-зайыпты болмаған) еркек жынысты адамдарды;</w:t>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="20"/>
+      11) асырап алған кезде асырап алынған баланы Қазақстан Республикасының заңнамасында белгіленген ең төмен күнкөріс деңгейімен қамтамасыз ететін табысы жоқ адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда динамикалық байқаудағы адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының аумағында тұрақты тұратын, Кодекстің 91-бабының 4-тармағында белгіленген тәртіппен психологиялық даярлықтан өтпеген Қазақстан Республикасының азаматтарын (баланың жақын туыстарын қоспағанда) қоспағанда, кәмелетке толған адамдар қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Егер баланы (балаларды) асырап алуға тілек білдірген адамдар некеде тұрса (ерлі-зайыпты болса) не өзге адамдармен бірге тұрса, зайыбына (жұбайына), бірге тұратын өзге де адамдарға Кодекстің 91-бабы 2-тармағының 1), 2), 3), 4), 5), 6), 8), 9) және 13) тармақшаларында белгіленген талаптар қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баланы (балаларды) асырап алуға тілек білдірген адамдармен бірге тұратын өзге адамдарға некеден (ерлі-зайыптылықтан), туыстықтан, жекжаттықтан, бала асырап алудан немесе баланы тәрбиеге алудың өзге де нысанынан туындайтын мүліктік және жеке мүліктік емес құқықтар мен міндеттерге байланысты бірге тұратын отбасы мүшелері, сондай-ақ іс жүзінде бірге тұрып жатқан, бірақ некеде тұрмайтын (ерлі-зайыпты емес) бірге тұратын адамдар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 4-1-тармақпен толықтырылды - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Бала асырап алуға тілек білдірген адамдарды есепке қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын талаптар) көзделген құжаттарды қоса бере отырып, бала асырап алуға тілек білдірген адамдарды есепке қою туралы өтініш (еркін нысанда) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1717,110 +1833,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="21"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметке сұрау салудың қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z21" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті беруші өтініш келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады (өтініш беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс немесе мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті беруші құжаттарды портал арқылы алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1839,90 +1955,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Көрсетілетін қызметті алушының егер некеде тұрған болса, жұбайының (зайыбының) жеке басын куәландыратын, көрсетілетін қызметті алушының және (немесе) жұбайының (зайыбының) тұрғын үйге меншік құқығын растайтын құжаттар туралы мәліметтерді, "АХАЖ тіркеу пункті" ақпараттық жүйесінде мәліметтер болмаған кезде балалардың туу туралы куәлігін, неке қию туралы куәлікті, "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
+      9. Көрсетілетін қызметті алушының егер некеде тұрған болса, зайыбының (жұбайының), бірге тұратын өзге де адамдардың (бар болса) жеке басын куәландыратын, көрсетілетін қызметті алушының және (немесе) зайыбының (жұбайының) тұрғын үйге меншік құқығын растайтын құжаттар туралы мәліметтерді, "АХАЖ тіркеу пункті" ақпараттық жүйесінде мәліметтер болмаған кезде балалардың туу туралы куәлігін, неке қию туралы куәлікті, "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысан бойынша наркологиялық және психиатриялық диспансерлерде есепте тұрғаны туралы мәліметтердің жоқтығы туралы анықтаманы көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысан бойынша "Наркология" психикалық денсаулық орталығынан, "Психиатрия" психикалық денсаулық орталығынан бойынша динамикалық бақылауда тұруы (немесе динамикалық бақылауда тұрмауы) туралы мәліметтер көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызмет беруші қызмет көрсету кезінде заңмен қорғалатын құпияны қамтитын, ақпараттық жүйелердегі мәліметтерді пайдалануға көрсетілген қызметті алушының келісімін алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1948,135 +2064,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде, көрсетілетін қызметті беруші көрсетілетін қызметті алушыға өтінішті одан әрі қараудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының және жұбайының (зайыбының) соттылығының болуы не болмауы туралы мәліметтерді (егер некеде тұрса) орган Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу Комитетінің ақпараттық жүйесінен алады.</w:t>
+      Көрсетілетін қызметті алушының және зайыбының (жұбайының) (егер некеде тұрса), бірге тұратын өзге адамдар (бар болса) соттылығының болуы не болмауы туралы мәліметтерді көрсетілетін қызметті беруші Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу Комитетінің ақпараттық жүйесінен алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Қазақстан Республикасы Оқу-ағарту министрінің м.а. 16.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 171</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті беруші көрсетілетін қызметті алушылардың осы Қағидалардың 4-тармағына сәйкес бала асырап алуға үміткер болуға сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеру қорытындысы бойынша көрсетілетін қызметті беруші 3 (үш) жұмыс күні ішінде тұрғын үйге тексеру жүргізеді, көрсетілетін қызметті алушыдың тұрғын үй-тұрмыстық жағдайына тексеру жүргізу нәтижелері бойынша көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2091,90 +2207,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тұрғын үй-тұрмыстық жағдайларын тексеру актісін (бұдан әрі – акт) жасайды және акт жасалған күннен бастап 3 (үш) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтардың бала асырап алуға үміткер болу мүмкіндігі (мүмкін еместігі) туралы қорытынды дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="26"/>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көрсетілетін қызметті алушы қолданыстағы заңнама талаптарына сәйкес келген кезде көрсетілетін қызметті беруші қорытындыға қол қойылған күннен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында көрсетілетін қызметті алушының порталына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бала асырап алуға үміткер(лер) болудың мүмкіндігі (мүмкін еместігі) туралы қорытындыны алғаны туралы хабарлама жібереді және оларды бала асырап алуға кандидаттар ретінде есепке қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың Мемлекеттік қызмет көрсетуге қойылатын талаптарының 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту үшін негіз анықталған кезде, көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік–процестік кодексінің (бұдан әрі-ҚР ӘПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2184,61 +2300,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей, көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымнын білдіруге мүмкіндік беру үшін тыңдауды өткізу уақыты мен орны туралы хабарламаны жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тыңдау рәсімі ҚР АӨК-нің </w:t>
-[...9 lines deleted...]
-        <w:t>74-Бабына</w:t>
+      Тыңдау рәсімі ҚР ӘРПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2288,50 +2405,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
@@ -2359,90 +2496,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="27"/>
+    <w:bookmarkStart w:name="z27" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйе істен шыққан кезде көрсетілетін қызметті беруші анықталған сәттен бастап дереу көрсетілетін қызметті берушінің ақпараттық-коммуникациялық инфрақұрылымға жауапты құрылымдық бөлімшесінің қызметкерін хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2515,70 +2652,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="28"/>
+    <w:bookmarkStart w:name="z28" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Республикалық деректер банкінде жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген адамдар туралы мәліметтерді есепке алуды тоқтатуға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұлғаның баланы отбасында тәрбиелеуге қабылдауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2607,88 +2744,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұлғаға баланы отбасына тәрбиелеуге қабылдау мүмкіндері берілген жағдалардың өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) баланы отбасына тәрбиелеуге қабылдауға тілек білдірген тұлғаның қайтыс болуы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="29"/>
+    <w:bookmarkStart w:name="z29" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z30" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z30" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) Қазақстан Республикасының заңнамасына сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, шағымды қарайтын орган жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2853,70 +2990,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="31"/>
+    <w:bookmarkStart w:name="z31" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2950,1835 +3087,2113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">азаматтары болып табылатын, </w:t>
+              <w:t>азаматтары болып табылатын,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аумағында тұрақты тұратын, </w:t>
+              <w:t>аумағында тұрақты тұратын,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жетім балаларды, ата- </w:t>
+              <w:t>жетім балаларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аналарының қамқорлығынсыз </w:t>
+              <w:t>ата-аналарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қалған балаларды асырап алуға </w:t>
+              <w:t>қамқорлығынсыз қалған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тілек білдірген адамдарды </w:t>
+              <w:t>балаларды асырап алуға тілек</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке алу қағидаларына</w:t>
+              <w:t>білдірген адамдарды есепке алу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қазақстан Республикасы Оқу-ағарту министрінің м.а. 16.06.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 171</w:t>
+        <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бала асырап алуға тілек білдірген адамдарды есепке қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі1</w:t>
-[...71 lines deleted...]
-Республикалық маңызы бар қалалардың және астананың білім басқармалары, аудандардағы және облыстық маңызы бар қалалардағы білім бөлімдері</w:t>
+"Бала асырап алуға тілек білдірген адамдарды есепке қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру "электрондық үкіметтің" www. egov. kz веб-порталы (бұдан әрі – портал) және ұялы байланыстың абоненттік құрылғысы арқылы жүзеге асырылады.</w:t>
+Республикалық маңызы бар қалалардың, астананың, аудандардағы, облыстық маңызы бар қалалардағы жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 (он) жұмыс күні</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)</w:t>
+Өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру "электрондық үкіметтің" www. egov. kz веб-порталы (бұдан әрі – портал) және ұялы байланыстың абоненттік құрылғысы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы мемлекеттік қызмет көрсетуге қойылатын талаптарына қосымшаға сәйкес нысан бойынша бала асырап алуға үміткер(лер) болу мүмкіндігі (мүмкін еместігі) қорытындысының дайындығы туралы хабарлама не осы мемлекеттік қызмет көрсетуге қойылатын талаптарының 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...17 lines deleted...]
-Порталда мемлекеттік қызмет көрсетудің нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі және сақталады.</w:t>
+10 (он) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Электронды (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнімен жүзеге асырылады).</w:t>
+Осы мемлекеттік қызмет көрсетуге қойылатын талаптарына қосымшаға сәйкес нысан бойынша бала асырап алуға үміткер(лер) болу мүмкіндігі (мүмкін еместігі) қорытындысының дайындығы туралы хабарлама не осы мемлекеттік қызмет көрсетуге қойылатын талаптарының 10-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталда мемлекеттік қызмет көрсетудің нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының ЭЦҚ қойылған немесе көрсетілетін қызметті алушының ұялы байланыс операторы берген абоненттік нөмірі порталдың есептік жазбасына тіркелген және қосылған кезде бір реттік парольмен куәландырылған электрондық құжат нысанында бала асырап алуға тілек білдірген адамдарды есепке қою туралы өтініш;</w:t>
-[...129 lines deleted...]
-6) жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларды отбасына тәрбиелеуге қабылдауға тілек білдірген адамдардың психологиялық дайындықтан өткені туралы сертификаттың (жақын туыстарын қоспағанда) электрондық көшірмесі.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының кәмелет жасқа толмауы;</w:t>
-[...347 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+Порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнімен жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктері ескерілген өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ қойылған немесе көрсетілетін қызметті алушының ұялы байланыс операторы берген абоненттік нөмірі порталдың есептік жазбасына тіркелген және қосылған кезде бір реттік парольмен куәландырылған электрондық құжат нысанында бала асырап алуға тілек білдірген адамдарды есепке қою туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жақын туыстарының бала асырап алуға жазбаша келісімінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жиынтық табыстың мөлшері туралы анықтаманың электрондық көшірмесі (жұмыс орнынан еңбекақысы туралы, Кәсіпкерлік қызметпен айналысудан түскен табыстары және некеде тұрған жағдайда, көрсетілетін қызметті алушы мен жұбайының (зайыбының) өзге де табыстары туралы анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) көрсетілетін қызметті алушының және егер некеде тұрса жұбайының (зайыбының) "Адамның бала асырап алуы, оны қорғаншылыққа немесе қамқоршылыққа, патронатқа қабылдап алуы мүмкін болмайтын аурулардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 тамыздағы № 692 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12127 болып тіркелген) бекітілген тізбесіне сәйкес ауруының жоқтығын растайтын денсаулық жағдайы туралы анықтаманың, сондай-ақ "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген нысанға сәйкес "Наркология" психикалық денсаулық орталығы, "Психиатрия" психикалық денсаулық орталығы бойынша динамикалық бақылауда тұруы (немесе динамикалық бақылауда тұрмауы) туралы мәліметтердің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушының және (немесе) жұбайының (зайыбының) тұрғын үйін пайдалану құқығын растайтын құжаттың электрондық көшірмесі (тұрғын үйге меншік құқығы болмаған жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларды отбасына тәрбиелеуге қабылдауға тілек білдірген адамдардың психологиялық дайындықтан өткені туралы сертификаттың (жақын туыстарын қоспағанда) электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының кәмелет жасқа толмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыны соттың әрекетке қабілетсіз немесе әрекетке қабілеті шектеулі деп тануы; 3) соттың ерлі-зайыптылардың біреуін әрекетке қабілетсіз немесе әрекетке қабілеті шектеулі деп тануы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) соттың көрсетілетін қызметті алушыны ата-ана құқықтарынан айыруы немесе ата-ана құқықтарынан шектеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыны Қазақстан Республикасының заңдарында жүктелген міндеттерді тиісінше орындамағаны үшін қорғаншы немесе қамқоршы, патронаттық тәрбиеші, қабылдайтын ата-ана, қабылдайтын кәсіби тәрбиеші міндеттерінен шеттету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) бұрынғы асырап алушылардың кінәсінен бала асырап алудың күшін жою туралы сот шешімі болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) көрсетілетін қызметті алушының ата-ана құқықтарын жүзеге асыруға кедергі келтіретін ауруының болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) көрсетілетін қызметті алушының тұрақты тұрғылықты жерінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) көрсетілетін қызметті алушының дәстүрлі емес жыныстық бағдарды ұстануы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10) сотталғандығы бар немесе болуы, сондай-ақ қылмыстық қудалауға ұшырап отырған немесе ұшыраған фактісінің болуы (өздеріне қатысты қылмыстық қудалау Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2)-тармақтары негізінде тоқтатылған адамдарды қоспағанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) көрсетілетін қызметті алушының азаматтығының болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) қорғаншылықты немесе қамқоршылықты белгілеу кезінде көрсетілетін қызметті алушының қамқорлыққа алынушыны Қазақстан Республикасының заңнамасында белгіленген ең төмен күнкөріс деңгейімен қамтамасыз ететін табысының болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) көрсетілетін қызметті алушының психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда динамикалық бақылауда болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+14) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодекстің 91-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген тәртіппен (баланың жақын туыстарын қоспағанда) психологиялық даярлықтан өту фактісінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+16) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) қызмет алушының тұрғын алаңының белгіленген талаптарға сәйкес келмеуі, яғни бір адамға шаққанда он бес шаршы метрден кем болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) соттың көрсетілетін қызметті алушымен бірге тұратын өзге де адамдарды әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп тануы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) соттың көрсетілетін қызметті алушымен бірге тұратын өзге де адамдарды ата-ана құқықтарынан немесе сот ата-ана құқықтарымен шектеген адамдардан айыруы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20) көрсетілетін қызметті алушымен бірге тұратын өзге де адамдарды өзіне Қазақстан Республикасының Заңымен жүктелген міндеттерді тиісінше орындамағаны үшін қорғаншы немесе қамқоршы, патронат тәрбиеші, асырап алушы ата-ана, қабылдаушы кәсіби тәрбиеші міндеттерін орындаудан шеттету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21) көрсетілетін қызметті алушымен бірге тұратын өзге де адамдарға қатысты бұрынғы асырап алушылардың кінәсінен бала асырап алудың күшін жою туралы сот шешімінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22) көрсетілетін қызметті алушымен бірге тұратын өзге де адамдарда ата-ана құқықтарын жүзеге асыруға кедергі келтіретін аурулардың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+23) көрсетілетін қызметті алушымен бірге тұратын өзге де адамдардың сотталғандығы бар немесе болуы, сондай-ақ қылмыстық қудалауға ұшырап отырған немесе ұшыраған фактісінің болуы (өздеріне қатысты қылмыстық қудалау Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2)-тармақтары негізінде тоқтатылған адамдарды қоспағанда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24) көрсетілетін қызметті алушымен бірге тұратын өзге де адамдардың психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда динамикалық бақылауда болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8429,55 +8844,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>