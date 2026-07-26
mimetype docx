--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c87f124" w14:textId="c87f124">
+    <w:p w14:paraId="d4afb5a" w14:textId="d4afb5a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8844,55 +8844,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9218,31 +9218,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>