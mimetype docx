--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b80b726" w14:textId="b80b726">
+    <w:p w14:paraId="5b13fb3" w14:textId="5b13fb3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -188,120 +188,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z112" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің </w:t>
-[...9 lines deleted...]
-        <w:t>137-1-бабына</w:t>
+      "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 137-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 16.06.2023 № </w:t>
-[...9 lines deleted...]
-        <w:t>171</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -995,110 +1005,110 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Бала қонақтайтын отбасы туралы ереже (бұдан әрі – Ереже) "Неке (ерлі – зайыптылық) және отбасы туралы" Қазақстан Республикасы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес әзірленді.</w:t>
+      1. Осы Бала қонақтайтын отбасы туралы ереже (бұдан әрі – Ереже) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 137-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес әзірленген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 16.06.2023 № </w:t>
-[...9 lines deleted...]
-        <w:t>171</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1512,51 +1522,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сот ата-ана құқықтарынан айырған немесе сот ата-ана құқықтарын шектеген адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) өзiне жүктелген мiндеттердi тиiсiнше орындамағаны үшiн қорғаншы (қамқоршы), патронаттық тәрбиеші мiндеттерінен шеттетiлген адамдарды;</w:t>
+      3) өзiне жүктелген мiндеттердi тиiсiнше орындамағаны үшiн қорғаншы (қамқоршы), патронаттық тәрбиеші, қабылдайтын ата-ана, қабылдайтын кәсіби тәрбиеші мiндеттерінен шеттетiлген адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер олардың кінәсі бойынша бала асырап алудың күшiн жойса, бұрынғы бала асырап алушыларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1566,265 +1576,209 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) денсаулық жағдайына байланысты қорғаншы немесе қамқоршы міндеттерін жүзеге асыра алмайтын адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) баланы қонақтайтын отбасына белгілеу кезінде қасақана қылмыс жасағаны үшін жойылмаған немесе алынбаған сотталғандығы бар адамдарды;</w:t>
+      6) тұрақты тұратын жері жоқ адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) адам өлтіру, денсаулыққа қасақана зиян келтіру, халық денсаулығына және имандылыққа, жыныстық тиіспеушілікке қарсы қылмыстық құқық бұзушылықтары, экстремистік немесе террористік қылмыстары, адам саудасы үшін сотталғандығы бар немесе болған, қылмыстық қудалауға ұшырап отырған немесе ұшыраған адамдарды (Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+      7) сотталғандығы бар немесе болған, қылмыстық қудалауға ұшырап отырған немесе ұшыраған адамдарды (өздеріне қатысты қылмыстық қудалау Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2) тармақшалары негізінде өздеріне қатысты қылмыстық қудалау тоқтатылған адамдарды қоспағанда);</w:t>
-[...127 lines deleted...]
-        <w:t xml:space="preserve"> 4-тармағында белгіленген тәртіппен психологиялық даярлықтан өтпеген азаматтарды (баланың жақын туыстарын қоспағанда) қоспағанда кәмелетке толған адамдар ғана қабылдай алады.</w:t>
+        <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2) тармақтары негізінде тоқтатылған адамдарды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) азаматтығы жоқ адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бала қонақтайтын отбасына баланы рәсімдеу кезінде қамқорлыққа алушыны Қазақстан Республикасының заңнамасында белгіленген ең төмен күнкөріс деңгейімен қамтамасыз ететін табысы жоқ адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда динамикалық байқаудағы адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының аумағында тұрақты тұратын Кодекстің 91-бабының 4-тармағында белгіленген тәртіппен психологиялық даярлықтан өтпеген азаматтарды (баланың жақын туыстарын қоспағанда) қоспағанда кәмелетке толған адамдар ғана қабылдай алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 18.08.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 374</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1923,71 +1877,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) баланы қонақтайтын отбасына қабылдауға тілек білдірген адамның және немесе егер некеде тұрған болса, жұбайының (зайыбының) соңғы 12 ай үшін табысы туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z121" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) баланы қонақтайтын отбасына қабылдауға тілек білдірген адамның және егер некеде тұрса, жұбайының (зайыбының) "Адамның бала асырап алуы, оны қорғаншылыққа немесе қамқоршылыққа, патронатқа қабылдап алуы мүмкін болмайтын аурулардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 тамыздағы № 692 </w:t>
+      5) баланы қонақтайтын отбасына қабылдауға тілек білдірген адамның және егер некеде тұрса, зайыбының (жұбайының) Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 тамыздағы № 692 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12127 болып тіркелген) бекітілген тізбеге сәйкес ауруының жоқтығын растайтын денсаулық жағдайы туралы анықтама, сондай-ақ "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12127 болып тіркелген) бекітілген адамның бала асырап алуы, оны қорғаншылыққа немесе қамқоршылыққа, патронатқа қабылдап алуы мүмкін болмайтын аурулардың тізбесіне сәйкес ауруының жоқтығын растайтын денсаулық жағдайы туралы анықтамалар, сондай-ақ "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) бекітілген нысанға сәйкес "Наркология" психикалық денсаулық орталығы, "Психиатрия" психикалық денсаулық орталығы бойынша динамикалық бақылауда тұруы (немесе динамикалық бақылауда тұрмауы) туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z122" w:id="30"/>
     <w:p>
@@ -2123,50 +2077,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7623,55 +7597,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7997,31 +7971,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>