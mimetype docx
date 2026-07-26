--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b13fb3" w14:textId="5b13fb3">
+    <w:p w14:paraId="1fbee7a" w14:textId="1fbee7a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>