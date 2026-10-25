--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1fbee7a" w14:textId="1fbee7a">
+    <w:p w14:paraId="32eecf4" w14:textId="32eecf4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1777,397 +1777,137 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9. Баланы қонақтайтын отбасына қабылдауға тілек білдірген адамның тұрғылықты жері бойынша органға мыналарды:</w:t>
+        <w:t xml:space="preserve">9. Баланы (балаларды) қонақтайтын отбасына беру "Отбасы және балалар саласындағы мемлекеттік қызметтерді көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 24 сәуірдегі № 158 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20478 нөмірімен тіркелген) "Баланы (балаларды) қонақтайтын отбасына беру" мемлекеттік қызметін көрсету қағидаларына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z117" w:id="25"/>
-[...258 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 198</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Орган үш жұмыс күні ішінде осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2182,51 +1922,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес баланы (балаларды) бала қонақтайтын отбасына қабылдауға тілек білдірген азаматтардың тұрғын үй-тұрмыстық жағдайларын тексеріп-қарау актісін жүргізеді және осы Ережеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Баланы бала қонақтайтын отбасына қабылдаудың мүмкіндігі/мүмкін еместігі туралы қорытынды дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген сәттен бастап 12 ай ішінде жарамды болатын қорытынды негізінде орган баланы таңдау үшін ұйымға жолдама береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2263,111 +2003,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Орган он қорытынды негізінде бала қонақтайтын отбасына үміткерлер туралы мәліметті Республикалық деректер банкіне енгізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бала қонақтайтын отбасына үміткерлер Республикалық деректер банкінде баланы таңдауды жүзеге асырады және балаға баруға автоматты түрде қалыптастырылған жолдаманы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бала асырап алушыларға, қамқоршыларға (қорғаншыларға), патронаттық тәрбиешілерге, баланы қабылдайтын ата-аналарға үміткер ретінде Республикалық деректер банкінде есепте тұрған адамдар автоматты түрде бала қонақтайтын отбасына үміткерлер болып танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Органның шартты жасасудан бас тарту туралы шешіміне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2382,291 +2122,291 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен жоғары тұрған мемлекеттiк органға (жоғары тұрған лауазымды адамға) немесе сот органдарына шағымданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Балалардың мүдделеріне сай келетін не балалар өздерінің туыстығы туралы білмеген, бірге тұрмаған және бірге тәрбиеленбеген жағдайларды қоспағанда, ағалы-інілерді, апалы-сіңлілерді-қарындастарды ажыратуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Он жасқа толған балаларды қонақтайтын отбасына беру оның келісімімен ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бала (балалар) қонақтайтын отбасына берілетін ұйым:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) баланың қонақтайтын отбасына беру туралы пікірін анықтайды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамдарға бала қонақтайтын отбасына бала (балалар) туралы мәлімет ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) баламен (балалармен) қатынасу үшін жағдай жасайды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) баланы қонақтайтын отбасына берудің мерзімін келіседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) үміткер мен бала арасында орын алған өзара қарым-қатынасты ескере отырып, Республикалық деректер банкінен таңдау нәтижесі туралы мәліметті толтырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) шарт жасасқаннан кейін ұйымның бұйрығы негізінде баланы (балаларды) қонақтайтын отбасына беруді жүзеге асырады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бала қонақтайтын отбасына берілген балаларды есепке алуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Баланың тұрғылықты жері бойынша іріктеудің оң нәтижелері болған кезде орган Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>137-1 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2685,210 +2425,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Баланы (балаларды) қонақтайтын отбасына берудің әр жағдайы бойынша ұйымда бөлек бұйрық шығады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Бала қонақтайтын отбасына берілген әрбір балаға жеке шарт жасалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Ұйым бала қонақтайтын отбасына берілген әрбір балаға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заңда белгіленген тәртіппен расталған баланың (балалардың) жеке басын куәландыратын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құжаттың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бала қонақтайтын отбасында болған кезеңде балаға (балаларға) қажетті медициналық құжаттардың көшірмелерін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Ұйым бала қонақтайтын отбасына психологиялық-педагогикалық сүйемелдеуді ұйымдастыруда көмек көрсетеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Баланы қонақтайтын отбасына беру туралы шарт:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1) дәлелді себептері (науқастану, отбасылық немесе материалдық жағдайының өзгеруі, баламен өзара түсіністіктің болмауы, балалар арасында жанжалдар және басқалар) болған кезде бала қонақтайтын отбасына баланы қабылдаған адамдардың бастамасы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2961,110 +2701,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Баланың (балалардың) өміріне немесе денсаулығына тікелей қауіп туындаған жағдайда қамқоршылық және қорғаншылық органы баланы қонақтайтын отбасынан шұғыл түрде алып қою жөнінде шараларды қолданады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>137-3 бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес тілек білдірген адам баланы бала қонақтайтын отбасына қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3083,90 +2823,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Баланы (балаларды) қонақтайтын отбасына беру баланың құқықтары мен заңды мүдделерін қорғау жөніндегі заңды өкілдердің міндеттерін тоқтатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z77" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Бала қонақтайтын отбасына берілген баланы (балаларды) бақылауды баланы (балаларды) қонақтайтын отбасына қабылдаған тұлғаның тұратын жері бойынша орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3297,80 +3037,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баланы қонақтайтын отбасына беру туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ШАРТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 16.06.2023 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5211,289 +4951,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.08.2025 </w:t>
+      Ескерту. 2-қосымша алып тасталды - ҚР Оқу-ағарту министрінің 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 198</w:t>
+        <w:t>№ 154-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...216 lines deleted...]
-      тұлғаның қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7597,55 +7119,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>