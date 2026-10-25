--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f9e94e" w14:textId="1f9e94e">
+    <w:p w14:paraId="3771548" w14:textId="3771548">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2834,487 +2834,541 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Дене шынықтыру және спорт", "Бухгалтерлік есеп, талдау және аудит", "Бухгалтерлік есеп және салық салу", "Қаржы, кредит және бухгалтерлік есеп" мамандықтары бойынша педагогикалық ғылымдар;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="32"/>
+      кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар, "Бизнес, басқару және құқық";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек өтілі:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) республикалық заңды тұлғалар үшін – дене шынықтыру және спорт саласында немесе басшылық лауазымдарда кемінде төрт жыл, не Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл, не дене шынықтыру және спорт саласында шетелде кадрлар даярлау жөніндегі республикалық комиссияның жұмыс органымен (бұдан әрі – Жұмыс органы) бекітілген шетелдік жоғары оқу орындарындағы басым мамандықтар бойынша немесе Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшылық лауазымдарда және "Дене шынықтыру және спорт", "Бухгалтерлік есеп, талдау және аудит", "Бухгалтерлік есеп және салық салу", "Қаржы, кредит және бухгалтерлік есеп" мамандықтары бойынша педагогикалық ғылымдар кадрларын даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін кемінде үш жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) облыстың, республикалық маңызы бар қалалардың, астананың облыстық коммуналдық кәсіпорындары үшін – дене шынықтыру және спорт саласында немесе басшы лауазымдарда кемінде үш жыл, не Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл, не дене шынықтыру және спорт саласында немесе Жұмыс органымен бекітілген шетелдік жоғары оқу орындарындағы басым мамандықтар бойынша немесе Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшылық лауазымдарда және "Дене шынықтыру және спорт", "Бухгалтерлік есеп, талдау және аудит", "Бухгалтерлік есеп және салық салу", "Қаржы, кредит және бухгалтерлік есеп" мамандықтары бойынша педагогикалық ғылымдар кадрларын даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін кемінде екі жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қалалық, аудандық коммуналдық кәсіпорындар үшін – дене шынықтыру және спорт саласында немесе басшылық лауазымдарда кемінде екі жыл, не Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл еңбек өтілі, не дене шынықтыру және спорт саласында немесе Жұмыс органымен бекітілген шетелдік жоғары оқу орындарындағы басым мамандықтар бойынша немесе Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшылық лауазымдарда және "Дене шынықтыру және спорт", "Бухгалтерлік есеп, талдау және аудит", "Бухгалтерлік есеп және салық салу", "Қаржы, кредит және бухгалтерлік есеп" мамандықтары бойынша педагогикалық ғылымдар кадрларын даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін кемінде бір жыл еңбек өтілі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Басшының орынбасары (негізгі қызмет бойынша)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z33" w:id="33"/>
-[...15 lines deleted...]
-      1) республикалық заңды тұлғалар үшін – дене шынықтыру және спорт саласында немесе басшылық лауазымдарда кемінде төрт жыл, не Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл, не дене шынықтыру және спорт саласында шетелде кадрлар даярлау жөніндегі республикалық комиссияның жұмыс органымен (бұдан әрі - Жұмыс органы) бекітілген шетелдік жоғары оқу орындарындағы басым мамандықтар бойынша немесе Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшылық лауазымдарда және "Дене шынықтыру және спорт", "Бухгалтерлік есеп, талдау және аудит", "Бухгалтерлік есеп және салық салу", "Қаржы, кредит және бухгалтерлік есеп" мамандықтары бойынша педагогикалық ғылымдар кадрларын даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін кемінде үш жыл;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z34" w:id="34"/>
-[...15 lines deleted...]
-      2) облыстың, республикалық маңызы бар қалалардың, астананың облыстық коммуналдық кәсіпорындары үшін – дене шынықтыру және спорт саласында немесе басшы лауазымдарда кемінде үш жыл, не Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл, не дене шынықтыру және спорт саласында немесе Жұмыс органымен бекітілген шетелдік жоғары оқу орындарындағы басым мамандықтар бойынша немесе Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшылық лауазымдарда және "Дене шынықтыру және спорт", "Бухгалтерлік есеп, талдау және аудит", "Бухгалтерлік есеп және салық салу", "Қаржы, кредит және бухгалтерлік есеп" мамандықтары бойынша педагогикалық ғылымдар кадрларын даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін кемінде екі жыл;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорттық-әдістемелік жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшыларды даярлаудың бағдарламасын және жоспарын орындау жөніндегі жаттықтырушы-оқытушы құрамының жұмысын, сондай-ақ қажетті оқу-әдістемелік құжаттарды әзірлеуді үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорттық топтарды жасақтауды қамтамасыз етеді, оқу топтарының сабақ кестесін, спорттық-бұқаралық іс-шаралардың күнтізбелік жоспарын құру жұмыстарын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаттықтырушылар кеңесінің жұмысын ұйымдастырады, оқу-жаттығу процесін оқытудың және өткізудің әдістемесін жетілдіру бойынша ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыруды және спортты насихаттау және алдыңғы қатарлы тәжірибені енгізу бойынша жұмыстарды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшыларға медициналық қызмет көрсетудің жай-күйін, еңбекті қорғау және қауіпсіздік техникасы талаптарының сақталуын қамтамасыз етуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу-жаттығу және оқу-тәрбиелік процестерін ұйымдастыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылардың оқу бағдарламаларының талаптарын орындауын қамтамасыз етеді, спортшылардың дайындық деңгейін үйлестіреді және мониторинг жүргізеді, медициналық тексеруден уақтылы өтуін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорт түрлерінен федерациялармен өзара іс-қимылды жүзеге асырады, дене шынықтыру-спорт ұйымындағы спорт түрлерін дамыту жұмысын үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшыларды дайындаудың перспективалық және жеке жоспарларын әзірлеуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорт түрлері бойынша дене шынықтыру-спорт ұйымының спортшыларының тұрақты дайындығын, спорттық дайындықта жаңа инновациялық технологияларды пайдалана отырып, жоғары нәтижелерді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылымның және штат кестесінің өзгеруі бойынша ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 03.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z35" w:id="35"/>
-[...372 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3635,244 +3689,244 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекті ұйымдастыру және басқару негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі бойынша талаптарын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="39"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Дене шынықтыру және спорт", "Бизнес, басқару және құқық мамандықтары бойынша педагогикалық ғылымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек өтілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) республикалық заңды тұлғалар үшін – дене шынықтыру және спорт саласында немесе басшылық лауазымдарда кемінде төрт жыл, не Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл, не дене шынықтыру және спорт саласында бекітілген шетелдік жоғары оқу орындарындағы басым мамандықтар бойынша немесе Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшылық лауазымдарда және "Дене шынықтыру және спорт", "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар кадрларын даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін кемінде үш жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) облыстың, республикалық маңызы бар қалалардың, астананың облыстық коммуналдық кәсіпорындары үшін – дене шынықтыру және спорт саласында немесе басшы лауазымдарда кемінде үш жыл, не Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл, не дене шынықтыру және спорт саласында немесе Жұмыс органымен бекітілген шетелдік жоғары оқу орындарындағы басым мамандықтар бойынша немесе Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшылық лауазымдарда және "Дене шынықтыру және спорт", "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар кадрларын даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін кемінде екі жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қалалық, аудандық коммуналдық кәсіпорындар үшін – дене шынықтыру және спорт саласында немесе басшылық лауазымдарда кемінде екі жыл, не Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл еңбек өтілі, не дене шынықтыру және спорт саласында немесе Жұмыс органымен бекітілген шетелдік жоғары оқу орындарындағы басым мамандықтар бойынша немесе Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшылық лауазымдарда және "Дене шынықтыру және спорт", "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар кадрларын даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін кемінде бір жыл еңбек өтілі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...33 lines deleted...]
-      еңбек өтілі:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Жастар (жасөспірімдер, юниорлар) ұлттық командасының аға жаттықтырушысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z41" w:id="41"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-параграфтың тақырыбы жаңа редакцияда - ҚР Туризм және спорт министрінің 03.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="45"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спорт түрі бойынша Қазақстан Республикасының жастар (жасөспірімдер, юниорлар) ұлттық командасын (бұдан әрі – жастар ұлттық командасы) даярлау жөніндегі жаттықтырушылар құрамының жұмысына басшылық жасайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4161,70 +4215,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="46"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4353,70 +4407,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология, еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="47"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4427,126 +4481,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшыларды даярлау бойынша жаттықтырушының аттестаттау туралы куәліктің болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене шынықтыру-спорт ұйымдарында мамандығы бойынша кемінде 5 жыл жұмыс өтілінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="48"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Спорт түрі бойынша Қазақстан Республикасы ұлттық командасының бас жаттықтырушысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-параграфтың тақырыбы жаңа редакцияда - ҚР Туризм және спорт министрінің 03.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="49"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрамына облыстардың, республикалық маңызы бар қалалардың және астананың спорт түрлері және олардың резерві бойынша командаларының спортшыларын даярлауды жүзеге асыратын жастар ұлттық командалары мен өңірлердің аға жаттықтырушылары кіретін спорт түрі бойынша Қазақстан Республикасы ұлттық командасының (бұдан әрі – ұлттық команда) және жаттықтырушылар кеңесінің жаттықтырушылар құрамының жұмысына басшылық етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4835,70 +4889,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="50"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5065,70 +5119,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология, еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="51"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5139,126 +5193,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшыларды даярлау бойынша жаттықтырушының аттестаттау туралы куәліктің болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене шынықтыру-спорт ұйымдарында мамандығы бойынша кемінде 5 жыл жұмыс өтілінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="52"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Ұлттық команданың бастығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-параграфтың тақырыбы жаңа редакцияда - ҚР Туризм және спорт министрінің 03.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="53"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұлттық команда үшін спорттық іс-шараларды өткізу орындарын дайындауды, өткізуді ұйымдастыруды, спорттық киімдермен, керек-жарақтармен және құрал-жабдықтармен қамтамасыз етілуін, тамақтануын, тұратын жерін, медициналық қызметін, тіркелуін, жарысқа қатысушыларға қызмет көрсетуді, қауіпсіздік шарттарын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5349,70 +5403,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="54"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5539,126 +5593,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="55"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: еңбек өтіліне талаптар қойылмай "Дене шынықтыру және спорт", "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="56"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-параграф. Мемлекеттік жаттықтырушы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z57" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағында спорт түрін (түрлерін) дамыту стратегиясын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5911,70 +5965,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="58"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6141,70 +6195,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология, еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="59"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6215,88 +6269,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшыларды даярлау бойынша жаттықтырушының аттестаттау туралы куәліктің болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене шынықтыру-спорт ұйымдарында мамандығы бойынша кемінде 5 жыл жұмыс өтілінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="60"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-параграф. Спорт жөніндегі құрылымдық бөлімшенің  (басқарма, бөлім, қызмет) басшысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z61" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылымдық бөлімшенің жұмысына басшылық етеді және перспективалы жұмыс жоспарларын әзірлеуге тікелей қатысады, оның орындалуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6415,70 +6469,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спорт түрлері бойынша жаттықтырушылар кеңесінің жұмысын үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="62"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6587,182 +6641,182 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="63"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене шынықтыру-спорт ұйымдарында мамандығы бойынша кемінде 3 жыл жұмыс өтілінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="64"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-параграф. Спорт түрінен (түрлерінен) облыстың, республикалық маңызы бар қаланың және астананың командасының аға жаттықтырушысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-параграфтың тақырыбы жаңа редакцияда - ҚР Туризм және спорт министрінің 03.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="65"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыс, республикалық маңызы бар қаланың және астананың аумағында спорт түрін (түрлерін) дамыту стратегиясын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6979,70 +7033,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="66"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7247,452 +7301,452 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="67"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшыларды даярлау бойынша жаттықтырушының аттестаттау туралы куәліктің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыру-спорт ұйымдарында мамандығы бойынша кемінде 5 жыл жұмыс өтілінің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мамандар лаузымдарының біліктілік сипаттамалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Аға жаттықтырушы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Лауазымдық міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыру-спорт ұйымының спорт түрлері бойынша бөлімшелерде жаттықтырушылардың жұмысын қамтамасыз етуге басшылық жасайды және жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу-жаттығу процесін жоспарлауды, ұйымдастыруды және өткізуді қамтамасыз етеді, спортшылардың жеке дайындық жоспарын жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылардың физикалық, теориялық, моральдық – ерік, техникалық және спорттық даярлығын арттыруды, олардың жоспарланған жаттығу жүктемелері көлемін, спорттық нәтижелерді және қажетті қалпына келтіру іс-шараларын орындауларын бақылауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшылыққа есепке алу және есептік құжаттаманы уақытылы және сапалы ұсынуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылардың медицина қызметкерлерінің антропометриялық өлшеулері негізіндегі нұсқауларды орындауын бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылардың жалпы және арнаулы дене тәрбиесі даярлығы бойынша бақылау нормативтерін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылардың спорттағы тыйым салынған субстанциялар және (немесе) әдістерді пайдалану жағдайларын алдын алу және болдырмау жұмыстарын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылардың жарыстарға қатысуын ұйымдастырады, оларды спорттық тұрғыдан жетілдіру үшін перспективалы спортшыларды іріктеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      даярлықтың әрбір кезеңінде спорттық нәтижелерге қол жеткізу үшін спортшылардың мақсаттары мен міндеттерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бекітілген даярлау жоспарының орындалуын, спортшылардың өнер көрсету нәтижелерін талдайды және алынған мәліметтерді ескере отырып, оларды одан әрі даярлауға түзетулер енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшыларды даярлауға қатысатын дене-шынықтыру спорт ұйымдарымен бірлесіп әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорт этикасының сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім алушылар мен тәрбиеленушілерді діни немесе өзге де нанымдарды қабылдауға мәжбүрлеу не олардан бас тарту үшін білім беру, оқу-жаттығу, тәрбие процесін пайдалануға жол бермеу жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Білуі тиіс:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:p>
-[...380 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7859,144 +7913,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология, еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="72"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене шынықтыру-спорт ұйымдарында мамандығы бойынша кемінде 4 жыл жұмыс өтілінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="73"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Дене шынықтыру және спорт жөніндегі әдіскер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z74" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықтың денсаулығын нығайту мақсатында дене шынықтыру-сауықтыру және спорттық-бұқаралық іс-шараларды өткізуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8159,70 +8213,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="75"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8351,562 +8405,562 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология, еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="76"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Біліктілікке қойылатын талаптары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілігі жоғары деңгейлі маман:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі І санатты маман лауазымында мамандығы бойынша 3 жылдан кем емес жұмыс өтілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі ІІ санатты маман лауазымында мамандығы бойынша 2 жылдан кем емес жұмыс өтілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ІІ санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі санаты жоқ маман лауазымында мамандығы бойынша 1 жылдан кем емес жұмыс өтілі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z77" w:id="77"/>
-[...15 lines deleted...]
-      біліктілігі жоғары деңгейлі маман:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) санаты жоқ: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім, жұмыс өтіліне талап қойылмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z78" w:id="78"/>
-[...15 lines deleted...]
-      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі І санатты маман лауазымында мамандығы бойынша 3 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілігі орта деңгейлі маман:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z79" w:id="79"/>
-[...15 lines deleted...]
-      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі ІІ санатты маман лауазымында мамандығы бойынша 2 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі І санатты маман лауазымында 3 жылдан кем емес жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z80" w:id="80"/>
-[...15 lines deleted...]
-      3) ІІ санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі санаты жоқ маман лауазымында мамандығы бойынша 1 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі ІІ санатты маман лауазымында 2 жылдан кем емес жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z81" w:id="81"/>
-[...15 lines deleted...]
-      4) санаты жоқ: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім, жұмыс өтіліне талап қойылмайды;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ІІ санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі санаты жоқ маман лауазымында бір жылдан кем емес жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z82" w:id="82"/>
-[...15 lines deleted...]
-      біліктілігі орта деңгейлі маман:</w:t>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) санаты жоқ: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім, жұмыс өтіліне талап қойылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z83" w:id="83"/>
-[...15 lines deleted...]
-      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі І санатты маман лауазымында 3 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Жаттықтырушы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z84" w:id="84"/>
-[...15 lines deleted...]
-      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі ІІ санатты маман лауазымында 2 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z85" w:id="85"/>
-[...15 lines deleted...]
-      3) ІІ санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі санаты жоқ маман лауазымында бір жылдан кем емес жұмыс өтілі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      одан әрі спорттық тұрғыдан жетілдіру үшін перспективалы спортшыларды іріктеуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дайындықтың жылдық және ағымдық жоспарларын әзірлейді, спортшылармен атқарған жұмысының нәтижелері мен мазмұнын жүйелі есепке алады, талдайды, жинақтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлімше спортшыларының топтарымен, оның ішінде денсаулық жағдайы бойынша арнайы медициналық топтарға жататындармен оқу-жаттығу және тәрбиелік жұмыстар жүргізеді (оқу-жаттығу процесін жоспарлайды, әр спортшыға даярланудың жеке жаттығу жоспарын жасайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылардың жоспарланған жаттығу жүктемелерінің, спорттық көрсеткіштерінің және қажетті сауықтыру іс-шараларының жоғары деңгейде орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылардың теоретикалық, физикалық, техникалық және спорттық дайындығын арттыруды, жаттығулар барысында олардың денсаулығын нығайтуды және сақтауды, оқу-жаттығу процесінің қауіпсіздігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылардың спорттағы тыйым салынған субстанциялар және (немесе) әдістерді пайдалану жағдайларын алдын алу және болдырмау жұмыстарын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылардың уақтылы медициналық тексерістен өтуін, олардың антропометриялық өлшемдердің, дәрігерлік-педагогикалық бақылаулардың негізінде дәрігерлердің ұсынымдарын және бақылау жаттығуларының орындалуын бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылардың жалпы және арнайы дене шынықтыру дайындықтары бойынша бақылау нормативтерін өткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке алу және есептілік құжаттамасын сапалы жүргізуді және басшылыққа уақтылы ұсынуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаттықтырушылардың семинарларына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорт этикасының сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім алушылар мен тәрбиеленушілерді діни немесе өзге де нанымдарды қабылдауға мәжбүрлеу не олардан бас тарту үшін білім беру, оқу-жаттығу, тәрбие процесін пайдалануға жол бермеу жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z86" w:id="86"/>
-[...310 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9073,600 +9127,600 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология, еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="90"/>
+    <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағытында жоғары (немесе жоғары оқу орнынан кейінгі) немесе "Қазақстан Республикасының спорт шебері" немесе "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері" не "Қазақстан Республикасының еңбек сіңірген спорт шебері" спорттық атақтары бар дене шынықтыру және спорт саласындағы уәкілетті орган жанындағы жаттықтырушылардың біліктілігін арттыру курстарынан өткен техникалық және кәсіптік, орта білімнен кейінгі білімі, жұмыс өтіліне талап қойылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті санатты айқындай отырып, біліктілікке қойылатын талаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілігі жоғары деңгейлі маман:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі І санатты маман лауазымында мамандығы бойынша 3 жылдан кем емес жұмыс өтілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі ІІ санатты маман лауазымында мамандығы бойынша 2 жылдан кем емес жұмыс өтілі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:p>
-[...33 lines deleted...]
-      тиісті санатты айқындай отырып, біліктілікке қойылатын талаптар:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ІІ санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі санаты жоқ маман лауазымында мамандығы бойынша 1 жылдан кем емес жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z92" w:id="92"/>
-[...15 lines deleted...]
-      біліктілігі жоғары деңгейлі маман:</w:t>
+    <w:bookmarkStart w:name="z96" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) санаты жоқ: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім, жұмыс өтіліне талап қойылмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z93" w:id="93"/>
-[...15 lines deleted...]
-      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі І санатты маман лауазымында мамандығы бойынша 3 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілігі орта деңгейлі маман:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z94" w:id="94"/>
-[...15 lines deleted...]
-      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі ІІ санатты маман лауазымында мамандығы бойынша 2 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі І санатты маман лауазымында 3 жылдан кем емес жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z95" w:id="95"/>
-[...15 lines deleted...]
-      3) ІІ санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі санаты жоқ маман лауазымында мамандығы бойынша 1 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі ІІ санатты маман лауазымында 2 жылдан кем емес жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z96" w:id="96"/>
-[...15 lines deleted...]
-      4) санаты жоқ: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім, жұмыс өтіліне талап қойылмайды;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ІІ санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі санаты жоқ маман лауазымында бір жылдан кем емес жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z97" w:id="97"/>
-[...15 lines deleted...]
-      біліктілігі орта деңгейлі маман:</w:t>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) санаты жоқ: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім, жұмыс өтіліне талап қойылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z98" w:id="98"/>
-[...15 lines deleted...]
-      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі І санатты маман лауазымында 3 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Дене шынықтыру және спорт бойынша нұсқаушы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z99" w:id="99"/>
-[...15 lines deleted...]
-      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі ІІ санатты маман лауазымында 2 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z100" w:id="100"/>
-[...15 lines deleted...]
-      3) ІІ санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі санаты жоқ маман лауазымында бір жылдан кем емес жұмыс өтілі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықтың денсаулығын нығайту мақсатында дене шынықтыру-сауықтыру және спорттық-бұқаралық іс-шараларды өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорттық және сауықтыру бағытындағы секцияға (топқа) дене шынықтыру және спортпен айналысуға ниетті және медициналық тұрғыдан жарамды адамдарды жинауды жүзеге асырады, олармен оқу-жаттығу сабақтарын өткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыру және спортпен айналысатын тұлғаларға дене тәрбиесі теориясы мен практикасы, салауатты өмір салты мәселелері бойынша кеңес береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорттық іс-шараларды өткізу әдістемесін жетілдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыру және спортпен айналысу үшін материалдық-техникалық базаны нығайту және дамыту жөніндегі іс-шараларды ұйымдастыруға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорттық қызығушылық клубтары, дене шынықтыру-сауықтыру секциялары бойынша жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыру-сауықтыру және спорттық-бұқаралық жұмыстардың есебін жүргізеді және талдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салауатты өмір салтын насихаттауды жүзеге асырады, дене шынықтыру және спортпен айналысатын адамдарға медициналық бақылауды қамтамасыз ету үшін денсаулық сақтау мекемелерімен тығыз байланыста жұмыс істейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыру және спорт бойынша озық жұмыс тәжірибесін зерттейді, жинақтайды және енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек және демалыс тәртібін жетілдіру жөнінде ұсыныстарды, аурудың алдын алу үшін дене шынықтырудың өзге де түрлі әдістерін, нысандарын пайдалану жөніндегі ұсынымдарды, әдістемелік материалдарды әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмысқа қабілеттілікті қалпына келтіруге ықпал ететін жаттығулар кешенін әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім алушылар мен тәрбиеленушілерді діни немесе өзге де нанымдарды қабылдауға мәжбүрлеу не олардан бас тарту үшін білім беру, оқу-жаттығу, тәрбие процесін пайдалануға жол бермеу жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z101" w:id="101"/>
-[...310 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9795,126 +9849,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология, еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="105"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар немесе еңбек өтіліне талаптар қойылмай "Дене шынықтыру және спорт" мамандығы бойынша кәсіптік, орта білімнен кейінгі білімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="106"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Нұсқаушы-спортшы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z107" w:id="107"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дайындықтың жеке жоспарын, оқу-жаттығу және жарыс тапсырмаларының жүктемесін орындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10113,70 +10167,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="108"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10303,206 +10357,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спорттық жаттығулардың, оқу-жаттығу сабақтарын өткізу кезінде еңбек қауіпсіздігі және еңбекті қорғау жөніндегі талаптардың негіздері, спорт түрі (түрлері) бойынша жарыстар қағидалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="109"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Біліктілікке қойылатын талаптары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...33 lines deleted...]
-      Қазақстан Республикасы Спорт және дене шынықтыру істері агенттігі Төрағасының 2014 жылғы 25 шілдедегі № 289 бұйрығымен бекітілген спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командаларының, Қазақстан Республикасы командаларының және облыстар, республикалық маңызы бар қалалар және астана командаларының құрамдарын қалыптастыру қағидаларына сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9682 болып тіркелген) жалпы білім беретін мектеп мекемелерінде (мектеп-интернаттар, интернаттар) білім алушыларда спорттық нәтижелер болған кезде, білімі мен жұмыс өтіліне талаптар қойылмай.</w:t>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім немесе еңбек өтіліне талаптар қойылмай жалпы орта білім;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Спорт және дене шынықтыру істері агенттігі Төрағасының 2014 жылғы 25 шілдедегі № 289 бұйрығымен бекітілген спорт түрлері бойынша Қазақстан Республикасының ұлттық және штаттық ұлттық командаларының, Қазақстан Республикасы командаларының және облыстар, республикалық маңызы бар қалалар және астана командаларының құрамдарын қалыптастыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9682 болып тіркелген) жалпы білім беретін мектеп мекемелерінде (мектеп-интернаттар, интернаттар) білім алушыларда спорттық нәтижелер болған кезде, білімі мен жұмыс өтіліне талаптар қойылмай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 03.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 170</w:t>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="110"/>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Сервис бойынша жаттықтырушы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z111" w:id="111"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу-жаттығу процесі үшін спорттық мүкәммал мен жабдықты спорттық жарыстарға уақтылы және сапалы дайындауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10603,70 +10677,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оларды пайдаланудың технологиялық карталарына сәйкес спорттық мүкәммал мен жабдықтың техникалық сипаттамаларын бақылауды және қолдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="112"/>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10791,126 +10865,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="113"/>
+    <w:bookmarkStart w:name="z113" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғары (немесе жоғары оқу орнынан кейінгі) кәсіптік немесе тиiстi мамандық (біліктілік) бойынша техникалық және кәсіптік, орта білімнен кейінгі білімі, жұмыс өтіліне талап қойылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="114"/>
+    <w:bookmarkStart w:name="z114" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-параграф. Спорт бойынша аға жаттықтырушы-оқытушы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z115" w:id="115"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене шынықтыру-спорт ұйымының спорт түрлері бойынша бөлімшелерде жаттықтырушы-оқытушылардың жұмысын қамтамасыз етуге басшылық жасайды және жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11191,70 +11265,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім алушылар мен тәрбиеленушілерді діни немесе өзге де нанымдарды қабылдауға мәжбүрлеу не олардан бас тарту үшін білім беру, оқу-жаттығу, тәрбие процесін пайдалануға жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="116"/>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11383,144 +11457,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология, еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="117"/>
+    <w:bookmarkStart w:name="z117" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене шынықтыру-спорт ұйымдарында мамандығы бойынша кемінде 4 жыл жұмыс өтілінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="118"/>
+    <w:bookmarkStart w:name="z118" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-параграф. Спорт бойынша жаттықтырушы-оқытушы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z119" w:id="119"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z119" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дайындықтың жылдық және ағымдық жоспарын әзірлейді, оқушы-спортшылармен бірге өз жұмысының нәтижелері мен мазмұнына жүйелі түрде есеп жүргізеді, талдайды, жинақтайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11729,70 +11803,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       білім алушылар мен тәрбиеленушілерді діни немесе өзге де нанымдарды қабылдауға мәжбүрлеу не олардан бас тарту үшін білім беру, оқу-жаттығу, тәрбие процесін пайдалануға жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="120"/>
+    <w:bookmarkStart w:name="z120" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11921,346 +11995,346 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология, еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="121"/>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағытында жоғары (немесе жоғары оқу орнынан кейінгі) немесе "Қазақстан Республикасының спорт шебері" немесе "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері" не "Қазақстан Республикасының еңбек сіңірген спорт шебері" спорттық атақтары бар дене шынықтыру және спорт саласындағы уәкілетті орган жанындағы жаттықтырушылардың біліктілігін арттыру курстарынан өткен техникалық және кәсіптік, орта білімнен кейінгі білімі, жұмыс өтіліне талап қойылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті санатты айқындай отырып, біліктілікке қойылатын талаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z123" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілігі жоғары деңгейлі маман:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z124" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі І санатты маман лауазымында мамандығы бойынша 3 жылдан кем емес жұмыс өтілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі ІІ санатты маман лауазымында мамандығы бойынша 2 жылдан кем емес жұмыс өтілі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:p>
-[...33 lines deleted...]
-      тиісті санатты айқындай отырып, біліктілікке қойылатын талаптар:</w:t>
+    <w:bookmarkStart w:name="z126" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ІІ санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі санаты жоқ маман лауазымында мамандығы бойынша 1 жылдан кем емес жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z123" w:id="123"/>
-[...15 lines deleted...]
-      біліктілігі жоғары деңгейлі маман:</w:t>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) санаты жоқ: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім, жұмыс өтіліне талап қойылмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z124" w:id="124"/>
-[...15 lines deleted...]
-      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі І санатты маман лауазымында мамандығы бойынша 3 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілігі орта деңгейлі маман:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z125" w:id="125"/>
-[...15 lines deleted...]
-      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі ІІ санатты маман лауазымында мамандығы бойынша 2 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі І санатты маман лауазымында 3 жылдан кем емес жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z126" w:id="126"/>
-[...15 lines deleted...]
-      3) ІІ санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және біліктілігі жоғары деңгейлі санаты жоқ маман лауазымында мамандығы бойынша 1 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі ІІ санатты маман лауазымында 2 жылдан кем емес жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z127" w:id="127"/>
-[...15 lines deleted...]
-      4) санаты жоқ: "Дене шынықтыру және спорт" мамандығы бойынша педагогикалық ғылымдар кадрларын даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім, жұмыс өтіліне талап қойылмайды;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ІІ санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі санаты жоқ маман лауазымында бір жылдан кем емес жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z128" w:id="128"/>
-[...15 lines deleted...]
-      біліктілігі орта деңгейлі маман:</w:t>
+    <w:bookmarkStart w:name="z132" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) санаты жоқ: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім, жұмыс өтіліне талап қойылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z129" w:id="129"/>
-[...15 lines deleted...]
-      1) жоғары санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі І санатты маман лауазымында 3 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-параграф. Спорт қаруының нұсқаушысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z130" w:id="130"/>
-[...15 lines deleted...]
-      2) І санаттағы: "Дене шынықтыру және спорт" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білім және біліктілігі орта деңгейлі ІІ санатты маман лауазымында 2 жылдан кем емес жұмыс өтілі;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z131" w:id="131"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ату қаруларына тексеру жүргізіп, компьютерлік диагностика арқылы ақауларын анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12309,70 +12383,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       "Азаматтық және қызметтік қару мен оның патрондарының айналымы қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 1 шілдедегі № 602 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген, (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18961 болып тіркелген) ату қаруларын сақтау, есебін жүргізу және беріп отыру, оқ-дәрілерді жіберу және олардың есебін алып отыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="135"/>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12499,126 +12573,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="136"/>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Біліктілікке қойылатын талаптары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғары (немесе жоғары оқу орнынан кейінгі) кәсіптік немесе тиiстi мамандық (біліктілік) бойынша техникалық және кәсіптік, орта білімнен кейінгі білімі, жұмыс өтіліне талап қойылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="137"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-параграф. Жаттықтырушы-кеңесші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z138" w:id="138"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұлттық командаларды және спорттық резервті даярлауды ұйымдастыруды және халықаралық жарыстардың қатысушыларына кеңес береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12799,70 +12873,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="139"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12969,434 +13043,434 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық Олимпиада комитетінің олимпиадалық хартиясы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптарын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="140"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дене шынықтыру және спорт" мамандығы бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім немесе халықаралық спорттық жарыстардың чемпиондары мен жүлдегерлерін дайындаған халықаралық деңгейдегі жоғары сыныпты спортшыларды даярлау бойынша жұмыс тәжірибесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыру және спорт саласында кемінде бес жыл еңбек өтілінің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Допингке қарсы ұйымдар лауазымдарының біліктілік сипаттамалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Допингке қарсы зертхана басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z143" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Лауазымдық міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зертханалық топтардың тиімді жұмысын ұйымдастырады, тестілеу кезінде мамандардың жауапкершілігі мен өкілеттіктерін анықтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      допингке қарсы бақылауды жүзеге асыру және допингке қарсы мәселелер бойынша ғылыми-практикалық конференцияларға және семинарларға қатысу үшін методологиялық тәсілдерді әзірлеуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүниежүзілік допингке қарсы агенттігімен (бұдан әрі – ДДҚА), допингке қарсы саласындағы ғалымдардың дүниежүзілік қауымдастығымен, Қазақстан Республикасы Ұлттық олимпиада комитетімен (бұдан әрі – ҚР ҰОК) және басқа допингке қарсы ұйымдармен ынтымақтастықты жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аккредиттелген ДДҚА зертханасының халықаралық стандарттар деңгейінде өз міндеттерін орындау үшін қызметкерлердің тиісті тренингтен өтуін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек қауіпсіздігі жағдайларын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зертханалық зерттеулер жүргізіп, олардың нәтижелеріне қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тестілеуді жүзеге асыру және оның статистикасы бойынша тоқсан сайын дене шынықтыру және спорт саласындағы уәкілетті органға ақпарат ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті органдарға (дене шынықтыру және спорт саласындағы уәкілетті органға, ДДҚА, халықаралық спорт федерациялар) ДДҚА Дүниежүзілік допингке қарсы кодексінің және ДДҚА тиісті техникалық құжаттарының талаптары бойынша талдамалардың теріс нәтижелері туралы ақпаратты ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның өндірістік, әкімшілік-шаруашылық және қаржы-экономикалық қызметіне басшылық жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның саясатын, стратегиясын және оны іске асырудың тетіктерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның бірыңғай жинақтаушы зейнетақы қоры, Мемлекеттік әлеуметтік сақтандыру қоры, әлеуметтік медициналық сақтандыру қоры, өнім берушілер, тапсырыс берушілер мен банктерді қоса алғанда кредиторлар алдындағы міндеттемелерінің, сондай-ақ шаруашылық және еңбек шарттарының (келісімшарттардың) орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкерлерді қабылдау, ауыстыру, көтермелеу және жұмыстан шығару туралы шешім қабылдайды, ұйымның құрылымын, штаттық кестесін, ұйым қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыбайлас жемқорлыққа қарсы іс-қимыл жұмыстарын ұйымдастырады, сондай-ақ сыбайлас жемқорлыққа қарсы іс-қимыл шараларын қабылдауда дербес жауапкершілікте болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Білуі тиіс:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:p>
-[...362 lines deleted...]
-    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13751,144 +13825,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекті ұйымдастыру және басқару негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі бойынша талаптарын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="145"/>
+    <w:bookmarkStart w:name="z145" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Биология" мамандығы бойынша биологиялық және сабақтас ғылымдар немесе "Химия" мамандығы бойынша физикалық және химиялық ғылымдар немесе "Фармация" немесе "Жалпы медицина", "Емдеу іс", "Медициналық-профилактикалық іс", "Санитария, гигиена, эпидемиология" немесе "Бизнес, басқару және құқық" мамандығы бойынша денсаулық сақтау ғылымдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дене шынықтыру және спорт саласында, денсаулық сақтау немесе басшылық лауазымдарда кемінде бес жыл немесе Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл немесе дене шынықтыру және спорт саласында кемінде төрт жыл немесе жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшылық лауазымдарда жұмыс өтілі Қазақстан Республикасының Президентінде немесе шетелдік жоғары оқу орындарында жұмыс органы бекітетін басым мамандықтар бойынша және кадрлар даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін: "Биология" мамандығы бойынша биология және сабақтас ғылымдар немесе "Химия" мамандығы бойынша физика және химия ғылымдары немесе "Фармация" немесе "Жалпы медицина", "Емдеу іс", "Медициналық-профилактикалық іс", "Санитария, гигиена, эпидемиология" немесе "Бизнес, басқару және құқық" мамандығы бойынша денсаулық сақтау ғылымдары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="146"/>
+    <w:bookmarkStart w:name="z146" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Допингке қарсы зертхана басшысының орынбасары (қаржы және ұйымдастыру қызметі бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z147" w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z147" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зертхананың жұмысын материалдық-шаруашылық қамсыздандыру мәселелері бойынша химиялық реактивтермен, зертханалық ыдыспен, құралдармен және шығыс материалдарымен және олардың іске асырылуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14007,70 +14081,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйым қызметінде қаржылық тәртіпті сақтауды, жоспарлы тапсырмалардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="148"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14331,144 +14405,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зертханаларға арналған халықаралық стандарттар, халықаралық нормативтік құжаттар, мемлекеттік және мемлекетаралық нормативтік құжаттар, зертхананың қызметіне қатысты басшылық, нормативтік және анықтамалық материалдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="149"/>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Биология" мамандығы бойынша биологиялық және сабақтас ғылымдар немесе "Химия" мамандығы бойынша физика және химия ғылымдары немесе "Фармация" немесе "Жалпы медицина", "Емдеу іс", "Медициналық-профилактикалық іс", "Санитария, гигиена, эпидемиология" немесе "Бизнес, басқару және құқық";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дене шынықтыру және спорт саласында, денсаулық сақтау немесе басшылық лауазымдарда кемінде төрт жыл немесе Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін мамандық бойынша кемінде үш жыл немесе басшы лауазымдарда жұмыс өтілі жұмыс органы бекітетін басым мамандықтар бойынша және кадрларды даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін: "Биология" мамандығы бойынша биология және сабақтас ғылымдар немесе "Химия" мамандығы бойынша физика және химия ғылымдары немесе "Фармация" немесе "Жалпы медицина", "Емдеу дело", "Медициналық-профилактикалық іс", "Санитария, гигиена, эпидемиология" немесе "Бизнес, басқару және құқық" мамандығы бойынша денсаулық сақтау ғылымдары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="150"/>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Допингке қарсы зертхана басшысының орынбасары (негізгі қызмет бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z151" w:id="151"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зертхананың барлық зерттеу топтарының тиімді жұмысын ұйымдастырады, зертхана жүргізетін өлшемдер мен сынақ талдауларының нәтижелерін үйлестіріп, дұрыстығын тексереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14623,70 +14697,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зертханадағы құралдар мен жабдықтарға уақтылы инженерлік-техникалық қызмет көрсетуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="152"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14871,144 +14945,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зертханаларға арналған халықаралық стандарттар, халықаралық нормативтік құжаттар, мемлекеттік және мемлекетаралық нормативтік құжаттар, зертхананың қызметіне қатысты басшылық, нормативтік және анықтамалық материалдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="153"/>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Биология" мамандығы бойынша биологиялық және сабақтас ғылымдар немесе "Химия" мамандығы бойынша физикалық және химиялық ғылымдар немесе "Фармация" немесе "Жалпы медицина", "Емдеу іс", "Медициналық-профилактикалық іс", "Санитария, гигиена, эпидемиология" мамандығы бойынша денсаулық сақтау ғылымдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мамандығы бойынша немесе басшы лауазымдарда кемінде төрт жыл немесе Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін мамандық бойынша кемінде үш жыл немесе басшы лауазымдарда жұмыс өтілі жұмыс органы бекітетін басым мамандықтар бойынша және кадрларды даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін: "Биология" мамандығы бойынша биологиялық және сабақтас ғылымдар немесе "Химия" мамандығы бойынша физика және химия ғылымдары немесе "Фармация" немесе "Жалпы медицина", "Емдеу іс", "Медициналық-профилактикалық іс", "Санитария, гигиена, эпидемиология" мамандығы бойынша денсаулық сақтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="154"/>
+    <w:bookmarkStart w:name="z154" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Аға ғылыми қызметкер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z155" w:id="155"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДДҚА Дүниежүзілік допингке қарсы кодексіне, ДДҚА халықаралық стандарттары мен техникалық құжаттарына сәйкес химиялық және иммунологиялық зерттеулер жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15073,70 +15147,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зертхана қауіпсіздігін, нәтижелердің құпиялығын, қорғау реттілігінің хаттамаларын және қолданатын әдістердің кез келгені үшін қалыпты операциялық процедураларды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стандартты операциялық рәсімдерді, допингтік заттарды анықтау әдістемесін әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="156"/>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15261,126 +15335,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="157"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттары бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Биология" мамандығы бойынша биологиялық және сабақтас ғылымдар немесе "Химия" мамандығы бойынша физикалық және химиялық ғылымдар немесе "Фармация" немесе "Жалпы медицина" мамандығы бойынша денсаулық сақтау, жұмыс өтілі кемінде 5 жыл, ғылыми дәрежесі болған жағдайда-жұмыс өтіліне талап қойылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="158"/>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Кіші ғылыми қызметкер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z159" w:id="159"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       химиялық және иммунологиялық зерттеулерді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15463,70 +15537,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       талдама нәтижелерінің дұрыстығын, объективтілігін және нақтылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зертхананың техникалық құзыреттілігін тексеру немесе растау үшін бақылау сынақтарын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="160"/>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15651,126 +15725,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="161"/>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттары бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Биология" мамандығы бойынша биологиялық және сабақтас ғылымдар немесе "Химия" мамандығы бойынша физикалық және химиялық ғылымдар немесе "Фармация" немесе "Жалпы медицина" мамандығы бойынша денсаулық сақтау, мамандығы бойынша жұмыс өтілі 3 жыл, ғылыми дәрежесі болған, докторантураны тамамдаған және тағылымдамадан өткен жағдайда жұмыс өтіліне талаптар қойылмайды, жоғары оқу орындарының кеңестерiнен (факультеттер) ұсыныс болған айрықша жағдайда кiшi ғылыми қызметкердiң қызметiне жоғары оқу орнында оқу мерзiмі уақытында жұмыс iстеу тәжiрибесін алған бiтiрушiлер (магистратура) тағайындала алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="162"/>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Лаборант</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z163" w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйым бекіткен стандартты операциялық рәсімдерге сәйкес үлгілерді дайындауды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15835,70 +15909,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыс істеу үшін құралдарды, ыдыстарды және рективтерді дайындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі мен материалдық құндылықтарын сақтауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="164"/>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16023,126 +16097,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="165"/>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Зертханалық диагностика" мамандығы бойынша техникалық және кәсіптік, орта білімнен кейінгі білімі, жұмыс өтіліне талап қойылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="166"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-параграф. Ұлттық допингке қарсы ұйым басшысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z167" w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның барлық құрылымдық бөлімшелерінің тиімді жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16441,70 +16515,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сыбайлас жемқорлыққа қарсы іс-қимыл жұмыстарын ұйымдастырады, сондай-ақ сыбайлас жемқорлыққа қарсы іс-қимыл шараларын қабылдауда дербес жауапкершілікте болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="168"/>
+    <w:bookmarkStart w:name="z168" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16783,144 +16857,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Intermediate деңгейдегі ағылшын тілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="169"/>
+    <w:bookmarkStart w:name="z169" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Фармация" немесе "Жалпы медицина", "Емдеу іс", "Медициналық-профилактикалық іс", "Санитария, гигиена, эпидемиология" мамандықтары бойынша денсаулық сақтау немесе "Биология" немесе "Дене шынықтыру және спорт" мамандықтары бойынша биологиялық және сабақтас ғылымдар, "Бизнес, басқару және құқық";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мамандығы бойынша басшылық лауазымдарда немесе тиісті ұйымдарда кемінде бес жыл, немесе Жұмыс органымен бекітілген шетелдік жоғары оқу орындарындағы басым мамандықтар бойынша немесе Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған Президенттік жастар кадр резервіне қабылданған адамдар үшін және денсаулық сақтау ғылымдары бойынша "Жалпы медицина" мамандығы бойынша биологиялық және сабақтас ғылымдары немесе "Биология" мамандығы бойынша биологиялық және сабақтас ғылымдары кадрларды даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін кемінде бес жыл еңбек өтілінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="170"/>
+    <w:bookmarkStart w:name="z170" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-параграф. Ұлттық допингке қарсы ұйым басшысының орынбасары (қаржы және ұйымдастыру қызметі бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z171" w:id="171"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z171" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде ұйымның қаржы-шаруашылық және ұйымдастыру қызметтеріне басшылық етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16967,70 +17041,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келісімшарттарды, ұйымдармен өзара іс-қимыл туралы келісімдерді және ұйымның қаржы-экономикалық мәселелері бойынша басқа да құжаттарды дайындау және жасау бойынша жұмыстарды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="172"/>
+    <w:bookmarkStart w:name="z172" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17349,144 +17423,206 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банк-клиент жүйелерінде жұмыс істеу технологиясы, компьютерлік бағдарламалар: 1С: сауда және қойма, 1С: бухгалтерлік есеп, ексел және т.б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="173"/>
+    <w:bookmarkStart w:name="z173" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...15 lines deleted...]
-      кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Жалпы медицина" мамандығы бойынша денсаулық сақтау немесе "Биология" немесе "Дене шынықтыру және спорт", "Бухгалтерлік есеп, талдау және аудит", "Бухгалтерлік есеп және салық салу", "Қаржы, кредит және бухгалтерлік есеп" мамандығы бойынша биологиялық және сабақтас ғылымдар;</w:t>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Жалпы медицина" мамандығы бойынша денсаулық сақтау немесе "Биология" мамандығы бойынша биологиялық және сабақтас ғылымдар немесе "Дене шынықтыру және спорт", "Бизнес, басқару және құқық";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мамандығы бойынша немесе басшы лауазымдарда төрт жылдан кем емес, немесе Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл, немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін мамандық бойынша кемінде үш жыл немесе басшы лауазымдарда жұмыс өтілі жұмыс органы бекітетін басым мамандықтар бойынша және кадрларды даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін: "Жалпы медицина" мамандығы бойынша денсаулық сақтау мамандығы бойынша биологиялық және сабақтас ғылымдар немесе "Биология" мамандығы бойынша биологиялық және сабақтас ғылымдар, "Дене шынықтыру және спорт", "Бухгалтерлік есеп, талдау және аудит", "Бухгалтерлік есеп және салық салу", "Қаржы, кредит және бухгалтерлік есеп" мамандығы бойынша педагогикалық ғылымдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 85-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-параграф. Ұлттық допингке қарсы ұйым басшысының орынбасары (негізгі қызмет бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z175" w:id="175"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z175" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       допинг-бақылау инспекторларының жұмысын қамтамасыз етеді, барлық допинг-хаттамалардың толтырылуын, сынамалар бойынша мәліметтердің тіркелуін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17623,70 +17759,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДДҚА Дүниежүзілік допингке қарсы кодексіне, халықаралық стандарттарға және ДДҚА техникалық құжаттарына сәйкес ғылыми-зерттеу жұмыстары мен білім беру бағдарламаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="176"/>
+    <w:bookmarkStart w:name="z176" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17927,144 +18063,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Intermediate деңгейдегі ағылшын тілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="177"/>
+    <w:bookmarkStart w:name="z177" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Жалпы медицина" мамандығы бойынша денсаулық сақтау немесе "Биология" мамандығы бойынша биологиялық және сабақтас ғылымдар немесе "Дене шынықтыру және спорт", "Бизнес, басқару және құқық";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мамандығы бойынша немесе басшы лауазымдарда кемінде төрт жыл, немесе Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл, немесе дене шынықтыру және спорт саласында кемінде үш жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшы лауазымдарда жұмыс өтілі шетелдік жоғары оқу орындарында жұмыс органы бекітетін басым мамандықтар бойынша және кадрлар даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін: "Жалпы медицина" мамандығы бойынша денсаулық сақтау немесе "Биология" немесе "Бизнес, басқару және құқық", "әлеуметтік ғылымдар, журналистика және ақпарат" мамандығы бойынша биологиялық және сабақтас ғылымдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="178"/>
+    <w:bookmarkStart w:name="z178" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-параграф. Допинг-бақылау инспекторы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z179" w:id="179"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z179" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДДҚА тестілеу бойынша халықаралық стандарттарына сәйкес, биологиялық сынамаларды (қан, несеп) алу бойынша іс-шаралар кешенін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18129,70 +18265,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сынамаларды беру тізбегінен өту қауіпсіздігін сақтауды және спортшының допинг-бақылаудан өтуі туралы ақпараттың құпиялығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жиналған биологиялық сынамаларды ДДҚА аккредитациялаған допингке қарсы зертханасына жеткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="180"/>
+    <w:bookmarkStart w:name="z180" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18335,126 +18471,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Intermediate деңгейдегі ағылшын тілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="181"/>
+    <w:bookmarkStart w:name="z181" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғары (немесе жоғары оқу орнынан кейінгі) кәсіптік немесе тиiстi мамандық (біліктілік) бойынша техникалық және кәсіптік, орта білімнен кейінгі білімі, жұмыс өтіліне талап қойылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="182"/>
+    <w:bookmarkStart w:name="z182" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-параграф. Допинг-бақылау маманы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z183" w:id="183"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z183" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       допингке қарсы бағдарламаны жүзеге асыру үшін әдістемелік әдістерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18573,70 +18709,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       допинг-бақылау және допингке қарсы білім мәселелері бойынша әдістемелік нұсқаулықтар, ақпарат қағаздарын, буклеттер әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДДҚА біліктілік бағдарламаларына қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="184"/>
+    <w:bookmarkStart w:name="z184" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18779,126 +18915,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Intermediate деңгейдегі ағылшын тілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="185"/>
+    <w:bookmarkStart w:name="z185" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғары (немесе жоғары оқу орнынан кейінгі) кәсіптік білімі, жұмыс өтіліне талап қойылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="186"/>
+    <w:bookmarkStart w:name="z186" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-параграф. Жетекші ғылыми қызметкер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z187" w:id="187"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z187" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДДҚА допингке қарсы кодексіне, халықаралық стандарттарына және ДДҚА техникалық құжаттарына сәйкес, ғылыми-зерттеу жұмыстарын жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18963,70 +19099,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДДҚА біліктілік бағдарламаларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зерттеулер мен допинг-бақылау бағдарламаларын өткізгенде ақпараттың құпиялығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="188"/>
+    <w:bookmarkStart w:name="z188" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19169,380 +19305,380 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Intermediate деңгейдегі ағылшын тілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="189"/>
+    <w:bookmarkStart w:name="z189" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кадрларды даярлау бағыттары бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Биология" мамандығы бойынша биологиялық және сабақтас ғылымдар немесе "Химия" мамандығы бойынша физикалық және химиялық ғылымдар немесе "Фармация" немесе "Жалпы медицина" мамандығы бойынша денсаулық сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылым докторы немесе кандидаты ғылыми атағының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Спорттық медицинадағы басшылар лауазымдарының біліктілік сипаттамалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z191" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Ұйым басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z192" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Лауазымдық міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның өндірістік, әкімшілік-шаруашылық және қаржы-экономикалық жұмысын басшылыққа алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшыларды уақтылы және сапалы медициналық-биологиялық және дәрілік қамтамасыз ету бойынша құрылымдық бөлімшелердің жұмысын және тиімді өзара іс-қимылын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық құрылымдық бөлімшелердің жұмысын және тиімді өзара іс-қимылын ұйымдастырады, олардың қызметін спорттық медицинаны дамытуға бағыттайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорттық дәрігерлердің, профильді мамандардың, массаж жасаушылардың және орта медициналық қызметкерлердің біліктілігін арттыруды қамтамасыз етеді, спорттық медицина саласында шетелдік тәжірибені зерттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның міндетіне жүктелген қаржылық, экономикалық, әкімшілік- шаруашылық сұрақтарын шешеді, қызметкерлерге – орынбасарларға, құрылымдық бөлімшелердің басшыларына берілген жұмыстарды орындауға тапсырады, қызметкерлерді жұмысқа қабылдау, босату, ауыстыру, қолдау сұрақтарын шешуге жауапкершілікке алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымды білікті кадрлармен қамтамасыз ету бойынша шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшыларды уақтылы және сапалы медициналық және фармакологиялық қамтамасыз ету бойынша жұмысты ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін профилактикалық және емдік-диагностикалық көмектің жоғары сапасын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру қоры, әлеуметтік медициналық сақтандыру қоры, өнім берушілер, тапсырыс берушілер мен банктерді қоса алғанда кредиторлар алдындағы міндеттемелерінің, сондай-ақ шаруашылық және еңбек шарттарының (келісімшарттардың) орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыбайлас жемқорлыққа қарсы іс-қимыл жұмыстарын ұйымдастырады, сондай-ақ сыбайлас жемқорлыққа қарсы іс-қимыл шараларын қабылдауда дербес жауапкершілікте болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Білуі тиіс:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:p>
-[...308 lines deleted...]
-    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19955,144 +20091,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекті ұйымдастыру және басқару негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі бойынша талаптарын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="194"/>
+    <w:bookmarkStart w:name="z194" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Жалпы медицина" немесе "Емдеу іс" немесе "Педиатрия" немесе "Бизнес, басқару және құқық" мамандықтары бойынша денсаулық сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денсаулық сақтау немесе дене шынықтыру және спорт саласында немесе басшы лауазымдарда кемінде бес жыл, спорттық медицина саласында кемінде бес жыл, Президенттік жастар кадр резервіне алынған адамдар үшін бес жыл емес, денсаулық сақтау немесе дене шынықтыру және спорт саласында немесе басшы лауазымдарда кемінде төрт жыл жұмыс өтілі жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында басым мамандықтар бойынша оқуды аяқтаған адамдар үшін, және "Жалпы медицина" немесе "Бизнес, басқару және құқық" мамандығы бойынша "Денсаулық сақтау" кадрларын даярлау бағыты бойынша ғылыми дәрежесі бар адамдар үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="195"/>
+    <w:bookmarkStart w:name="z195" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Басшының орынбасары (қаржы және ұйымдастыру қызметі бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z196" w:id="196"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z196" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның экономикалық қызметін ұйымдастыруды және жетілдіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20157,70 +20293,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымда қолданылатын жоспарлық, есепке алу және есеп беру құжаттарын жүргізуді және уақытында ұсынуды қамтамасыз етеді, ұйымның еңбек тиімділігін, қаржылық-шаруашылық дербестігін және экономикалық жауапкершілігін арттыруға бағытталған ұсыныстарды дайындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="197"/>
+    <w:bookmarkStart w:name="z197" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20483,144 +20619,144 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының заңдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="198"/>
+    <w:bookmarkStart w:name="z198" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Дене шынықтыру және спорт" немесе "Бизнес, басқару және құқық" мамандығы бойынша педагогикалық ғылымдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мамандығы бойынша немесе басшы лауазымдарда кемінде төрт жыл немесе Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін мамандық бойынша кемінде үш жыл немесе басшы лауазымдарда жұмыс өтілі жұмыс органы бекітетін басым мамандықтар бойынша және кадрларды даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін: "Дене шынықтыру және спорт" немесе "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар немесе "Жалпы медицина" мамандығы бойынша денсаулық сақтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="199"/>
+    <w:bookmarkStart w:name="z199" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Басшының орынбасары (негізгі қызмет бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z200" w:id="200"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z200" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшыларға уақытылы және сапалы медициналық және дәрілік көмек көрсету жұмыстарын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20703,70 +20839,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медициналық кадрлар еңбектерін ұтымды орналастыру мен ұйымдастыруды, олардың кәсіптік білімдері мен тәжірибелерін дамытуды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="201"/>
+    <w:bookmarkStart w:name="z201" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21009,434 +21145,434 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спорттық медицинаны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="202"/>
+    <w:bookmarkStart w:name="z202" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кадрларды даярлау бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Жалпы медицина" немесе "Емдеу іс" немесе "Педиатрия" немесе "Бизнес, басқару және құқық" мамандықтары бойынша денсаулық сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денсаулық сақтау саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Жалпы медицина" мамандығы бойынша денсаулық сақтау немесе "Дене шынықтыру және спорт" немесе "Бизнес, басқару және құқық" мамандығы бойынша педагогикалық ғылымдар немесе Президенттік жастар кадрына қабылданған адамдар үшін кемінде бес жыл басшы лауазымдарда кемінде төрт жыл жұмыс өтілі Денсаулық сақтау саласында немесе адамдар үшін басшылық лауазымдарда кемінде үш жыл резерв, Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жұмыс органы бекітетін басым мамандықтар бойынша және кадрларды даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін: "Дене шынықтыру және спорт" немесе "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар немесе "Жалпы медицина" мамандығы бойынша денсаулық сақтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Ғылыми-әдістемелік қамтамасыз етуді жүзеге асыратын ұйымдар лауазымдарының біліктілік сипаттамалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z204" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Ұйым басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z205" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Лауазымдық міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның өндірістік, әкімшілік-шаруашылық және қаржы-экономикалық қызметіне басшылық жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның саясатын, стратегиясын және оны іске асырудың тетіктерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның барлық құрылымдық бөлімшелердің олардың қызметін жетілдіруге бағытталған өзара тиімді іс-қимылы мен жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүліктің сақталуын және тиімді пайдаланылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыру және спорт саласында аналитикалық жұмыстарды жүргізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұқаралық спортты басқару жүйесі мен ұйымдастыруды жетілдіру, жоғары білікті спортшыларды дайындау, спорт резервін іріктеу бойынша әдістерді, бағдарламалар мен ұсыныстарды әзірлеу бойынша ұйымдастыру жұмыстарын жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыру және спорт саласындағы мамандардың біліктілігін арттыру және қайта даярлау бойынша жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыру және спорт саласында семинарлар, конференциялар, көрме-жәрмеңкелер ұйымдастыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйым қызметкерлерінің біліктілігін арттыруды, дене шынықтыру және спорт саласында алғы шетел тәжірибесімен алмасу және зерттеуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның бірыңғай жинақтаушы зейнетақы қоры, Мемлекеттік әлеуметтік сақтандыру қоры, әлеуметтік медициналық сақтандыру қоры, өнім берушілер, тапсырыс берушілер мен банктерді қоса алғанда кредиторлар алдындағы міндеттемелерінің, сондай-ақ шаруашылық және еңбек шарттарының (келісімшарттардың) орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыбайлас жемқорлыққа қарсы іс-қимыл жұмыстарын ұйымдастырады, сондай-ақ сыбайлас жемқорлыққа қарсы іс-қимыл шараларын қабылдауда дербес жауапкершілікте болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкерлерді қабылдау, ауыстыру, көтермелеу және жұмыстан шығару туралы шешім қабылдайды, ұйымның құрылымын, штаттық кестесін, ұйым қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дене шынықтыру және спорт саласындағы уәкілетті органға ұйымның ғылыми-әдістемелік қызметі бойынша есебін ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Білуі тиіс:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:p>
-[...362 lines deleted...]
-    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21811,144 +21947,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекті ұйымдастыру және басқару негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі бойынша талаптарын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="207"/>
+    <w:bookmarkStart w:name="z207" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Дене шынықтыру және спорт", "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене шынықтыру және спорт саласында немесе басшылық лауазымдарда кемінде бес жыл немесе Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл немесе дене шынықтыру және спорт саласында кемінде төрт жыл немесе жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшылық лауазымдарда жұмыс өтілі Қазақстан Республикасының Президентінде немесе шетелдік жоғары оқу орындарында жұмыс органы бекітетін басым мамандықтар бойынша және кадрлар даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін: "Дене шынықтыру және спорт", "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="208"/>
+    <w:bookmarkStart w:name="z208" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Басшының орынбасары (қаржы және ұйымдастыру қызметі бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z209" w:id="209"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z209" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның экономикалық қызметін ұйымдастыруды және жетілдіруді, сондай-ақ ұйымдастырушылық-техникалық іс-шаралар қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22049,70 +22185,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарасты бөлімшелердің қызметінде заңдылық сақтауды және олардың қаржылық басқару, келісімшарт және қаржылық тәртіптерді, әлеуметтік-еңбек қатынастарын нығайта отырып, құқықтық тәсілдерді пайдалануда шаруашылық-экономикалық байланыстарды жүзеге асыруды, еңбекте қолайлы және қауіпсіз жағдайлар жасауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="210"/>
+    <w:bookmarkStart w:name="z210" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22337,144 +22473,144 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының заңдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="211"/>
+    <w:bookmarkStart w:name="z211" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Дене шынықтыру және спорт", "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мамандығы бойынша немесе басшы лауазымдарда кемінде төрт жыл немесе Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін мамандық бойынша кемінде үш жыл немесе басшы лауазымдарда жұмыс өтілі жұмыс органы бекітетін басым мамандықтар бойынша және кадрларды даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін: "Дене шынықтыру және спорт", "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="212"/>
+    <w:bookmarkStart w:name="z212" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Басшының орынбасары (негізгі қызмет бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z213" w:id="213"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z213" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамаларына сәйкес оқу-әдістемелік және аналитикалық жұмыстарға жетекшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22691,70 +22827,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="214"/>
+    <w:bookmarkStart w:name="z214" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22979,144 +23115,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="215"/>
+    <w:bookmarkStart w:name="z215" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Дене шынықтыру және спорт", "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене шынықтыру және спорт саласында кемінде төрт жыл немесе басшылық лауазымдарда немесе Президенттік жастар кадр резервіне қабылданған адамдар үшін кемінде бес жыл, немесе дене шынықтыру және спорт саласында кемінде үш жыл немесе жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған адамдар үшін басшылық лауазымдарда жұмыс өтілі Қазақстан Республикасының Президентінде немесе шетелдік жоғары оқу орындарында жұмыс органы бекітетін басым мамандықтар бойынша және кадрлар даярлау бағыттарының бірі бойынша ғылыми дәрежесі бар адамдар үшін: "Дене шынықтыру және спорт", "Бизнес, басқару және құқық" мамандықтары бойынша педагогикалық ғылымдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="216"/>
+    <w:bookmarkStart w:name="z216" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Дизайнер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z217" w:id="217"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z217" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене шынықтыру және спорт саласындағы әдістемелік құралдарды, тақырыптық жинақтарды беттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23163,70 +23299,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полиграфиялық өнімнің графикалық бөлігін құрайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       баспа материалдарын кесу, ламинациялау және қалыптастыру жұмыстарын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z218" w:id="218"/>
+    <w:bookmarkStart w:name="z218" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23335,126 +23471,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="219"/>
+    <w:bookmarkStart w:name="z219" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттары бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Дизайн" немесе "Полиграфия" немесе "Графика" мамандығы бойынша өнер және гуманитарлық ғылымдар, жұмыс өтіліне талап қойылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="220"/>
+    <w:bookmarkStart w:name="z220" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Дене шынықтыру және спорт жөніндегі әдіскер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z221" w:id="221"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z221" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу-әдістемелік және талдау жұмыстарын жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23537,70 +23673,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықты спортпен айналысуға тартудың жаңа нысандарын іздестіруді және әзірлеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өндірістік-есептік және есептік құжаттамаларды уақтылы және сапалы жүргізуді және ұйым басшылығына ұсынуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="222"/>
+    <w:bookmarkStart w:name="z222" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Білуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23709,126 +23845,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология, еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі жөніндегі талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="223"/>
+    <w:bookmarkStart w:name="z223" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек өтіліне талап қойылмай кадрларды даярлау бағыттары бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: педагогикалық ғылымдар немесе "Бизнес және басқару".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="224"/>
+    <w:bookmarkStart w:name="z224" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Құрылымдық бөлімшенің (басқарма, бөлім, қызмет) басшысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z225" w:id="225"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z225" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылымдық бөлімшенің жұмысына басшылық жасайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23929,70 +24065,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде басқа ұйымдармен және құрылымдық ұйымдармен жұмыс жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спортшылар арасында және дене шынықтыру-спорт ұйымдарының ұжымдарында діни экстремизм мен терроризмнің таралуына жол бермеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="226"/>
+    <w:bookmarkStart w:name="z226" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Білуі керек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24081,144 +24217,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       педагогика, психология және физиология, еңбек заңнамасының негіздері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек қауіпсіздігі және еңбекті қорғау, өндірістік санитария, өрт қауіпсіздігі бойынша талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="227"/>
+    <w:bookmarkStart w:name="z227" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттары бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: педагогикалық ғылымдар, "Бизнес, басқару және құқық";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дене шынықтыру-спорт ұйымдарында немесе ғылыми-әдістемелік және талдамалық қамтамасыз етуді жүзеге асыратын ұйымдарда кемінде 1 жыл еңбек өтілі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="228"/>
+    <w:bookmarkStart w:name="z228" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Қызметшілер лауазымдарының алфавиттік көрсеткіші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z229" w:id="229"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z229" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Қызметшілер лауазымдарының алфавиттік көрсеткіші дене шынықтыру және спорт ұйымдарының басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларына қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24323,68 +24459,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сипаттамаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="230"/>
+    <w:bookmarkStart w:name="z231" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызметшілер лауазымдарының алфавиттік көрсеткіші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымшаға өзгеріс енгізілді - ҚР Туризм және спорт министрінің 03.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30217,31 +30353,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>