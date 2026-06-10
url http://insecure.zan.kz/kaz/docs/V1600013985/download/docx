--- v0 (2025-10-19)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ffda39" w14:textId="1ffda39">
+    <w:p w14:paraId="b34f17a" w14:textId="b34f17a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,598 +85,811 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Әкімшілік қадағалауда тұрған адамдарды есепке алу ережесін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2005 жылғы 11 ақпандағы № 97 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      «Құқықтық актілер туралы» 2016 жылғы 6 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ішкі істер министрінің 2016 жылғы 21 маусымдағы № 660 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 26 шілдеде № 13985 болып тіркелді. Күші жойылды - Қазақстан Республикасы Ішкі істер министрінің 2026 жылғы 5 наурыздағы № 163 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Құқықтық актілер туралы" 2016 жылғы 6 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Әкімшілік қадағалауда тұрған адамдарды есепке алу ережесін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2005 жылғы 11 ақпандағы № 97 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3505 болып тіркелген, "Заң газетінде" 2005 жылғы 22 қарашада № 152 (766) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұйрықтың мемлекеттік тілдегі тақырыбына өзгеріс енгізіледі, орыс тіліндегі мәтіні өзгеріссіз қалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұйрықтың атауы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Әкімшілік қадағалаудағы адамдарды есепке алу қағидаларын бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Әкімшілік қадағалауда тұрған адамдарды есепке алу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Әкімшілік қадағалау алты айдан үш жылға дейінгі мерзімге белгіленеді. Қадағалауға алынған адам әкiмшiлiк қадағалау қағидаларын немесе өзiне жарияланған шектеулердi бұзған, сол сияқты құқық бұзушылықтар жасаған жағдайларда, белгіленген әкімшілік қадағалау мерзiмi iшкi iстер органдарының уәжді ұсынуы бойынша судьяның қаулысымен – әрбір кезде алты айға ұзартылады, бiрақ ол екi жылдан аспауға тиiс, ал кәмелетке толмағандарға жыныстық тиіспеушілікке қарсы қылмыстық құқық бұзушылық жасаған адамдарға қатысты әрбір кезде бір жылға ұзартылады. Осыған байланысты әкімшілік қадағалаудың ұзарту мерзімі судьяның әкімшілік қадағалауды ұзарту туралы қаулысы шыққан кезден бастап есептеледі.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитеті (И.В. Лепеха) заңнамамен белгіленген тәртіпте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін күнтізбелік он күн ішінде мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жолдауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тіркелген осы бұйрықты алған күннен бастап бес жұмыс күні ішінде оның көшірмесін баспа және электрондық түрде мемлекеттік және орыс тілдерінде бір данада Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкіне енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорынға жолдауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрықты Қазақстан Республикасы Ішкі істер министрлігінің ресми интернет-ресурсына және мемлекеттік органдардың интернет-порталында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Ішкі істер министрлігі Заң департаментіне осы тармақтың 1), 2), 3) және 4) тармақшаларында көзделген іс-шараларды орындау туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ішкі істер министрінің орынбасары Е.З. Тургумбаевқа және Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитетіне (И.В. Лепеха) жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+полиция генерал-полковнигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қ. Қасымов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...406 lines deleted...]
-        <w:t>      полиция генерал-полковнигі                 Қ. Қасымов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -996,35 +1211,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>