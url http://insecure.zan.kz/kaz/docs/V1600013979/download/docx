--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1e8a0db" w14:textId="1e8a0db">
+    <w:p w14:paraId="60d608d" w14:textId="60d608d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -317,430 +317,552 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z72" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z73" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес уәкілетті органның бақылауды жүзеге асыруы үшін тарихи-мәденимұра объектiлерiн қорғау және пайдалану саласындағы тексеру парағы;</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазастан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстар бойынша қызметті жүзеге асыратын лицензиаттарға қатысты тексеру парағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z74" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жергілікті атқарушы органның бақылауды жүзеге асыруы үшін тарихи-мәдени мұра объектiлерiн қорғау және пайдалану саласындағы тексеру парағы;</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазастан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы археологиялық жұмыстар бойынша қызметті жүзеге асыратын лицензиаттарға қатысты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазастан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың (облыстық маңызы бар қалалардың) жергiлiктi атқарушы органдарына, тарих және мәдениет ескерткіштерінің меншік иелері және (немесе) пайдаланушыларына, жеке немесе заңды тұлғаларға қатысты тексеру парағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) осы бірлескен бұйрыққа 5-қосымшаға сәйкес Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың (облыстық маңызы бар қалалардың) жергiлiктi атқарушы органдарына, жеке немесе заңды тұлғаларға қатысты тексеру парағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 13.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 4</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 412-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.01.2023 № 2 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t>және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 № 138 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="5"/>
+    <w:bookmarkStart w:name="z5" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Тексерілетін субъектілердің тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы тәуекел дәрежесін бағалау критерийлерін және тексеру парағының нысанын бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрі міндетін атқарушысының 2015 жылғы 25 маусымдағы № 225 және Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 7 шілдедегі № 503 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші жойылды деп танылсын (Нормативтiк құқықтық актiлердi мемлекеттiк тiркеудің тiзiлiмiнде № 11851 болып тiркелген, 2015 жылғы 26 тамызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z6" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Мәдениет және спорт министрлігінің Мәдениет және өнер істері департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z7" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z7" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z8" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z8" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрық мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде осы бұйрыққа қол қоюға уәкілетті тұлғаның электрондық цифрлық қолтаңбасымен куәландырылған электронды және қағаз түріндегі көшірмелерін ресми жариялау үшін, Қазақстан Республикасы нормативтік құқықтық актілердің эталондық бақылау банкіне, Қазақстан Республикасы Нормативтік құқықтық актілерінің мемлекеттік тізіліміне енгізу үшін "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жолдауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z9" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z9" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ресми жарияланғаннан кейін күнтізбелік он күн ішінде осы бірлескен бұйрықты Қазақстан Республикасы Мәдениет және спорт министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z10" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z10" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы тармақпен көзделген іс-шаралар орындалғаннан кейін он жұмыс күні ішінде Қазақстан Республикасы Мәдениет және спорт министрлігінің Заң қызметі департаментіне іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z11" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z11" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және спорт вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z12" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z12" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бірлескен бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -1215,125 +1337,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 277 бірлескен бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkStart w:name="z14" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 13.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.01.2023 № 2 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="14"/>
+    <w:bookmarkStart w:name="z47" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z75" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z75" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы тәуекел дәрежесін бағалау өлшемшарттары (бұдан әрі – Өлшемшарттар) Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1428,351 +1550,351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген), "Реттеуші мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесін қалыптастыру қағидаларын бекіту және "Мемлекеттік органдардың тәуекелдерді бағалау жүйесін қалыптастыру қағидаларын және тексеру парақтарының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрі міндетін атқарушысының 2022 жылғы 22 маусымдағы № 48 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28577 болып тіркелген) сәйкес әзірленді және тарихи-мәдени мұра объектілерін қорғау және пайдалану саласында уәкілетті органның (бұдан әрі – уәкілетті орган) және облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдардың (бұдан әрі – жергілікті атқарушы органдар) бақылау субъектілерін (объектілерді) іріктеу үшін және оларды бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізу кезінде тәуекелдер дәрежесіне жатқызуға арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z76" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z76" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Өлшемшарттарда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z77" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z77" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бақылау субъектілері – тарихи-мәдени мұра объектілерін қорғау және пайдалану саласына қатысты олардың қызметіне бақылау жүргізілетін жеке және заңды тұлғалар, оның ішінде жергілікті атқарушы органдармен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z129" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z129" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) бақылау объектілері – бақылау субъектісінде меншік құқығындағы немесе өзге де заңды негіздегі, бақылауға жататын мүлік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z78" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z78" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) болмашы бұзушылықтар – тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы нормативтік құқықтық актілерде белгіленген жергілікті маңызы бар тарих және мәдениет ескерткіштерінің қорғау аймақтары, құрылыс салуды реттеу аймақтары және қорғалатын табиғи ландшафт аймақтары шегінде жерді пайдалану режиміне қатысты талаптарды бұзу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z130" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z130" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) балл – тәуекелді есептеудің сандық өлшемі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z79" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z79" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) елеулі бұзушылықтар – монументтік өнер құрылыстарын орнату, халықаралық және республикалық маңызы бар тарих және мәдениет ескерткіштерінің қорғау аймақтары, құрылыс салуды реттеу аймақтары және қорғалатын табиғи ландшафт аймақтары шегінде жерді пайдалану режимін, қорғау міндеттемелерінде жазылған тарих және мәдениет ескерткішін күтіп-ұстау шарттарын сақтауға қатысты, сондай-ақ тарих және мәдениет ескерткіштерінің сақталуына зиянды әсер ететін шараларға жол беруге қатысты тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы нормативтік құқықтық актілерде белгіленген талаптарды бұзу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z80" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z80" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өрескел бұзушылықтар – тарих және мәдениет ескерткіштерінде ғылыми-реставрациялау жұмыстарын жүргізу шарттарын және археологиялық жұмыстарды жүзеге асыру шарттары мен осы қызметті лицензиялауды, халықаралық және республикалық маңызы бар тарих және мәдениет ескерткішінің заңды орнын ауыстыру және оны өзгерту, сондай-ақ олардың жай-күйінің толық жойылуға дейін нашарлауына соқтыратын шараларға жол беруге қатысты тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы нормативтік құқықтық актілерде белгіленген талаптарды бұзу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z131" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z131" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) деректерді қалыпқа келтіру – әртүрлі шкалаларда өлшенген мәндерді шартты жалпы шкалаға келтіруді көздейтін статистикалық рәсім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z81" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z81" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тәуекел – бақылау субъектісінің қызметі нәтижесінде жеке және заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүліктік мүдделеріне салдарларының ауырлық дәрежесін ескере отырып зиян келтіру ықтималдығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z82" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z82" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тәуекел дәрежесін бағалау өлшемшарттары – бақылау субъектісінің тікелей қызметімен, салалық даму ерекшеліктерімен және осы дамуға әсер ететін факторлармен байланысты, бақылау субъектілерін (объектілерін) тәуекелдің әртүрлі дәрежелеріне жатқызуға мүмкіндік беретін сандық және сапалық көрсеткіштердің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z83" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z83" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – белгілі бір қызмет саласында тәуекел дәрежесіне байланысты және жеке бақылау субъектісіне (объектісіне) тікелей байланыссыз бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z84" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z84" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тәуекел дәрежесін бағалаудың субъективті өлшемшарттары (бұдан әрі – субъективті өлшемшарттар) – нақты бақылау субъектісінің (объектісінің) қызметі нәтижелеріне байланысты бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z85" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z85" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тәуекелдерді бағалау және басқару жүйесі – тиісті қызмет салаларында тәуекелдің жол берілетін деңгейін қамтамасыз ете отырып, кәсіпкерлік еркіндігін шектеудің ең төменгі ықтимал дәрежесі мақсатында бақылау субъектісіне бару арқылы профилактикалық бақылауды және (немесе) біліктілік талаптарға сәйкестігін тексерулерді кейіннен жүзеге асыру үшін бақылау субъектілерін тәуекел дәрежелері бойынша бөлу арқылы қолайсыз факторлардың туындау ықтималдығын азайтуға бағытталған, сондай-ақ нақты бақылау субъектісі үшін тәуекел деңгейін өзгертуге бағытталған басқарушылық шешімдерді қабылдау және (немесе) осындай бақылау субъектісін бақылау субъектісіне бару арқылы профилактикалық бақылаудан және (немесе) біліктілік талаптарға сәйкестігін тексеруден босату процесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z86" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z86" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тексеру парағы – бақылау субъектілерінің (объектілерінің) қызметіне қойылатын, олардың сақталмауы жеке және заңды тұлғалардың, мемлекеттің заңды мүдделеріне қатер төндіруге алып келетін талаптар тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z132" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z132" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) іріктеме жиынтық (іріктеме) – Кодекстің 143-бабының 2-тармағына сәйкес мемлекеттік бақылаудың нақты саласында бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын бағаланатын субъектілердің (объектілердің) тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1791,70 +1913,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="31"/>
+    <w:bookmarkStart w:name="z87" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тәуекелдің жоғары дәрежесіне жатқызылған бақылау субъектілері (объектілері) қызметінің салалары үшін біліктілік талаптарға сәйкестігіне тексеру жүргізудің жиілігі тәуекел дәрежесін бағалау өлшемшарттарымен, бірақ жылына ең көбі бір рет айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің орташа дәрежесіне жатқызылған бақылау субъектілері (объектілері) қызметінің салалары үшін біліктілік талаптарға сәйкестігіне тексерулер жүргізудің жиілігі тәуекел дәрежесін бағалау өлшемшарттарымен, бірақ ең көбі екі жылда бір рет айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1909,348 +2031,348 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="32"/>
+    <w:bookmarkStart w:name="z88" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік органның бірінші басшысы бекіткен бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізудің жартыжылдық тізімі бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау тағайындау үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z89" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z89" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бақылау субъектісіне (объектінің) бару арқылы профилактикалық бақылау субъектілерінің тізімі субъективті өлшемшарттар бойынша жоғары тәуекелдік дәрежесі бар бақылау субъектісінің басымдықтарын ескере отырып жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z90" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z90" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау үшін өлшемшарттар объективті және субъективті өлшемшарттар арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z91" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z91" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бақылау субъектілерінің (объектілерінің) біліктілік талаптарына сәйкестігіне тексеру және профилактикалық бақылау жүргізу кезінде тәуекелдерді бағалау және басқару жүйесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z92" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z92" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды және (немесе) біліктілік талаптарға сәйкестігіне тексеруді жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау субъектілерін (объектілерін) біліктілік талаптарға сәйкестігіне тексеру және профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары бірнеше кезеңмен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау (Шешімдерді мультиөлшемшартты талдау) арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z133" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z133" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші кезеңде бақылау субъектілер (объектілер) объективті өлшемшарттар бойынша мынадай тәуекел дәрежелерінің біріне жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z134" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z134" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z135" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z135" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z136" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z136" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z137" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z137" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объективті өлшемшарттар бойынша тәуекелдің жоғары және орташа дәрежелеріне жатқызылған бақылау субъектілерінің (объектілерінің) қызметі салаларында біліктілік талаптарға сәйкестігіне тексеру, бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z138" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z138" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объективті өлшемшарттар бойынша тәуекелдің төмен дәрежесіне жатқызылған бақылау субъектісіне (объектісіне) жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z139" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z139" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші кезеңде субъективті критерийлер бойынша бақылау субъектісі (объектісі) мынадай тәуекел дәрежелерінің біріне жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z140" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z140" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z141" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z141" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z142" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z142" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2269,170 +2391,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="47"/>
+    <w:bookmarkStart w:name="z96" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қолданылатын ақпарат көздерінің басымдығын және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу тәртібіне сәйкес субъективті өлшемшарттар көрсеткішінің маңыздылығын негізге ала отырып, субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші 0-ден 100-ге дейінгі шәкіл бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z143" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z143" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тәуекел дәрежесінің көрсеткіштері бойынша бақылау субъектісі (объектісі) мыналарға: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z144" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z144" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуекел дәрежесінің көрсеткіші 71-ден 100-ді қоса алғанға дейін болған кезде – тәуекелдің жоғары дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z145" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z145" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәуекел дәрежесінің көрсеткіші 31-ден 70-ті қоса алғанға дейін болған кезде – тәуекелдің орташа дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z146" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z146" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тәуекел дәрежесінің көрсеткіші 0-ден 30-ты қоса алғанға дейін болған кезде – тәуекелдің төмен дәрежесіне жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2451,254 +2573,318 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="52"/>
+    <w:bookmarkStart w:name="z101" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ықтимал тәуекел мен проблеманың маңыздылығына, бұзушылықтың біржолғы немесе жүйелі сипатына, әрбір ақпарат көзі бойынша бұрын қабылданған шешімдерді талдауға байланысты реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарына сәйкес бұзушылық дәрежесіне – өрескел, елеулі және болмашы дәрежелерге сәйкес келетін субъективті өлшемшарттар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте өрескел, елеулі және болмашы бұзушылықтарды айқындау тарихи-мәдени мұра объектілерін қорғау және пайдалану саласының ерекшелігін ескере отырып, тарихи-мәдени мұра объектілерін қорғау және пайдалану жөніндегі уәкілетті органның тәуекел дәрежесін бағалау өлшемшарттарында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттарды қалыптастыру кезінде бұзушылық дәрежесі (өрескел, елеулі, болмашы) өрескел, елеулі, болмашы бұзушылықтардың белгіленген анықтамаларына сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="53"/>
+    <w:bookmarkStart w:name="z102" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бақылау субъектілерінің (объектілерінің) талаптарға сәйкестігіне тексеру және профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдыңғы жүргізілген бару арқылы профилактикалық бақылаудың және (немесе) талаптарға сәйкестігін тексерудің қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты оларды мемлекеттік бақылаудың кезекті кезеңіне кестелер мен тізімдерді қалыптастыру кезінде енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="54"/>
+    <w:bookmarkStart w:name="z103" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+      11. Мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу кестелерін немесе тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.\</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z16" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәуекелдерді бағалау мен басқарудың ақпараттық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="55"/>
+      Тәуекелдерді бағалау мен басқарудың цифрлық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) талаптарға сәйкестігін тексеру жүзеге асырылатын бақылау субъектілері (объектілері) санының ең аз жол берілетін шегі мемлекеттік бақылаудың белгілі бір саласындағы осындай бақылау субъектілерінің жалпы санының бес пайызынан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің м.а. 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 412-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 № 138 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z105" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z105" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Уәкілетті органмен жүзеге асырылатын тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы бақылау үшін тәуекелдің жоғары дәрежесіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жергілікті атқарушы органдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тарих және мәдениет ескерткіштерінде ғылыми-реставрациялау жұмыстарын және (немесе) археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар лицензиаттар;</w:t>
+      2) тарих және мәдениет ескерткіштерінде ғылыми-реставрациялау жұмыстарын жүзеге асыру жөніндегі қызметке, археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар лицензиаттар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тарих және мәдениет ескерткіштерін пайдаланушылар болып табылатын жеке және заңды тұлғалар жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2747,224 +2933,286 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тарих және мәдениет ескерткіштерін пайдаланушылар болып табылатын жеке және заңды тұлғалар жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің орта және төмен дәрежесіне тарих және мәдениет ескерткіштерін пайдаланушылар болып табылатын жеке және заңды тұлғалар жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Мәдениет және ақпарат министрінің м.а. 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 412-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 № 138 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z107" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z107" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Субъективті өлшемшарттарды айқындау мынадай кезеңдерді қолдана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы заңнама талаптарының бұзылуы туралы деректер базасын қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="59"/>
+    <w:bookmarkStart w:name="z108" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бақылау субъектілерін (объектілерін) анықтау үшін деректер базасын қалыптастыру және ақпарат жинау қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z147" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z147" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау субъектілерінің субъективті критерийлерінің тәуекел дәрежесін бағалау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z148" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z148" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бақылау субъектілеріне (объектілеріне) барумен алдыңғы жоспардан тыс тексерулер мен профилактикалық бақылаудың нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z149" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z149" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Біліктілік талаптарға сәйкестігіне тексеру жүргізу кезінде кәсіпкерлік субъектілеріді іріктеу үшін ақпарат көздері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z150" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z150" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алдыңғы тексерулердің нәтижелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2983,51 +3231,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="64"/>
+    <w:bookmarkStart w:name="z109" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Бақылау субъектілерінің тәуекел дәрежесін бағалау және оларды тәуекел дәрежесінің болмашы, елеулі немесе өрескел тобына жатқызу осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3142,185 +3390,185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z110" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z110" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Субъективті өлшемшарттарды талдау және бағалау ең жоғары әлеуетті тәуекелі бар бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) талаптарға сәйкестігіне тексеру жүргізуді және профилактикалық бақылауды шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте талдау және бағалау кезінде нақты бақылау субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="66"/>
+    <w:bookmarkStart w:name="z111" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 31.05.2023 № 132 және ҚР Ұлттық экономика министрінің 31.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="67"/>
+    <w:bookmarkStart w:name="z112" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесінің көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік орган осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3505,70 +3753,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="68"/>
+    <w:bookmarkStart w:name="z151" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Алдыңғы тексерулер мен бақылау субъектілеріне (объектілеріне) бару арқылы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі баллмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3967,90 +4215,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="69"/>
+    <w:bookmarkStart w:name="z152" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4227,70 +4475,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="70"/>
+    <w:bookmarkStart w:name="z153" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4487,70 +4735,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="71"/>
+    <w:bookmarkStart w:name="z154" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) біліктілік талаптарға сәйкестігін тексеруден босату мақсатында реттеуші мемлекеттік органдар, сондай-ақ мемлекеттік органдар жеңілдететін индикаторларды ескереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4717,68 +4965,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="72"/>
+    <w:bookmarkStart w:name="z114" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті орган үшін "бақылау субъектілеріне (объектілеріне) алдыңғы тексерулер мен бару арқылы профилактикалық бақылаудың нәтижелері" ақпарат көзі бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді – ҚР Мәдениет және ақпарат министрінің м.а. 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 412-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 № 138 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4904,87 +5190,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды және (немесе) археологиялық жұмыстарды жүзеге асыруға лицензияның болмауы</w:t>
+Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарын жүзеге асыру жөніндегі қызметке және (немесе) археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензияның болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5695,68 +5981,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="73"/>
+    <w:bookmarkStart w:name="z116" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жергілікті атқарушы орган үшін "бақылау субъектілеріне (объектілеріне) алдыңғы тексерулер мен бару арқылы профилактикалық бақылаудың нәтижелері" ақпарат көзі бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6615,126 +6901,177 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тарихи-мәдени мұра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектілерін қорғау және</w:t>
+              <w:t>объектілерін қорғау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалану саласындағы тәуекел</w:t>
+              <w:t>және пайдалану</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы тәуекел</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дәрежесін бағалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="74"/>
+    <w:bookmarkStart w:name="z38" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Біліктілік талаптарына сәйкестіктің алдыңғы тексерулер нәтижелері" ақпарат көзі бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің м.а. 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 412-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 № 138 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6747,123 +7084,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшемшарттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұзушылық дәрежесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұзушылық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6938,51 +7305,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрамында орта техникалық және кәсіптік білімі (реставрация), кемінде бес жыл жұмыс өтілі бар кемінде бір реставратор маман немесе кемінде бес жыл жұмыс өтілі және осы салада ғылыми дәрежесі немесе магистр, бейіні бойынша доктор, философия докторы (PhD) дәрежелері бар, тиісті мамандық (архитектура) бойынша ғылыми қызметкер болуы.</w:t>
+Құрамында орта техникалық және кәсіптік білімі (реставрация), кемінде бес жыл жұмыс өтілі бар кемінде бір реставратор маман немесе кемінде бес жыл жұмыс өтілі және осы салада магистр ғылыми дәрежесі бар немесе бейіні бойынша доктор немесе философия докторы (PhD) дәрежелері бар, тиісті мамандық (архитектура) бойынша ғылыми қызметкер болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7051,51 +7418,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді немесе реставратор маманды қызметтің көрсетілген кіші түрлеріне лицензия алуға өтініш беру процесінде басқа ұйым мәлімдей алмайды</w:t>
+Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді немесе реставратор маманды басқа ұйым мәлімдей алмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7164,87 +7531,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі мамандандырылған жабдықтардың болуы:</w:t>
-[...35 lines deleted...]
-2) лицензияланатын қызмет түрінің өтініш берілген кіші түрі үшін қажетті, графикалық және өзге де материалдарды жасау мен ресімдеуге қажетті орнатылған бағдарламалық жасақтамасы бар компьютерлік техника</w:t>
+Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензияның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7355,51 +7686,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрамында тиісті мамандық (археология және этнология, тарих) бойынша жоғары білімі, кемінде бес жыл жұмыс өтілі және осы салада ғылыми дәрежесі немесе магистр, бейіні бойынша доктор, философия докторы (PhD) дәрежелері бар кемінде бір ғылыми қызметкер болуы.</w:t>
+Құрамында тиісті мамандық (археология және этнология, тарих) бойынша жоғары білімі, кемінде бес жыл жұмыс өтілі және осы салада ғылыми дәрежесі немесе бейіні бойынша доктор немесе философия докторы (PhD) дәрежелері бар кемінде бір ғылыми қызметкер болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7468,51 +7799,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді немесе реставратор маманды қызметтің көрсетілген кіші түрлеріне лицензия алуға өтініш беру процесінде басқа ұйым мәлімдей алмайды</w:t>
+Археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді маманды басқа ұйым мәлімдей алмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7581,200 +7912,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Археологиялық жұмыстарды жүзеге асыру жөніндегі мамандандырылған жабдықтардың болуы: 1) мамандандырылған жабдықтардың ең аз жиынтығын қамтитын меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) жалға алу құқығындағы ең аз материалдық-техникалық жарақтандырылуы; 2) өтініш берілген қызметтің кіші түрі үшін қажетті, графикалық және өзге де материалдарды жасау мен ресімдеуге қажетті орнатылған бағдарламалық жасақтамасы бар компьютерлік техника</w:t>
+Археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензияның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өрескел</w:t>
-            </w:r>
-[...111 lines deleted...]
-елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7884,68 +8102,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="75"/>
+    <w:bookmarkStart w:name="z120" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы талаптарды бұзу туралы расталған шағымдар мен өтініштердің болуы және саны" ақпарат көзі бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша алып тасталды - ҚР Мәдениет және спорт министрінің м.а. 31.05.2023 № 132 және ҚР Ұлттық экономика министрінің 31.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8088,68 +8306,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="76"/>
+    <w:bookmarkStart w:name="z122" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері (бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау қорытындылары бойынша берілген қорытынды құжаттар)" ақпарат көзі бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша алып тасталды - ҚР Мәдениет және спорт министрінің м.а. 31.05.2023 № 132 және ҚР Ұлттық экономика министрінің 31.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8292,68 +8510,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="77"/>
+    <w:bookmarkStart w:name="z124" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік органдардың ресми интернет-ресурстарын, бұқаралық ақпарат құралдарын талдау" ақпарат көзі бойынша субъективті өлшемшарттар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша алып тасталды - ҚР Мәдениет және спорт министрінің м.а. 31.05.2023 № 132 және ҚР Ұлттық экономика министрінің 31.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8496,68 +8714,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="78"/>
+    <w:bookmarkStart w:name="z126" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері" ақпарат көзі бойынша субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша алып тасталды - ҚР Мәдениет және спорт министрінің м.а. 31.05.2023 № 132 және ҚР Ұлттық экономика министрінің 31.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8642,51 +8860,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәдениет және спорт</w:t>
+              <w:t xml:space="preserve">Мәдениет және спорт </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8733,411 +8951,334 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 23 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 277 бірлескен бұйрыққа</w:t>
+              <w:t>№ 277 Бірлескен бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="79"/>
+    <w:bookmarkStart w:name="z41" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уәкілетті органның бақылауды жүзеге асыруы үшін тарихи-мәдени мұра объектiлерiн қорғау және пайдалану саласындағы тексеру парағы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+        <w:t xml:space="preserve"> Қазастан Республикасы Кәсіпкерлік кодексінің 138-бабына сәйкес тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстар бойынша қызметті жүзеге асыратын лицензиаттарға қатысты Тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 13.01.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің м.а. 26.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 4</w:t>
+        <w:t xml:space="preserve">№ 412-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.01.2023 № 2 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 № 138 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылауды тағайындаған мемлекеттік орган</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылауды тағайындау туралы акт _____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       №, күні</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің (объектісінің) атауы ______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес- </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі _________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан жерінің мекенжайы _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тексеруді / бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
-[...269 lines deleted...]
-      __________________________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9153,159 +9294,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптар тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптарға сәйкес келеді</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптарға сәйкес келмейді</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9487,51 +9668,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды және (немесе) археологиялық жұмыстарды жүзеге асыруға лицензияның болмауы</w:t>
+Құрамында орта техникалық және кәсіптік білімі (реставрация), кемінде бес жыл жұмыс өтілі бар кемінде бір реставратор маман немесе кемінде бес жыл жұмыс өтілі және осы салада ғылыми дәрежесі магистр немесе бейіні бойынша доктор немесе философия докторы (PhD) дәрежелері бар, тиісті мамандық (архитектура) бойынша ғылыми қызметкер болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9628,51 +9809,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықаралық және республикалық маңызы бар тарих және мәдениет ескерткішінің заңсыз орнын ауыстыру және оны өзгерту фактілерінің болуы</w:t>
+Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді немесе реставратор маманды басқа ұйым мәлімдей алмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9769,51 +9950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықаралық және республикалық маңызы бар тарих және мәдениет ескерткіштерінің қорғау аймақтары, құрылыс салуды реттеу аймақтары және қорғалатын табиғи ландшафт аймақтары шегінде жерді пайдалану режимін бұзу фактілерінің болуы</w:t>
+Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензияның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9838,616 +10019,206 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...421 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лауазымды адам (-дар) _____________________________ ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                             лауазымы                             қолы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазымды адам (-дар) __________________________________ __________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                               лауазымы қолы</w:t>
-[...107 lines deleted...]
-                                                          тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің басшысы ________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   лауазымы                          қолы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10496,51 +10267,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәдениет және спорт</w:t>
+              <w:t xml:space="preserve">Мәдениет және спорт </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10587,395 +10358,347 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 23 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 277 бірлескен бұйрыққа</w:t>
+              <w:t>№ 277 Бірлескен бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="80"/>
+    <w:bookmarkStart w:name="z47" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жергілікті атқарушы органның бақылауды жүзеге асыруы үшін тарихи-мәдени мұра объектiлерiн қорғау және пайдалану саласындағы тексеру парағы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+        <w:t xml:space="preserve"> Қазастан Республикасы Кәсіпкерлік кодексінің 138-бабына сәйкес тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы археологиялық жұмыстар бойынша қызметті жүзеге асыратын лицензиаттарға қатысты Тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бірлескен бұйрық тексеру парағымен толықтырылды – ҚР Мәдениет және спорт министрінің 06.05.2020 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің м.а. 26.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 113</w:t>
+        <w:t xml:space="preserve">№ 412-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 06.05.2020 № 37 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен; жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 13.01.2023 </w:t>
-[...27 lines deleted...]
-      </w:pPr>
+        <w:t>және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 № 138 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылауды тағайындаған мемлекеттік орган</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылауды тағайындау туралы акт _____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         №, күні</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің (объектісінің) атауы _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес- </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі _________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан жерінің мекенжайы _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тексеруді / бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
-[...233 lines deleted...]
-      __________________________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10991,159 +10714,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптар тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптарға сәйкес келеді</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптарға сәйкес келмейді</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11325,51 +11088,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті маңызы бар тарих және мәдениет ескерткішінің заңсыз орнын ауыстыру және оны өзгерту фактілерінің болуы</w:t>
+Құрамында тиісті мамандық (археология және этнология, тарих) бойынша жоғары білімі, кемінде бес жыл жұмыс өтілі және осы салада ғылыми дәрежесі немесе бейіні бойынша доктор немесе философия докторы (PhD) дәрежелері бар кемінде бір ғылыми қызметкер болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11466,51 +11229,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аумақтарды игеру кезінде жер учаскелері бөліп берілгенге дейін тарихи-мәдени мұра объектілерін анықтау бойынша археологиялық жұмыстарды жүргізу фактілерінің болмауы</w:t>
+Археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді басқа ұйым мәлімдей алмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11607,51 +11370,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті маңызы бар тарих және мәдениет ескерткіштерінің қорғау аймақтары, құрылыс салуды реттеу аймақтары және қорғалатын табиғи ландшафт аймақтары шегінде жерді пайдалану режимін бұзу фактілерінің болуы</w:t>
+Археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензияның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11676,616 +11439,220 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...421 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z49" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазымды адам (-дар) ______________________________________ ______________</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      Лауазымды адам (-дар) _____________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              лауазымы                 қолы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің басшысы ________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    лауазымы              қолы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                          лауазымы                                                 қолы</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
-[...89 lines deleted...]
-                                                    тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12334,51 +11701,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәдениет және спорт</w:t>
+              <w:t xml:space="preserve">Мәдениет және спорт </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12444,300 +11811,315 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 277 Бірлескен бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z52" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тарихи-мәдени мұра объектiлерiн қорғау және пайдалану саласындағы лицензияланатын қызмет түріне тексеру парағы</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Қазастан Республикасы Кәсіпкерлік кодексінің 138-бабына сәйкес тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың (облыстық маңызы бар қалалардың) жергiлiктi атқарушы органдарына, тарих және мәдениет ескерткіштерінің меншік иелері және (немесе) пайдаланушыларына, жеке немесе заңды тұлғаларға қатысты Тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бірлескен бұйрық тексеру парағымен толықтырылды - ҚР Мәдениет және спорт министрінің м.а. 13.01.2023 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің м.а. 26.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 4</w:t>
+        <w:t xml:space="preserve">№ 412-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 13.01.2023 № 2 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 № 138 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеруді тағайындаған мемлекеттік орган ______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеруді тағайындау туралы акт ______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            №, күні</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің (объектісінің) атауы _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес- </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі ________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан жерінің мекенжайы ______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тексеруді тағайындаған мемлекеттік орган _____________________________________</w:t>
-[...179 lines deleted...]
-      __________________________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12753,159 +12135,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптар тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптарға сәйкес келеді</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптарға сәйкес келмейді</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12974,206 +12396,292 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...41 lines deleted...]
-Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызмет</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрамында орта техникалық және кәсіптік білімі (реставрация), кемінде бес жыл жұмыс өтілі бар кемінде бір реставратор маман немесе кемінде бес жыл жұмыс өтілі және осы салада ғылыми дәрежесі немесе магистр, бейіні бойынша доктор, философия докторы (PhD) дәрежелері бар, тиісті мамандық (архитектура) бойынша ғылыми қызметкер болуы.</w:t>
+Қорғау міндеттемелерінде жазылған тарих және мәдениет ескерткішін күтіп-ұстау шарттарын сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) тарих және мәдениет ескерткішінің сақталуын қамтамасыз ету бойынша шаралар қабылдайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) ғылыми, білім беру, туристік, ақпараттық және тәрбиелік мақсаттарда қол жеткізуді қамтамасыз ету арқылы оларды сақтау жөніндегі қызметті жүзеге асырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) тарих және мәдениет ескерткішіндегі ғылыми-реставрациялау жұмыстарының жобаларын келіседі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) тарих және мәдениет ескерткішінің орнын ауыстыру мен өзгертуді келіседі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) тарих және мәдениет ескерткішін өз бетінше жоюға тыйым салынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13270,51 +12778,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді немесе реставратор маманды қызметтің көрсетілген кіші түрлеріне лицензия алуға өтініш беру процесінде басқа ұйым мәлімдей алмайды</w:t>
+Тарих және мәдениет ескерткішінің орнын ауыстыруға және оны өзгертуге тыйым салынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13411,87 +12919,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүзеге асыру жөніндегі мамандандырылған жабдықтардың болуы:</w:t>
-[...35 lines deleted...]
-2) лицензияланатын қызмет түрінің өтініш берілген кіші түрі үшін қажетті, графикалық және өзге де материалдарды жасау мен ресімдеуге қажетті орнатылған бағдарламалық жасақтамасы бар компьютерлік техника</w:t>
+Тарихи-мәдени мұра объектілерінің сақталып тұруына қатер төндіруі мүмкін жұмыстарды жүргізуге тыйым салынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13522,159 +12994,277 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z59" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрамында тиісті мамандық (археология және этнология, тарих) бойынша жоғары білімі, кемінде бес жыл жұмыс өтілі және осы салада ғылыми дәрежесі немесе магистр, бейіні бойынша доктор, философия докторы (PhD) дәрежелері бар кемінде бір ғылыми қызметкер болуы.</w:t>
+Тарих және мәдениет ескерткіштерінің қорғау аймақтары, құрылыс салуды реттеу аймақтары және қорғалатын табиғи ландшафт аймақтары шегінде жерді пайдалану режимін сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) тарих және мәдениет ескерткішінің қорғау аймағы үшін оның сақталуы мен тарихи тұтастығын қамтамасыз ету мақсатында тарих және мәдениет ескерткішін сақтауға бағытталған арнайы шараларды қолдануды қоспағанда, шаруашылық қызметті шектейтін және құрылысқа тыйым салатын жерді пайдаланудың ерекше режимі белгіленеді. Қорғау аймағында жаңа құрылыс жұмыстары жүргізілмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тарих және мәдениет ескерткішінің қорғау аймағы қорғау белгілерімен немесе жыртылған жолақпен немесе қоршаулармен немесе олардың шекараларының сызығы бойынша бұта екпелерімен белгіленеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) тарих және мәдениет ескерткішінің құрылысын реттеу аймағында құрылысты немесе шаруашылық қызметті шектейтін режим белгіленеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тарих және мәдениет ескерткішінің құрылысын реттеу аймағында жол-көлік құрылысы шектеледі, өнеркәсіптік және қойма кәсіпорындарын орналастыруға тыйым салынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) тарих және мәдениет ескерткішінің табиғи ландшафты қорғау аумағында ландшафт сипатының, сумен жабдықтау жүйесінің, өсімдіктердің өзгеруін тудырмайтын қызметке жол беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) тарих және мәдениет аумақтарындағы шаруашылық және өзге де қызметтің және оларды қорғау аймақтарының жобаларын келіседі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13735,87 +13325,443 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z65" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Археологиялық жұмыстарды жүзеге асыру жөніндегі қызметке лицензиясы бар ұйымда жұмыс істейтін ғылыми қызметкерді немесе реставратор маманды қызметтің көрсетілген кіші түрлеріне лицензия алуға өтініш беру процесінде басқа ұйым мәлімдей алмайды</w:t>
+Тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүргізу шарттарын және археологиялық жұмыстарды жүзеге асыру шарттарын сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстардың және археологиялық жұмыстардың жоспардан тыс жүргізілуіне жол берілмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстардың жобаларын келіседі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) негізделген тарихи деректер болған жағдайда тарих және мәдениет ескерткішінің тарихи қалыптасқан бейнесін қамтамасыз ету, тарих және мәдениет ескерткішінің тарихи, сәулеттік-көркемдік бейнесін сақтау және ашу, тарих және мәдениет ескерткішінің тарихи элементтерін қалпына келтіру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) тарих және мәдениет ескерткіштеріндегі сыртқы ғылыми-реставрациялық жұмыстар Цельсий бойынша + 5 градустан төмен температурада жүргізілмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстар жабық үй-жайларда қысқы уақытта Цельсий бойынша + 5 градустан жоғары температуралық режимді қамтамасыз ету үшін жылыту құралын орната отырып, жүргізіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) халықаралық және республикалық маңызы бар тарих және мәдениет ескерткіштеріне жүргізілетін, бұл жөнінде уәкілетті органға хабар берілетін жұмыстарды қоспағанда, астананың, облыстардың, республикалық маңызы бар қалалардың, жергілікті атқарушы органдарына археологиялық жұмыстардың басталатыны туралы оларды бастағанға дейін он жұмыс күннен кешіктірмей хабар береді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) археологиялық жұмыстар жылдың далалық жұмыстар үшін қолайлы кезеңінде жүргізіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Археологиялық жұмыстар қысқы мерзімде жүргізілген кезде, археологиялық ескерткіш немесе тарихи-мәдени мұра объектісінде оңтайлы температуралық режимді (Цельсий бойынша +10 градустан төмен емес) қамтамасыз ету үшін шатырлық жабдық, сонымен қатар жарық орнатылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) археология ескерткішінде немесе тарихи-мәдени мұра объектісінде салынатын қазба 2х2 шаршы метрден кем емес көлемге ие болуы тиіс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) археологиялық жұмыстар қолмен жасау тәсілімен жүргізіледі және транспорттық техника қолдану қарастырылмайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) металл детекторын пайдалануға археологиялық жұмыстарды жүргізу кезінде зерттелген аумақтарда жол беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) сәулеттік-құрылыстық тарихи элементтерімен объектілер табылған жағдайда олардың сақталуы қамтамасыз етіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) археологиялық жұмыстар аяқталған соң археология ескерткішінің немесе тарихи-мәдени мұра объектісінің аумағынан үйінділер шығарылады, олардың жер қабатын қалпына келтіру, консервациялық жұмыстар қамтамасыз етіледі және осы процесстер суретке түсіріледі. Суреттер ғылыми есепке қоса беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13840,475 +13786,1596 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымды адам (-дар) _____________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 лауазымы             қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің басшысы ________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 лауазымы              қолы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәдениет және спорт министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 14 маусымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 162 мен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық экономика министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 23 маусымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 277</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірлескен бұйрыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z81" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің 138-бабына сәйкес тарихи-мәдени мұра объектілерін қорғау және пайдалану саласындағы астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың (облыстық маңызы бар қалалардың) жергiлiктi атқарушы органдарына, жеке немесе заңды тұлғаларға қатысты Тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшамен толықтырылды – ҚР Мәдениет және ақпарат министрінің м.а. 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 412-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 27.08.2026 № 138 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеруді тағайындаған мемлекеттік орган _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеруді тағайындау туралы акт ______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                              №, күні</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің (объектісінің) атауы _____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес-</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сәйкестендіру нөмірі ________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан жерінің мекенжайы _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Археологиялық жұмыстарды жүзеге асыру жөніндегі мамандандырылған жабдықтардың болуы: 1) мамандандырылған жабдықтардың ең аз жиынтығын қамтитын меншік (шаруашылық жүргізу немесе жедел басқару) және (немесе) жалға алу құқығындағы ең аз материалдық-техникалық жарақтандырылуы; 2) өтініш берілген қызметтің кіші түрі үшін қажетті, графикалық және өзге де материалдарды жасау мен ресімдеуге қажетті орнатылған бағдарламалық жасақтамасы бар компьютерлік техника</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келеді</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келмейді</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Археология саласындағы ғылыми ұйымның археологиялық жұмыстарды жүзеге асыру құқығына ұсынымының болуы</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z83" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монументтік өнер құрылыстарын орнату кезінде талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрнекті тұлғалардың мерейтойлық және атаулы күндеріне, маңызды тарихи оқиғаларға орайластыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) аса көрнекті тұлғалар қайтыс болған және (немесе) маңызды тарихи оқиғалар орын алған күннен бастап кемінде бес жыл өткен соң орнату;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) мемлекеттік меншіктегі жалпы ортақ пайдаланылатын орындарда орнату;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) уәкілетті орган қалыптастыратын жоспарда көзделуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) республикалық шығармашылық конкурс өткізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Монументтік өнер құрылыстарын орнату жөніндегі комиссияның оң шешімі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аумақтарды игеру кезінде жер учаскелері бөліп берілгенге дейін тарихи-мәдени мұра объектілерін анықтау бойынша археологиялық жұмыстарды жүргізу талабын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z89" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазымды адам (-дар) __________________________________ ___________________</w:t>
-[...125 lines deleted...]
-                                                тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      Лауазымды адам (-дар) _____________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                лауазымы              қолы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің басшысы ________________________ __________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      лауазымы          қолы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14348,55 +15415,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14722,31 +15789,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>