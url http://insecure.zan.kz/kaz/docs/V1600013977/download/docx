--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f03c98b" w14:textId="f03c98b">
+    <w:p w14:paraId="9e10700" w14:textId="9e10700">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1222,114 +1222,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Мемлекеттік қызметке кір келтіретін </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Комитет) "Қазақстан Республикасының мемлекеттік қызметі туралы" 2015 жылғы 23 қарашадағы Қазақстан Республикасының </w:t>
+      2. Мемлекеттік қызметке кір келтіретін тәртіптік теріс қылықтар жасаған адамдарды есепке алуды Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті (бұдан әрі – Комитет) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Заң) іске асыру мақсатында деректер банкін жүргізу арқылы жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) іске асыру мақсатында жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Өз өкілеттіктері шегінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1422,64 +1444,126 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік қызметке кір келтіретін тәртіптік теріс қылықтар жасаған адамдарды есепке қоюға олардың Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>50-бабында</w:t>
+        <w:t>62-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мемлекеттік қызметке кір келтіретін тәртіптік теріс қылықтар жасау фактісі, сонымен қатар адамды жауаптылыққа тарту туралы мемлекеттік орган басшысы (лауазымды тұлға) актісінің немесе мемлекеттік қызметшілердің тәртіптік жауаптылығын қарауға уәкілетті тиісті комиссиялардың шешімдерінің болуы негіз болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік органның кадр қызметі (оларды алмастырушы тұлғалар) мемлекеттік қызметке кір келтіретін тәртіптік теріс қылықтар жасағаны үшін адамды жауаптылыққа тарту дерегі бойынша тәртіптік жаза қолдану туралы акті (шешім) шығарылған сәттен бастап үш жұмыс күні ішінде мемлекеттік қызметке кір келтіретін тәртіптік теріс қылықтар жасаған адамды есепке алу карточкасын бір данада, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2258,140 +2342,222 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Анықтамалық деректерін өзгерткен азаматтар туралы ішкі істер органдарынан келіп түскен мәліметтерді аумақтық органдардың қызметкерлері бес жұмыс күні ішінде мемлекеттік қызметке кір келтіретін тәртіптік теріс қылықтар жасаған адамдарды есепке алу бойынша тексереді.</w:t>
+      17. Анықтамалық деректерін өзгерткен Қазақстан Республикасының азаматтары туралы ішкі істер органдарынан келіп түскен мәліметтерді аумақтық органдардың қызметкерлері бес жұмыс күні ішінде мемлекеттік қызметке кір келтіретін тәртіптік теріс қылықтар жасаған адамдарды есепке алу бойынша тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      Сауалнамалық деректерін өзгерткен азаматтарға қатысты мәліметтер болған жағдайда, деректер қорында "өзге де сауалнамалық деректемелері бар" белгісі қойылып, тиісті деректер көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнамалық деректерін өзгерткен Қазақстан Республикасының азаматтарына қатысты мәліметтер болған жағдайда, деректер қорында "өзге де сауалнамалық деректемелері бар" белгісі қойылып, тиісті деректер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Комитеттің ақпараттық жүйесіндегі арнайы есеп ақпараты тұрақты сақтау мерзіміне жатады.</w:t>
+      18. Комитеттің цифрлық жүйесіндегі арнайы есеп ақпараты тұрақты сақтау мерзіміне жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 18-тармақпен толықтырылды - ҚР Бас Прокурорының 28.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4598,55 +4764,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4972,31 +5138,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>