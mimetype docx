--- v0 (2025-10-12)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6da7528" w14:textId="6da7528">
+    <w:p w14:paraId="52653c0" w14:textId="52653c0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -299,50 +299,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -353,68 +354,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -423,68 +417,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық экономика министрінің</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1229,118 +1216,172 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 04.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама жүргізуге үміткер заңды тұлғаларды аккредиттеу" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 қарашадағы № 700 </w:t>
+      4. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 734 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12322 болып тіркелген, 2015 жылы 8 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12620 болып тіркелген, 2016 жылы 14 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген "Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама жүргізуге үміткер заңды тұлғаларды аккредиттеу" мемлекеттік көрсетілетін қызмет </w:t>
-[...9 lines deleted...]
-        <w:t>стандартында</w:t>
+      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженерлік-техникалық жұмыскерлерді аттестаттау қағидалары мен рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1366,694 +1407,850 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "10. Мемлекеттік көрсетілетін қызметті көрсетуден бас тартудың негіздемесі: көрсетілетін қызметті алушының құрамында жобаның негізгі бөлімдеріне сәйкес мамандандырулар бойынша аттестатталған сарапшылардың бестен аз болуы; сараптама ұйымының штатында тұрған сарапшының қызметті жүзеге асыруы болып табылады.". </w:t>
+        <w:t>
+      "10. Құжаттардың рұқсат беру талаптарына сәйкестігін аттестаттау орталығы басшысының бұйрығымен тағайындалатын жауапты қызметкер қарайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 734 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12620 болып тіркелген, 2016 жылы 14 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      көрсетілген Қағидаларға 1-қосымша осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженерлік-техникалық жұмыскерлерді аттестаттау қағидалары мен рұқсат беру </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      көрсетілген Қағидаларға 2-қосымша осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілген Қағидаларға 4-қосымша осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      5. "Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 733 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12702 болып тіркелген, 2016 жылы 15 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "10. Құжаттардың рұқсат беру талаптарына сәйкестігін аттестаттау орталығы басшысының бұйрығымен тағайындалатын жауапты қызметкер қарайды.";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген Қағидаларға 1-қосымша осы бұйрыққа </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+        <w:t>
+      "10. Уәкілетті орган көрсетілген мерзімде осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша аккредиттеу туралы куәлікті береді не көрсетілетін қызметті алушы және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдар, объектілер, деректер мен мәліметтер біліктілік талаптарына сәйкес болмаған жағдайда, аккредиттеуден дәлелді бас тарту туралы жазбаша хабарлайды.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілген Қағидаларға 4-қосымша осы бұйрыққа </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
+      6. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген, 2016 жылы 15 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларда және рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген, 2016 жылы 15 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>
+      "9. Уәкілетті орган көрсетілген мерзімде бір мезгілде өтініш берушілерге аккредиттеу туралы тиісті куәлікті бере отырып, аккредиттеу не көрсетілетін қызметті алушы және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдар, объектілер, деректер мен мәліметтер рұқсат беру талаптарына сәйкес болмаған жағдайда, аккредиттеуден дәлелді бас тарту туралы өзінің шешімі туралы жазбаша хабарлайды.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      7. "Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын бірыңғай біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2014 жылғы 9 желтоқсандағы № 136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9994 болып тіркелген, 2014 жылы 24 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "9. Уәкілетті орган көрсетілген мерзімде бір мезгілде өтініш берушілерге аккредиттеу туралы тиісті куәлікті бере отырып, аккредиттеу не көрсетілетін қызметті алушы және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдар, объектілер, деректер мен мәліметтер рұқсат беру талаптарына сәйкес болмаған жағдайда, аккредиттеуден дәлелді бас тарту туралы өзінің шешімі туралы жазбаша хабарлайды.".</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын бірыңғай біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. "Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын бірыңғай біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2014 жылғы 9 желтоқсандағы № 136 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9994 болып тіркелген, 2014 жылы 24 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      2 және 3 тармақ осы бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6–қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2332,283 +2529,281 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1599"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1599" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Жергілікті уәкілетті органның мемлекеттік тілдегі атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9101" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2171700" cy="1752600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2171700" cy="1752600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Жергілікті уәкілетті органның орыс тілдегі атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1599" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Жергілікті уәкілетті органның мемлекеттік тілдегі деректемелері]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4050,156 +4245,157 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рұқсат беру талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс салу процесіне қатысушы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>инженерлік-техникалық жұмыскерлерді аттестаттау бойынша рұқсат</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1058"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6969"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4260,87 +4456,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6969" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4379,385 +4575,385 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобалау қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобаның бас инженері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6969" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тиісті салада маман және (немесе) басшы лауазымында объектілерді жобалау бойынша кемінде бес жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобаның бас сәулетшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, сәулет саласында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6969" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тиісті салада маман және (немесе) басшы лауазымында объектілерді жобалау бойынша кемінде бес жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4821,164 +5017,164 @@
               <w:t>
 көлік құрылысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технологиялық жабдықтар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағдарына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6969" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тиісті салада маман және (немесе) басшы лауазымында объектілерді жобалау бойынша кемінде бес жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5042,51 +5238,51 @@
               <w:t>
 көлік құрылысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технологиялық жабдықтар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5096,51 +5292,51 @@
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағдарына байланысты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орта, құрылыс саласында мамандығы бойынша, жұмыс бағдарына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6969" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5197,385 +5393,385 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс-монтаждау жұмыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бас инженер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағдарына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6969" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық қадағалауды жүзеге асыру бойынша және (немесе) құрылыс ұйымдарында басшылық лауазымында кемінде бес жыл, оның ішінде бас инженер немесе бас инженердің орынбасары лауазымында кемінде бір жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндірістік-техникалық бөлімнің бастығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағдарына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6969" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс саласында маман және (немесе) басшы лауазымында кемінде бес жыл, оның ішінде өндірістік-техникалық бөлім бастығы немесе бастығының орынбасары лауазымында кемінде бір жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5639,51 +5835,51 @@
               <w:t>
 көлік құрылысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технологиялық жабдықтар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5693,51 +5889,51 @@
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағдарына байланысты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орта, құрылыс саласында мамандығы бойынша, жұмыс бағдарына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6969" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5752,87 +5948,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мастер немесе құрылыс учаскесінде/объектісінде жұмыс жүргізуші, техникалық қадағалау лауазымында кемінде бес жыл не құрылыс учаскесінде басқа да лауазымдарда кемінде жеті жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5896,51 +6092,51 @@
               <w:t>
 көлік құрылысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технологиялық жабдықтар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5950,51 +6146,51 @@
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағдарына байланысты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орта, құрылыс саласында мамандығы бойынша, жұмыс бағдарына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6969" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6009,87 +6205,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мастер немесе құрылыс учаскесінде/объектісінде жұмыс жүргізуші, техникалық қадағалау лауазымында кемінде бес жыл не құрылыс учаскесінде басқа да лауазымдарда кемінде жеті жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6153,51 +6349,51 @@
               <w:t>
 көлік құрылысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технологиялық жабдықтар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6207,51 +6403,51 @@
               <w:t>
 Жоғары, құрылыс саласында мамандығы бойынша, жұмыс бағдарына байланысты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орта, құрылыс саласында мамандығы бойынша, жұмыс бағдарына байланысты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6969" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6557,786 +6753,703 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аттестатталған инженерлік-техникалық жұмыскерлердің тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1398"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="978"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1398" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5863" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аттестатталған инженерлік-техникалық жұмыскерлердің тегі, аты, әкесінің аты (болған жағдайды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2483" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік аттестаты берілген күн және нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="977" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аттестациялық орта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1398" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1398" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7432,391 +7545,371 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 267 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="34"/>
+    <w:bookmarkStart w:name="z56" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>асыруға қойылатын бірыңғай біліктілік талаптарын және оларға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сәйкестікті растайтын құжаттардың тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2183"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобалау қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобалау қызметімен айналысу үшін ІІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7826,1118 +7919,1062 @@
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы: жобаның бас инженері,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобаның бас сәулетшісі, аға конструтор, жобалаушы жетекші инженер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында, еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған әкімшілік-тұрмыстық үй-жайлардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес әкімшілік-тұрмыстық үй-жайлар туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында лицензияланатын қызмет түрінің мәлімделген кіші түрін орындау үшін қажетті есеп айырысуларды орындауды, графикалық және өзге де материалдарды жасау мен ресімдеуді жүзеге асыруға мүмкіндік беретін орнатылған бағдарламалық жасақтамасы бар дербес компьютерлерді қамтитын ең аз материалдық-техникалық жарақтандырылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобалау қызметімен айналысу үшін ІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штатында лицензияланатын қызмет түрінің өтініш жасалған кіші түрінің құрамына кіретін жұмыстардың бейіні бойынша тиісті аттестаты бар және келесі бір мамандану бойынша өтініш берушіде тұрақты негізде жұмыс істейтін кемінде бір аттестатталған инженер-техник жұмыскердің болуы: жобаның бас инженері, жобаның бас сәулетшісі, аға конструктор, жобалаушы жетекші инженер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында, еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған әкімшілік-тұрмыстық үй-жайлардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес әкімшілік-тұрмыстық үй-жайлар туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияланатын қызмет түрінің мәлімделген кіші түрін орындау үшін қажетті, оның ішінде "BIM-технологияны" қолдана отырып, есеп айырысуларды орындауды, графикалық және өзге де материалдарды жасау мен ресімдеуді жүзеге асыруға мүмкіндік беретін бағдарламалық қамтамасыз етудің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес бағдарламалық қамтамасыз ету туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензиаттың кемінде бес жыл жұмыс тәжірибесі, бұл ретте жұмыс тәжірибесі жобалау қызметін (жобалау бөлігінде жобалау-іздестіру қызметін) жүзеге асыруға шетелдік тұлғалар үшін лицензия немесе өзге де тең келетін рұқсат беру құжатын алған күнінен бастап есептеледі не ІІІ санаттағы лицензиат ретінде кемінде бес жыл жұмыс тәжірибесі. Бұл ретте, лицензияның қолданылуы тоқтатылған жағдайда жұмыс тәжірибесі жойылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8949,203 +8986,196 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес тиісті расталуы бар шет мемлекеттің тиісті ресми рұқсат беру құжатының көшір</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігер ретінде, құжаттамалық растауды (объектіні пайдалануға беру туралы қол қойылған актілердің көшірмелерін) ұсына отырып, техникалық жағынан күрделі емес екінші және/немесе үшінші жауапкершілік деңгейінде кемінде бес іске асырылған құрылыс объектілерінің болуы не лицензиат қосалқы мердігерлік шарттар бойынша жұмыстар орындаған, құжаттамалық растауды (орындалған жұмыстардың қол қойылған актілерінің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейіндегі кемінде он объектінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9160,242 +9190,228 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесі ретінде лицензияның санатына сәйкес жұмыстарды бас мердігер ретінде орындауға рұқсат берілмейтін объектілер бойынша құжаттық растауды ұсыну 2012 жылғы 30 қаңтарға дейін күшіне енген шарттар бойынша жұмыстарды орындаған жағдайда ғана рұқсат етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобалау қызметімен айналысу үшін І санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9441,471 +9457,450 @@
               <w:t>
 аға конструктор,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобалаушы жетекші инженер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) құқығында, еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған әкімшілік-тұрмыстық үй-жайлардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес әкімшілік-тұрмыстық үй-жайлар туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияланатын қызмет түрінің мәлімделген кіші түрін орындау үшін қажетті, оның ішінде "BIM-технологияны" қолдана отырып, есеп айырысуларды орындауды, графикалық және өзге де материалдарды жасау мен ресімдеуді жүзеге асыруға мүмкіндік беретін бағдарламалық қамтамасыз етудің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес бағдарламалық қамтамасыз ету туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9987,51 +9982,51 @@
               <w:t xml:space="preserve">
 Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін алты жыл жұмыс тәжiрибесi. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшылары Қазақстан Республикасының резиденті заңды тұлғасы және шетелдік заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің 50 немесе одан астамы тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10079,131 +10074,124 @@
               <w:t>
 Құрылтайшыларының кемінде біреуінің жобалау саласында кемінде отыз жыл халықаралық тәжірибесі бар және бірінші жауапкершілік деңгейіндегі объектілерді жобалауды орындаған заңды тұлғалар үшін қызметінің негізгі нысанасы Қазақстан Республикасының аумағында халықаралық мамандандырылған көрмені ұйымдастыру және өткізу болып табылатын, жарғылық капиталына мемлекет жүз пайыз қатысатын заңды тұлғаның ұсынымдары.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатысушысы (акционері) Қазақстан Республикасының резиденті заңды тұлға болып табылатын заңды тұлғаға және Қазақстан Республикасының резиденті заңды тұлғаға – қатысушыға (акционерге) жарғылық капиталына қатысу үлестері (үлестер немесе акциялар) 50 немесе одан көп тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар шетелдік заңды тұлғаға жобалау қызметімен айналысу үшін Қазақстан Республикасының резиденті заңды тұлғаның І санаттағы лицензиясының көшірмесі, әрбір қатысушының (акционердің) қатысу үлесін көрсете отырып, қатысушының (акционердің) құрамы туралы ақпарат, сондай-ақ қатысушы (акционер) – шетелдік заңды тұлға шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын, мемлекеттік және орыс тілдеріне аудармасын нотариат куәландырған сауда тізілімінен алынған заңдастырылған үзінді көшірме немесе басқада заңдастырылған құжат беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10213,87 +10201,87 @@
               <w:t>
 құжаттамалық растауды (объектіні пайдалануға беру туралы қол қойылған актілердің көшірмелерін) ұсына отырып, бас мердігер ретінде бірінші және/немесе екінші жауапкершілік деңгейінде кемінде он іске асырылған құрылыс объектілерінің болуы не лицензиат қосалқы мердігерлік шарттар бойынша жұмыстар орындаған, құжаттамалық растауды (орындалған жұмыстардың қол қойылған актілерінің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейіндегі кемінде жиырма объектінің болуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшылары жобалау қызметімен айналысатын Құрылтайшылары Қазақстан Республикасының резиденті заңды тұлғасы және шетелдік заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің 50 немесе одан астамы тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10308,51 +10296,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесі ретінде лицензияның санатына сәйкес жұмыстарды бас мердігер ретінде орындауға рұқсат берілмейтін объектілер бойынша құжаттық растауды ұсыну 2012 жылғы 30 қаңтарға дейін күшіне енген шарттар бойынша жұмыстарды орындаған жағдайда ғана рұқсат етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10386,242 +10374,228 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс-монтаждау жұмыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылыс-монтаждау жұмыстарымен айналысу үшін ІІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10667,167 +10641,160 @@
               <w:t xml:space="preserve">
 учаске бастығы, жұмыс жүргізуші, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мастер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10873,474 +10840,446 @@
               <w:t>
 Бұл ретте, жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы болмаса, сондай-ақ әкімшілік, техникалық және өндірістік қызметкерлердің еңбек жағдайларын бұзбаса, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында лицензияланатын қызмет түрі кіші түрінің мәлімделген жұмыстарына қойылатын техникалық талаптарға байланысты құрылыс-монтаждау жұмыстарын орындауға қойылатын техникалық талаптарға сәйкес белгіленген жабдықтардың ең аз жиынтығын, бақылау-өлшеу құралдарын, машиналар мен механизмдерді қамтитын ең аз материалдық-техникалық жарақтандырылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылыс-монтаждау жұмыстарымен айналысу үшін ІІ санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11386,167 +11325,160 @@
               <w:t xml:space="preserve">
 жұмыс жүргізуші, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мастер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11574,355 +11506,341 @@
               <w:t>
 1) лицензияланатын қызмет түрінің мәлімделген жұмыс түрлерін, кіші түрін орындауға қажетті әкімшілік-өндірістік ғимараттармен немесе үй-жайлармен жарақтандырылған. Бұл ретте, жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы болмаса, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес өндірістік база туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында лицензияланатын қызмет түрі кіші түрінің мәлімделген жұмыстарына қойылатын техникалық талаптарға байланысты құрылыс-монтаждау жұмыстарын орындауға қойылатын техникалық талаптарға сәйкес белгіленген жабдықтардың ең аз жиынтығын, бақылау-өлшеу құралдарын, машиналар мен механизмдерді қамтитын ең аз материалдық-техникалық жарақтандырылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензиаттың кемінде бес жыл жұмыс тәжірибесі, бұл ретте жұмыс тәжірибесі құрылыс-монтаждау жұмыстарын жүзеге асыруға лицензия немесе шетелдік тұлғалар үшін өзге де тең келетін рұқсат беру құжатын алған күнінен бастап есептеледі не ІІІ санаттағы лицензиат ретінде кемінде бес жыл жұмыс тәжірибесі. Бұл ретте, лицензияның қолданылуы тоқтатылған жағдайда жұмыс тәжірибесі жойылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11934,203 +11852,196 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес тиісті расталуы бар шет мемлекеттің тиісті ресми рұқсат беру құжатының көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бас мердігер ретінде, құжаттамалық растауды (объектіні пайдалануға беру туралы қол қойылған актілердің көшірмелерін) ұсына отырып, техникалық жағынан күрделі емес екінші және/немесе үшінші жауапкершілік деңгейінде кемінде бес іске асырылған құрылыс объектілерінің болуы не лицензиат қосалқы мердігерлік шарттар бойынша жұмыстар орындаған, құжаттамалық растауды (орындалған жұмыстардың қол қойылған актілерінің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейіндегі кемінде он объектінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12145,242 +12056,228 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесі ретінде лицензияның санатына сәйкес жұмыстарды бас мердігер ретінде орындауға рұқсат берілмейтін объектілер бойынша құжаттық растауды ұсыну 2012 жылғы 30 қаңтарға дейін күшіне енген шарттар бойынша жұмыстарды орындаған жағдайда ғана рұқсат етіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылыс-монтаждау жұмыстарымен айналысу үшін І санаттағы лицензиаттарға қойылатын біліктілік талаптары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12408,167 +12305,160 @@
               <w:t xml:space="preserve">
 учаске бастығы, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жұмыс жүргізуші, мастер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес аттестатталған инженер-техник жұмыскерлердің болуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12596,319 +12486,305 @@
               <w:t>
 1) лицензияланатын қызмет түрінің мәлімделген жұмыс түрлерін, кіші түрін орындауға қажетті әкімшілік-өндірістік ғимараттармен немесе үй-жайлармен жарақтандырылған. Бұл ретте, жұмысты жүргізген кезде еңбекті қорғау жүйесі мен қауіпсіздік техникасының талаптарына қайшы болмаса, өндірістік базаның әкімшілік, өндірістік және өзге де ғимараттары немесе үй-жайлары біріктірілуі мүмкін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) еңбек жағдайларына сәйкес ұйымдастырылған жұмыс орындарымен жарақтандырылған өндірістік базаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес өндірістік база туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 меншік (шаруашылық жүргізу немесе жедел басқару) және/немесе жалға алу құқығында лицензияланатын қызмет түрі кіші түрінің мәлімделген жұмыстарына қойылатын техникалық талаптарға байланысты құрылыс-монтаждау жұмыстарын орындауға қойылатын техникалық талаптарға сәйкес белгіленген жабдықтардың ең аз жиынтығын, бақылау-өлшеу құралдарын, машиналар мен механизмдерді қамтитын ең аз материалдық-техникалық жарақтандырылуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес техникалық жарақтандырылуы туралы ақпаратты қамтитын мәліметтер нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12936,51 +12812,51 @@
               <w:t xml:space="preserve">
 Шетелдік тұлғалар үшін жұмыс тәжірибесі ретінде құрылыс-монтаждау жұмыстарын жүзеге асыруға тең келетін рұқсат беру құжаты есепке алынады. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылтайшылары жобалау қызметімен айналысатын Қазақстан Республикасының резиденті заңды тұлғасы және шетелдік заңды тұлғасы болып табылатын және ондағы Қазақстан Республикасының заңды тұлғасына қатысу үлесінің 50 немесе одан астамы тиесілі және құрылыс-монтаж жұмыстарымен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13010,131 +12886,124 @@
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес тиісті расталуы бар шет мемлекеттің тиісті ресми рұқсат беру құжатының көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатысушысы (акционері) Қазақстан Республикасының резиденті заңды тұлға болып табылатын заңды тұлғаға және Қазақстан Республикасының резиденті заңды тұлғаға – қатысушыға (акционерге) жарғылық капиталына қатысу үлестері (үлестер немесе акциялар) 50 немесе одан көп тиесілі және жобалау қызметімен айналысуға І санаттағы лицензиясы бар шетелдік заңды тұлғаға жобалау қызметімен айналысу үшін Қазақстан Республикасының резиденті заңды тұлғаның І санаттағы лицензиясының көшірмесі, әрбір қатысушының (акционердің) қатысу үлесін көрсете отырып, қатысушының (акционердің) құрамы туралы ақпарат, сондай-ақ қатысушы (акционер) – шетелдік заңды тұлға шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын куәландыратын, мемлекеттік және орыс тілдеріне аудармасын нотариат куәландырған сауда тізілімінен алынған заңдастырылған үзінді көшірме немесе басқада заңдастырылған құжат беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13144,87 +13013,87 @@
               <w:t>
 бас мердігер ретінде, құжаттамалық растауды (объектіні пайдалануға беру туралы қол қойылған актілердің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейінде кемінде он іске асырылған құрылыс объектілерінің болуы не лицензиат қосалқы мердігерлік шарттар бойынша жұмыстар орындаған, құжаттамалық растауды (орындалған жұмыстардың қол қойылған актілерінің көшірмелерін) ұсына отырып, бірінші және/немесе екінші жауапкершілік деңгейіндегі кемінде жиырма объектінің болуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңды тұлғасына қатысу үлесінің 50 немесе одан астамы тиесілі және құрылыс-монтаж жұмыстарымен айналысуға І санаттағы лицензиясы бар заңды тұлға үшін осы талаптар қолданылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6316" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы біліктілік талаптарына қосымшаға сәйкес іске асырылған объектілер туралы ақпаратты қамтитын мәліметтер нысаны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13304,55 +13173,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13678,31 +13547,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>