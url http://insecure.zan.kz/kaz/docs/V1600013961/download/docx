--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="52653c0" w14:textId="52653c0">
+    <w:p w14:paraId="ba12369" w14:textId="ba12369">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -813,130 +813,214 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігінің</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10058 болып тіркелген, 2015 жылы 2 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -949,130 +1033,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) "электрондық үкімет" веб-порталына: www.egov.kz:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызмет алушының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) расталған электрондық құжат нысанындағы сұрау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәсіптік жоғары білімі туралы дипломның көшірмесі (ғылыми дәрежесі немесе ғылыми атағы болған жағдайда, тиісті құжаттардың көшірмелері - құжаттардың электрондық көшірмелері түрінде электрондық сұрауға қоса тіркеледі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек кітапшасының көшірмесі (құжаттардың электрондық көшірмелері түрінде электрондық сұрауға қоса тіркеледі);";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1085,110 +1169,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. Құжаттарды жинақтау нәтижесі бойынша жергілікті уәкілетті орган аттестаттаудан өтуге өтініш берген адамдардың тізімін қалыптастырады және тестілеуге жіберілген өтініш берушілердің тестілеу кестесін жасайды, бұл ретте құжаттардың Қағидалардың талаптарына сәйкестігі 10 (он) жұмыс күні ішінде қаралады. Мемлекеттік қызмет көрсету мерзімі жергілікті уәкілетті органға құжаттар топтамасы тапсырылған сәттен бастап, сондай-ақ порталға өтініш жасаған кезде – 30 (отыз) жұмыс күні ішінде.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға 2-қосымша осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1270,131 +1354,207 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 734 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12620 болып тіркелген, 2016 жылы 14 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженерлік-техникалық жұмыскерлерді аттестаттау қағидалары мен рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1407,540 +1567,438 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Құжаттардың рұқсат беру талаптарына сәйкестігін аттестаттау орталығы басшысының бұйрығымен тағайындалатын жауапты қызметкер қарайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға 1-қосымша осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға 2-қосымша осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілген Қағидаларға 4-қосымша осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">5. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 245</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">
       6. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген, 2016 жылы 15 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларда және рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1953,304 +2011,162 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Уәкілетті орган көрсетілген мерзімде бір мезгілде өтініш берушілерге аккредиттеу туралы тиісті куәлікті бере отырып, аккредиттеу не көрсетілетін қызметті алушы және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдар, объектілер, деректер мен мәліметтер рұқсат беру талаптарына сәйкес болмаған жағдайда, аккредиттеуден дәлелді бас тарту туралы өзінің шешімі туралы жазбаша хабарлайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">7. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...181 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4245,92 +4161,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рұқсат беру талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="30"/>
+    <w:bookmarkStart w:name="z52" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс салу процесіне қатысушы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>инженерлік-техникалық жұмыскерлерді аттестаттау бойынша рұқсат</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6753,68 +6669,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="31"/>
+    <w:bookmarkStart w:name="z54" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аттестатталған инженерлік-техникалық жұмыскерлердің тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7545,5627 +7461,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 267 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="32"/>
-[...5575 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -13173,55 +7586,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13547,31 +7960,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>