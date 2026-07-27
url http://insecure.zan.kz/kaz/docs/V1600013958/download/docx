--- v1 (2026-03-14)
+++ v2 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bd0a5c9" w14:textId="bd0a5c9">
+    <w:p w14:paraId="87176ff" w14:textId="87176ff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,242 +77,312 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетелдiктердi есепке алу қағидаларын бекіту туралы</w:t>
+        <w:t>Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарды есепке алу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Сыртқы істер министрінің м.а. 2016 жылғы 14 маусымдағы № 11-1-2/262 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 21 шілдеде № 13958 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 89-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 89-бабының 3-тармағына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 19.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11-1-4/705</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетелдiктердi есепке алу </w:t>
+      1. Қоса беріліп отырған Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын есепке алу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Сыртқы істер министрлігінің Консулдық қызмет департаменті:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -830,210 +900,312 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетелдiктердi есепке алу қағидалары</w:t>
+        <w:t xml:space="preserve"> Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын есепке алу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Сыртқы істер министрінің м.а. 19.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/705</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z46" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген Қазақстан Республикасынан тыс жерлерде тұрақты тұратын Қазақстан Республикасының азаматтарын, шетелдіктерді есепке алу тәртібін анықтайды.</w:t>
+        <w:t>
+      1. Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын есепке алу қағидалары (бұдан әрі - Қағидалар) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – "Неке (ерлі-зайыптылық) және отбасы туралы" Кодексі) 89-бабының 3-тармағына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген Қазақстан Республикасынан тыс жерлерде тұрақты тұратын Қазақстан Республикасының азаматтарын, шетел азаматтарын есепке алу тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. "Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетелдiктердi есепке алу" (бұдан әрі – мемлекеттік қызмет) көрсетілетін мемлекеттік қызметті Қазақстан Республикасының шет елдердегі мекемелері (бұдан әрі - көрсетілетін қызметті беруші) Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерлерде тұрақты тұратын адамдар, Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген шетелдіктерге (бұдан әрі - көрсетілетін қызметті алушы) көрсетеді.</w:t>
+      2. "Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын есепке алу" (бұдан әрі – мемлекеттік қызмет) көрсетілетін мемлекеттік қызметті Қазақстан Республикасының шет елдердегі мекемелері (бұдан әрі - көрсетілетін қызметті беруші) Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерлерде тұрақты тұратын адамдар, Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген шетел азаматтарына (бұдан әрі - көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z49" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1043,150 +1215,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Көрсетілетін қызметті алушы көрсетілетін мемлекеттік қызметті алу үшін көрсетілетін қызметті берушіге тегі, аты, әкесінің аты (ол болған жағдайда), туған күні және туған жері, төлқұжат нөмірі, кіммен және қашан берлгенін көрсетіп, оларды есепке қою туралы жазбаша өтінішті (еркін нысанда жазылған), сондай-ақ келесі құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z50" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитеті аккредиттеген бала асырап алу жөніндегі агенттіктің қолдаухаты.</w:t>
+        <w:t>
+      1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша "Неке (ерлі-зайыптылық) және отбасы туралы" Кодексіне сәйкес Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитеті аккредиттеген бала асырап алу жөніндегі агенттіктің қолдаухаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1993 жылғы 22 қаңтарда Минск қаласында қол қойылған Азаматтық, отбасылық және қылмыстық істер бойынша құқықтық көмек пен құқықтық қатынастар туралы конвенцияны (бұдан әрі - Ковенция) ратификациялаған мемлекеттерде тұрақты тұратын Қазақстан Республикасының азаматтары болып табылатын адамдар және Конвенцияны ратификациялаған елдердің азаматтары болып табылатын шетелдіктер үшін осы мемлекеттегі қорғаншылық және қамқоршылық функцияларын жүзеге асыратынн органдарының қолдаухатын ұсыну қажет;</w:t>
+      1993 жылғы 22 қаңтарда Минск қаласында қол қойылған Азаматтық, отбасылық және қылмыстық істер бойынша құқықтық көмек пен құқықтық қатынастар туралы конвенцияны (бұдан әрі - Ковенция) ратификациялаған мемлекеттерде тұрақты тұратын Қазақстан Республикасының азаматтары болып табылатын адамдар және Конвенцияны ратификациялаған елдердің азаматтары болып табылатын шетел азаматтары үшін осы мемлекеттегі қорғаншылық және қамқоршылық функцияларын жүзеге асыратын органдарының қолдаухатын ұсыну қажет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша фотосуреті бар толтырылған Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетелдiктердi толтырылған есепке алу карточкасы;</w:t>
+        <w:t>
+      2) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша фотосуреті бар толтырылған Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын толтырылған есепке алу карточкасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z52" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1262,50 +1374,112 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қарастырылған құжаттар топтамасы толық ұсынылмаған жағдайда немесе осы Қағидалармен қарастырылған талаптардың бұзылуы арқылы ұсынылған жағдайда көрсетілетін қызметті беруші құжаттарды қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Көрсетілетін қызметті алушы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1411,95 +1585,199 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызмет көрсетуден бас тарту мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z55" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
+        <w:t>
+      6. Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Есепке алу карточкалары әліпби тәртібімен "Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдар, шетелдiктер" бөлімі бойынша есепке алу үшін қабылданған картотекада сақталады.</w:t>
+      7. Есепке алу карточкалары әліпби тәртібімен "Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдар, шетел азаматтары" бөлімі бойынша есепке алу үшін қабылданған картотекада сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Есепке алынған көрсетілетін қызметті алушылар туралы ақпарат жарты жылда бір рет, есепті кезеңнен кейінгі айдың 1-күніне дейін (1 шілдеге дейін және 1 қаңтарға дейін) Қазақстан Республикасы Сыртқы істер министрлігінің Консулдық қызмет департаментіне, одан әрі есепті кезеңнен кейінгі айдың 10-күніне дейін (10 шілдеге және 10 қаңтарға дейін) Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитетіне беру үшін жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z58" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1602,72 +1880,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды шағым қарайтын органға жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+        <w:t>
+      Көрсетілетін қызметті алушыдан көрсетілетін қызметті берушінің атына келіп түскен шағым Заңның 25-бабы 2-тармағына сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыдан шағымды қарайтын органның атына келіп түскен шағым тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1680,50 +1938,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1759,321 +2079,222 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жетім балаларды, ата-</w:t>
+              <w:t>Жетім балаларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аналарының қамқорлығынсыз</w:t>
+              <w:t>ата- аналарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қалған балаларды асырап алуға</w:t>
+              <w:t>қамқорлығынсыз қалған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тілек білдірген, </w:t>
+              <w:t>балаларды асырап алуға тілек</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t>білдірген, Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтары болып табылатын,</w:t>
+              <w:t>Республикасының азаматтары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасынан</w:t>
+              <w:t>болып табылатын, Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тыс жерде тұрақты тұратын</w:t>
+              <w:t>Республикасынан тыс жерде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды, шетелдiктердi</w:t>
+              <w:t>тұрақты тұратын адамдарды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке алу қағидаларына</w:t>
+              <w:t>шетел азаматтарын есепке алу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="26"/>
-[...28 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мекенжай: </w:t>
-[...35 lines deleted...]
-      20___ жылғы "____" _____                                     № __________________</w:t>
+      Ескерту. 1-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2109,351 +2330,126 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
-[...64 lines deleted...]
-              <w:t>шет елдегі мекемесінің атауы</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z62" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қолдаухат</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Бала асырап алу агенттігінің атауы (ресми бланкіде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "____" (бала асырап алу агенттігінің атауы, ____ жылғы "____" лицензия </w:t>
+      Мекенжай: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      нөмірі ______, Қазақстан Республикасында аккредиттеу мерзімі) </w:t>
-[...107 lines deleted...]
-      Бұл азамат(-тар) Қазақстан Республикасы заңнамасының барлық </w:t>
+      телефон: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      талаптарына сай келеді.</w:t>
-[...53 lines deleted...]
-      ____________________</w:t>
+      20___ жылғы "____" _____                                     № __________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2489,185 +2485,621 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жетім балаларды, ата-</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шет елдегі мекемесінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қолдаухат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "____" (бала асырап алу агенттігінің атауы, ____ жылғы "____" лицензия </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      нөмірі ______, Қазақстан Республикасында аккредиттеу мерзімі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының азамат(-тар)ы болып табылатын жетім баланы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (-балаларды), ата-аналарының қамқорлығынсыз қалған баланы (-балаларды) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      асырап алуға тілек білдірген тұлғаны/тұлғаларды консулдық есепке қоюды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сұрайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл азамат(-тар) Қазақстан Республикасы заңнамасының барлық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      талаптарына сай келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лауазымды адамның қолы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жетім балаларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аналарының қамқорлығынсыз</w:t>
+              <w:t>ата- аналарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қалған балаларды асырап алуға</w:t>
+              <w:t>қамқорлығынсыз қалған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тілек білдірген,</w:t>
+              <w:t>балаларды асырап алуға тілек</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>білдірген, Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтары болып табылатын,</w:t>
+              <w:t>Республикасының азаматтары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасынан</w:t>
+              <w:t>болып табылатын, Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тыс жерде тұрақты тұратын</w:t>
+              <w:t>Республикасынан тыс жерде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды, шетелдiктердi</w:t>
+              <w:t>тұрақты тұратын адамдарды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке алу қағидаларына</w:t>
+              <w:t>шетел азаматтарын есепке алу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2795,54 +3227,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z64" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетелдiктердi есепке алу карточкасы</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын есепке алу карточкасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4497,521 +4967,222 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жетім балаларды, ата-</w:t>
+              <w:t>Жетім балаларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аналарының қамқорлығынсыз</w:t>
+              <w:t>ата- аналарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қалған балаларды асырап</w:t>
+              <w:t>қамқорлығынсыз қалған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алуға тілек білдірген,</w:t>
+              <w:t>балаларды асырап алуға тілек</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>білдірген, Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтары болып табылатын,</w:t>
+              <w:t>Республикасының азаматтары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасынан</w:t>
+              <w:t>болып табылатын, Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тыс жерде тұрақты тұратын</w:t>
+              <w:t>Республикасынан тыс жерде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды, шетелдiктердi</w:t>
+              <w:t>тұрақты тұратын адамдарды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке алу қағидаларына</w:t>
+              <w:t>шетел азаматтарын есепке алу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
-[...246 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="28"/>
-[...64 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20___ жылғы "___" _________                         _______________________ </w:t>
-[...17 lines deleted...]
-      (өтiнiш берушiнiң қолы)</w:t>
+      Ескерту. 3-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5047,240 +5218,691 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жетім балаларды, ата-</w:t>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аналарының қамқорлығынсыз</w:t>
+              <w:t>(Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қалған балаларды асырап</w:t>
+              <w:t>шетелдегі мекемесінің атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алуға тілек білдірген,</w:t>
+              <w:t>Азамат/ша (тегі, аты, әкесінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t xml:space="preserve">аты (ол болған жағдайда), </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтары болып табылатын,</w:t>
+              <w:t>азаматтығы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасынан</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тыс жерде тұрақты тұратын</w:t>
+              <w:t xml:space="preserve">мекен жайы және телефон </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды, шетелдiктердi</w:t>
+              <w:t>нөмірі:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке алу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z66" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының азаматы болып табылатын жетім баланы, ата-анасының қамқорлығынсыз қалған баланы асырап алған жағдайда он сегіз жасқа толғанға дейін оның тұрмыс, оқу, тәрбие жағдайы және денсаулық жағдайы туралы есептерді асырап алу агенттіктері немесе Қазақстан Республикасының шет елдердегі мекемелері арқылы Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитетіне ұсыну бойынша өзіне міндеттеме жүктеу туралы өтініш-келісім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, ___________________________, Қазақстан Республикасының азаматтары болып табылатын жетім баланы, ата-аналарының қамқорлығынсыз қалған баланы асырап алған жағдайда ол он сегіз жасқа толғанға дейін асырап алу агенттіктері немесе Қазақстан Республикасының шет елдердегі мекемелері арқылы Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитетіне оның тұрмыс, оқу, тәрбие жағдайы және денсаулық ағдайы туралы есептерді ұсынуға міндеттенемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес асырап алынған Қазақстан Республикасының азаматы болып табылатын жетім баланың, ата-аналарының қамқорлығынсыз қалған баланың кәмелеттiк жасқа (18 жас) толғанға дейiн Қазақстан Республикасының азаматтығын сақтайтындығы және Қазақстан Республикасының шет елдегі мекемесінің уәкілетті қызметкері баланың тұрмыс, оқу, тәрбие жағдайының және денсаулық жағдайының сәйкестiгiн тексеру мақсатында баланы асырап алушыларға кез келген уақытта баруға құқығы бар екендiгi маған белгiлi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20___ жылғы "___" _________                         _______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтiнiш берушiнiң қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жетім балаларды, ата-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аналарының қамқорлығынсыз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қалған балаларды асырап</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алуға тілек білдірген,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаматтары болып табылатын,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасынан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тыс жерде тұрақты тұратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адамдарды, шетелдiктердi</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есепке алу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z68" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетелдіктерді есепке қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+        <w:t xml:space="preserve"> Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын есепке қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымшаға өзгеріс енгізілді - ҚР Сыртқы істер министрінің 30.09.2025 </w:t>
+      Ескерту. Тақырып жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаға өзгерістер енгізілді - ҚР Сыртқы істер министрінің 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 11-1-4/577</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі); 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6326,51 +6948,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) "Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетелдiктердi есепке алу қағидаларын бекіту туралы" (бұдан әрі - Қағида) Қазақстан Республикасы Сыртқы істер министрінің міндетін атқарушының 2016 жылғы 14 маусымдағы № 11-1-2/262 </w:t>
+1) "Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын есепке алу қағидаларын бекіту туралы" (бұдан әрі - Қағида) Қазақстан Республикасы Сыртқы істер министрінің міндетін атқарушының 2016 жылғы 14 маусымдағы № 11-1-2/262 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13958 болып тіркелген) бекітілген осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша "Неке (ерлі-зайыптылық) және отбасы туралы" </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6384,69 +7006,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитеті аккредиттеген бала асырап алу жөніндегі агенттіктің қолдаухаты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1993 жылғы 22 қаңтарда Минск қаласында қол қойылған Азаматтық, отбасылық және қылмыстық істер бойынша құқықтық көмек пен құқықтық қатынастар туралы конвенцияны (бұдан әрі - Ковенция) ратификациялаған мемлекеттерде тұрақты тұратын Қазақстан Республикасының азаматтары болып табылатын адамдар және Конвенцияны ратификациялаған шетелдіктер үшін осы мемлекеттегі қорғаншылық және қамқоршылық функцияларын атқаратын органдарының қолдаухатын ұсыну қажет;</w:t>
+1993 жылғы 22 қаңтарда Минск қаласында қол қойылған Азаматтық, отбасылық және қылмыстық істер бойынша құқықтық көмек пен құқықтық қатынастар туралы конвенцияны (бұдан әрі - Ковенция) ратификациялаған мемлекеттерде тұрақты тұратын Қазақстан Республикасының азаматтары болып табылатын адамдар және Конвенцияны ратификациялаған шетел азаматтары үшін осы мемлекеттегі қорғаншылық және қамқоршылық функцияларын атқаратын органдарының қолдаухатын ұсыну қажет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша фотосуреті бар толтырылған Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетелдiктердi толтырылған есепке алу карточкасы;</w:t>
+2) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша фотосуреті бар толтырылған Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын толтырылған есепке алу карточкасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша Қазақстан Республикасының азаматы болып табылатын жетім баланы, ата-анасының қамқорлығынсыз қалған баланы асырап алған жағдайда он сегіз жасқа толғанға дейін оның тұрмыс, оқу, тәрбие жағдайы және денсаулық жағдайы туралы есептерді асырап алу агенттіктері немесе көрсетілетін қызметті беруші арқылы Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитетіне ұсыну бойынша өзіне міндеттеме жүктеу туралы нотариалды куәландырылған, сондай-ақ заңдастырылған немесе апостильденген өтініш-келісім.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6821,185 +7443,241 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жетім балаларды, ата-</w:t>
+              <w:t>Жетім балаларды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аналарының қамқорлығынсыз</w:t>
+              <w:t>ата- аналарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қалған балаларды асырап</w:t>
+              <w:t>қамқорлығынсыз қалған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алуға тілек білдірген,</w:t>
+              <w:t>балаларды асырап алуға тілек</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>білдірген, Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтары болып табылатын,</w:t>
+              <w:t>Республикасының азаматтары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасынан</w:t>
+              <w:t>болып табылатын, Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тыс жерде тұрақты тұратын</w:t>
+              <w:t>Республикасынан тыс жерде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды, шетелдiктердi</w:t>
+              <w:t>тұрақты тұратын адамдарды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке алу қағидаларына</w:t>
+              <w:t>шетел азаматтарын есепке алу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>қағидаларына 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -7373,55 +8051,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>