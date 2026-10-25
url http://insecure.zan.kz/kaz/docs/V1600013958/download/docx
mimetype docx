--- v2 (2026-07-27)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="87176ff" w14:textId="87176ff">
+    <w:p w14:paraId="9a4e907" w14:textId="9a4e907">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,120 +151,160 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 89-бабының 3-тармағына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1) тармақшасына сәйкес </w:t>
+      "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 89-бабы 3-тармағына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Үкіметінің 2004 жылғы 28 қазандағы № 1118 қаулысымен бекітілген Қазақстан Республикасының Сыртқы істер министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>166) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11-1-4/328</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1013,101 +1053,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z46" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын есепке алу қағидалары (бұдан әрі - Қағидалар) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – "Неке (ерлі-зайыптылық) және отбасы туралы" Кодексі) 89-бабының 3-тармағына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген Қазақстан Республикасынан тыс жерлерде тұрақты тұратын Қазақстан Республикасының азаматтарын, шетел азаматтарын есепке алу тәртібін анықтайды.</w:t>
+        <w:t xml:space="preserve">
+      1. Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын есепке алу қағидалары (бұдан әрі – Қағидалар) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің (бұдан әрі – "Неке (ерлі-зайыптылық) және отбасы туралы" Кодексі) 89-бабының 3-тармағына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заң) 10-бабының 1) тармақшасына, Қазақстан Республикасы Үкіметінің 2004 жылғы 28 қазандағы № 1118 қаулысымен бекітілген Қазақстан Республикасының Сыртқы істер министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>166) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген Қазақстан Республикасынан тыс жерлерде тұрақты тұратын Қазақстан Республикасының азаматтарын, шетел азаматтарын есепке алу тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11-1-4/328</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1313,157 +1373,247 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының азаматы болып табылатын жетім баланы, ата-анасының қамқорлығынсыз қалған баланы асырап алған жағдайда он сегіз жасқа толғанға дейін оның тұрмыс, оқу, тәрбие жағдайы және денсаулық жағдайы туралы есептерді асырап алу агенттіктері немесе көрсетілетін қызметті беруші арқылы Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитетіне ұсыну бойынша өзіне міндеттеме жүктеу туралы нотариалды куәландырылған, сондай-ақ заңдастырылған немесе апостильденген өтініш-келісім.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
+      Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4- қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> қарастырылған құжаттар топтамасы толық ұсынылмаған жағдайда немесе осы Қағидалармен қарастырылған талаптардың бұзылуы арқылы ұсынылған жағдайда көрсетілетін қызметті беруші құжаттарды қабылдаудан бас тартады.</w:t>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы Тізбенің 9-тармағында көрсетілген құжаттар топтамасын ұсынбаған жағдайда көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды және (еркін нысанда) тиісті қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы берілген жағдайлар кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, ол мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады және көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып, жауап жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі); 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z53" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1500,202 +1650,310 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша есепке қойылғаны туралы тиісті анықтама береді. Анықтаманың көшірмесі есепке алу карточкасына қоса тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...92 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11-1-4/328</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z54" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тарту мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көрсетілген негіздер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Есепке алу карточкалары әліпби тәртібімен "Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдар, шетел азаматтары" бөлімі бойынша есепке алу үшін қабылданған картотекада сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1880,52 +2138,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды шағым қарайтын органға жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Көрсетілетін қызметті алушыдан көрсетілетін қызметті берушінің атына келіп түскен шағым Заңның 25-бабы 2-тармағына сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушыдан көрсетілетін қызметті берушінің атына келіп түскен шағым Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыдан шағымды қарайтын органның атына келіп түскен шағым тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1985,51 +2263,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі); 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/538</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5573,337 +5871,118 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жетім балаларды, ата-</w:t>
-[...129 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>Жетім балаларды, ата- аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын Қазақстан Республикасынан тыс жерде тұрақты тұратын, адамдарды, шетел азаматтарын есепке алу қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z68" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын есепке қою" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Сыртқы істер министрінің 28.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/328</w:t>
+        <w:t>№ 11-1-4/538</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...114 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5917,51 +5996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6030,1386 +6109,1434 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері:</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді Қазақстан Республикасының шет елдердегі мекемелері жүзеге асырады.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі:</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 (үш) жұмыс күні</w:t>
+Өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беруді Қазақстан Республикасының шет елдердегі мекемелері жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету түрі</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз түрінде</w:t>
+3 (үш) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының азаматы болып табылатын жетім баланы, ата-аналарының қамқорлығынсыз қалған баланы асырап алуға тілек білдірген тұлғалар/тұлға ретінде есепке алынғандығы туралы анықтама немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+Қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету барысында көрсетілетін қызметті алушыдан алынатын төлем мөлшері, және оны Қазақстан Республикасының заңнамасында көзделген жағдайларда алу тәсілдері</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызмет жеке тұлғаларға Қазақстан Республикасының Салық кодексіне және "Шет мемлекеттің аумағында консулдық іс-әрекеттер жасағаны үшін консулдық алым мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Сыртқы істер министрінің 2019 жылғы 20 мамырдағы № 11-1-4/227 </w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес реттеледі.</w:t>
+Қазақстан Республикасының азаматы болып табылатын жетім баланы, ата-анасының қамқорлығынсыз қалған баланы асырап алуға тілек білдірген тұлғалар/тұлға ретінде есепке алынғандығы туралы анықтама немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және оны Қазақстан Республикасының заңнамасында көзделген жағдайларда алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Құжаттарды қабылдауды көрсетілетін қызметті беруші сағат 09:30-дан 12:30-ға дейін, ал мемлекеттік қызмет көрсету нәтижелерін беруді сағат 16:00-ден 17:00-ге дейін жүзеге асырады. Сәрсенбі – қабылдамайтын күн.</w:t>
+Мемлекеттік қызмет жеке тұлғаларға Қазақстан Республикасының Салық кодексіне және "Шет мемлекеттің аумағында консулдық іс-әрекеттер жасағаны үшін консулдық алым мөлшерлемелерін бекіту туралы" Қазақстан Республикасы Сыртқы істер министрінің 2019 жылғы 20 мамырдағы № 11-1-4/227 бұйрығына сәйкес консулдық алым мөлшерлемелері бойынша ақылы негізде көрсетіледі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18702 болып тіркелген).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Климаты ыстық және ылғалды шет мемлекеттерде көрсетілетін мемлекеттік қызметті берушінің жұмыс кестесі жергілікті жағдайларға қатысты белгіленеді.</w:t>
+Консулдық алымды төлеу қолма-қол ақшалай немесе қолма-қол ақшасыз нысанда екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет алдын ала жазылусыз және жедел қызмет көрсетусіз, кезек күту тәртібімен жүзеге асырылады, көрсетілетін қызметті берушінің интернет-ресурсы арқылы кезекті брондауға болады.</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызметті көрсету орындарының мекенжайлары: Қазақстан Республикасы Сыртқы істер министрлігінің www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+Консулдық алымды төлеуден босату шарттары Қазақстан Республикасының Салық кодексіне сәйкес реттеледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) "Жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын есепке алу қағидаларын бекіту туралы" (бұдан әрі - Қағида) Қазақстан Республикасы Сыртқы істер министрінің міндетін атқарушының 2016 жылғы 14 маусымдағы № 11-1-2/262 </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитеті аккредиттеген бала асырап алу жөніндегі агенттіктің қолдаухаты.</w:t>
+Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 09:00-ден 18:30-ға дейін, сағат 13:00-ден 14:30-ға дейінгі түскі үзіліс бар. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1993 жылғы 22 қаңтарда Минск қаласында қол қойылған Азаматтық, отбасылық және қылмыстық істер бойынша құқықтық көмек пен құқықтық қатынастар туралы конвенцияны (бұдан әрі - Ковенция) ратификациялаған мемлекеттерде тұрақты тұратын Қазақстан Республикасының азаматтары болып табылатын адамдар және Конвенцияны ратификациялаған шетел азаматтары үшін осы мемлекеттегі қорғаншылық және қамқоршылық функцияларын атқаратын органдарының қолдаухатын ұсыну қажет;</w:t>
+Көрсетілетін қызметті беруші құжаттардың қабылдануын сағат 09:30-дан 12:30-ға дейін, ал мемлекеттік қызмет көрсету нәтижелерін беруді сағат 16:00-ден 17:00-ге дейін жүзеге асырады. Сәрсенбі – қабылдау болмайтын күн.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша фотосуреті бар толтырылған Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын толтырылған есепке алу карточкасы;</w:t>
+Климаты ыстық және ылғалды шет мемлекеттерде көрсетілетін мемлекеттік қызметті берушінің жұмыс кестесі жергілікті жағдайларға қатысты белгіленеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша Қазақстан Республикасының азаматы болып табылатын жетім баланы, ата-анасының қамқорлығынсыз қалған баланы асырап алған жағдайда он сегіз жасқа толғанға дейін оның тұрмыс, оқу, тәрбие жағдайы және денсаулық жағдайы туралы есептерді асырап алу агенттіктері немесе көрсетілетін қызметті беруші арқылы Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитетіне ұсыну бойынша өзіне міндеттеме жүктеу туралы нотариалды куәландырылған, сондай-ақ заңдастырылған немесе апостильденген өтініш-келісім.</w:t>
+Мемлекеттік көрсетілетін қызмет алдын ала жазылусыз және қызметтің жедел көрсетілуінсіз, кезек күту тәртібімен жүзеге асырылады, көрсетілетін қызметті берушінің интернет-ресурсы арқылы кезекті брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орындарының мекенжайлары Қазақстан Республикасы Сыртқы істер министрлігінің www.gov.kz интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуден бас тартудың Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+Мемлекеттік қызмет және оның кіші түрлерін (бар болса)  көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+1) бала асырап алу жөніндегі агенттіктің "Жетім балаларды, ата-анасының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерлерде тұрақты тұратын адамдарды, шетел азаматтарын есепке алу қағидаларын бекіту туралы" (бұдан әрі – Қағидалар) Қазақстан Республикасы Сыртқы істер министрінің міндетін атқарушының 2016 жылғы 14 маусымдағы № 11-1-2/262 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13958 болып тіркелген) бекітілген осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша Қазақстан Республикасының "Неке (ерлі-зайыптылық) және отбасы туралы" Кодексіне сәйкес Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитеті аккредиттеген қолдаухаты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған деректердің және мәліметтердің осы Қағидалардың талаптарына сәйкес келмеуі;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+1993 жылғы 22 қаңтарда Минск қаласында қол қойылған Азаматтық, отбасылық және қылмыстық істер бойынша құқықтық көмек пен құқықтық қатынастар туралы конвенцияны (бұдан әрі - Ковенция) ратификациялаған мемлекеттерде тұрақты тұратын Қазақстан Республикасының азаматтары болып табылатын адамдар және Конвенцияны ратификациялаған елдің азаматы болып табылатын шетел азаматтары үшін осы елдің қорғаншылық және қамқоршылық функцияларын атқаратын органдарының қолдаухаты ұсынылуы қажет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша фотосуреті бар толтырылған Қазақстан Республикасының азаматтары болып табылатын жетім балаларды, ата-аналарының қамқорлығынсыз қалған балаларды асырап алуға тілек білдірген, Қазақстан Республикасының азаматтары болып табылатын, Қазақстан Республикасынан тыс жерде тұрақты тұратын адамдарды, шетел азаматтарын толтырылған есепке алу карточкасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша Қазақстан Республикасының азаматы болып табылатын жетім баланы, ата-анасының қамқорлығынсыз қалған баланы асырап алған жағдайда он сегіз жасқа толғанға дейін оның тұрмыс, оқу, тәрбие жағдайы және денсаулық жағдайы туралы есептерді асырап алу агенттіктері немесе көрсетілетін қызметті беруші арқылы Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитетіне ұсыну бойынша өзіне міндеттеме жүктеу туралы нотариалды куәландырылған, сондай-ақ заңдастырылған немесе апостильденген өтініш-келісім.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып қойылатын өзге талаптар, оның ішінде электронды түрде және Мемлекеттік корпорация арқылы көрсету қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тартудың  Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының құжаттар топтамасын тапсыру үшін кезек күтудің рұқсат етілген ең ұзақ уақыты - 30 (отыз) минут.</w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметтің көрсетілуі үшін ұсынылған қажетті материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидалардың талаптарына сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты - 20 (жиырма) минут.</w:t>
+2) көрсетілетін қызметті алушының мемлекеттік қызметтің көрсетілуі үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізілуіне келісімінің болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген, мемлекеттік қызметті көрсету мәселелері жөніндегі бірыңғай байланыс орталығының нөмірі - 1414, 8 800 080 7777.</w:t>
+3) Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның 18-2-бабы 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет, соның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының құжаттар топтамасын тапсыруы үшін кезек күтуінің рұқсат етілген ең ұзақ уақыты – 30 (отыз) минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 (жиырма) минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары www.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде көрсетілген, мемлекеттік қызметті көрсету мәселелері жөніндегі бірыңғай байланыс орталығының нөмірі – 1414, 8 800 080 7777. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8051,55 +8178,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8425,31 +8552,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>