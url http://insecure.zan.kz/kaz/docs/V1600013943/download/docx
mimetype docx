--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f1c8eaf" w14:textId="f1c8eaf">
+    <w:p w14:paraId="7e82aaa" w14:textId="7e82aaa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1600,305 +1600,303 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Конституция);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-        <w:t>Бюджет кодексін</w:t>
+      Қазақстан Республикасының Бюджет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексін</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Бюджет кодексі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-        <w:t>Еңбек кодексін</w:t>
+      Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексін</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Еңбек кодексі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының </w:t>
-[...177 lines deleted...]
-        <w:t>" Қазақстан Республикасының заңдарын;</w:t>
+      Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – ӘРПК);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Цифрлық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Цифрлық кодекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Ұлттық архив қоры және архивтер туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Мемлекеттік құпиялар туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Сыбайлас жемқорлыққа қарсы іс-қимыл туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Киберқауіпсіздік туралы", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Мемлекеттiк сатып алу туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының заңдарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Азаматтық қызметшілерге, мемлекеттік бюджет қаражаты есебінен ұсталатын ұйымдардың қызметкерлеріне, қазыналық кәсіпорындардың қызметкерлеріне еңбекақы төлеу жүйесі туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 31 желтоқсандағы № 1193 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1928,51 +1926,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды;</w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1983,50 +1981,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекті ұйымдастыру және басқару негіздерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
@@ -2098,69 +2158,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес және кадрлар даярлау жөніндегі республикалық комиссияның жұмыс органы бекітетін, кадрлар даярлау бағыттары бойынша басым мамандықтар "Өнер және гуманитарлық ғылымдар", "Әлеуметтік ғылымдар, журналистика және ақпарат", "Бизнес, басқару және құқық", "Ақпараттық-коммуникациялық технологиялар" ғылыми дәрежесі бар тұлғалар үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстық мемлекеттік архивтер, Республикалық маңызы бар қалалардың, астананың мемлекеттік архивтеры үшін – архив істері саласында немесе басшылық лауазымдарда кемінде төрт жыл не Президенттік жастар кадр резервіне қабылданған тұлғадар үшін кемінде бес жыл, не архив саласында кемінде үш жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғалар үшін басшы лауазымдарда басым мамандықтар бойынша оқу орындарында, жұмыс органы бекітетін, кадрлар даярлау бағыттары бойынша басым мамандықтар "Өнер және гуманитарлық ғылымдар", "Әлеуметтік ғылымдар, журналистика және ақпарат", "Бизнес, басқару және құқық", "Ақпараттық-коммуникациялық технологиялар" ғылыми дәрежесі бар тұлғалар үшін;</w:t>
+      астананың, облыстар мен республикалық маңызы бар қалалардың мемлекеттік архивтері үшін – архив істері саласында немесе басшылық лауазымдарда кемінде төрт жыл не Президенттік жастар кадр резервіне қабылданған тұлғадар үшін кемінде бес жыл, не архив саласында кемінде үш жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғалар үшін басшы лауазымдарда басым мамандықтар бойынша оқу орындарында, жұмыс органы бекітетін, кадрлар даярлау бағыттары бойынша басым мамандықтар "Өнер және гуманитарлық ғылымдар", "Әлеуметтік ғылымдар, журналистика және ақпарат", "Бизнес, басқару және құқық", "Ақпараттық-коммуникациялық технологиялар" ғылыми дәрежесі бар тұлғалар үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалалық, аудандық мемлекеттік архивтер, мемлекеттік архивтер филиалдары үшін – архив саласында немесе басшы лауазымдарда кемінде үш жыл жұмыс өтілі не Президенттік жастар кадр резервіне қабылданған тұлғадар үшін кемінде бес жыл жұмыс өтілі, не Президенттік жастар кадр резервіне қабылданған тұлғадар үшін кемінде бес жыл, не архив саласында кемінде екі жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғалар үшін басшы лауазымдарда басым мамандықтар бойынша оқу орындарында, жұмыс органы бекітетін, кадрлар даярлау бағыттары бойынша басым мамандықтар "Өнер және гуманитарлық ғылымдар", "Әлеуметтік ғылымдар, журналистика және ақпарат", "Бизнес, басқару және құқық", "Ақпараттық-коммуникациялық технологиялар" ғылыми дәрежесі бар тұлғалар үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Архив басшысының (директорының) орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2424,471 +2546,331 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек тәртібі қағидаларының, еңбек қауіпсіздігі мен еңбекті қорғау талаптарының, өрт қауіпсіздігі қағидаларының, санитариялық қағидалардың, аспаптарды, жабдықтар мен тетіктерді техникалық пайдаланудың орындалуын, архивті қорғау режимінің сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      8. Білуге тиіс: </w:t>
+        <w:t>
+      8. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...364 lines deleted...]
-      ғылыми-зерттеу жұмыстарын жүргізудің әдістерін; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бюджет кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік құпиялар туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы", "Киберқауіпсіздік туралы", "Мемлекеттiк сатып алу туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үкіметтің № 1193 қаулысын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекті ұйымдастыру және басқару негіздерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
@@ -2940,69 +2922,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республикалық мемлекеттік архивтер үшін – архив саласында немесе басшылық лауазымдарда кемінде төрт жыл не Президенттік жастар кадр резервіне қабылданған тұлғалар үшін кемінде бес жыл, не архив саласында кемінде үш жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғалар үшін басшы лауазымдарда басым мамандықтар бойынша оқу орындарында, жұмыс органы бекітетін, кадрлар даярлау бағыттары бойынша басым мамандықтар "Өнер және гуманитарлық ғылымдар", "Әлеуметтік ғылымдар, журналистика және ақпарат", "Бизнес, басқару және құқық", "Ақпараттық-коммуникациялық технологиялар" ғылыми дәрежесі бар тұлғалар үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстық мемлекеттік архивтер, Республикалық маңызы бар қалалардың, астананың мемлекеттік архивтеры үшін – архив саласында немесе басшылық лауазымдарда кемінде үш жыл не Президенттік жастар кадр резервіне қабылданған тұлғадар үшін кемінде бес жыл, не архив саласында кемінде екі жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғалар үшін басшы лауазымдарда басым мамандықтар бойынша оқу орындарында, жұмыс органы бекітетін, кадрлар даярлау бағыттары бойынша басым мамандықтар "Өнер және гуманитарлық ғылымдар", "Әлеуметтік ғылымдар, журналистика және ақпарат", "Бизнес, басқару және құқық", "Ақпараттық-коммуникациялық технологиялар" ғылыми дәрежесі бар тұлғалар үшін;</w:t>
+      астананың, облыстар мен республикалық маңызы бар қалалардың мемлекеттік архивтері үшін – архив саласында немесе басшылық лауазымдарда кемінде үш жыл не Президенттік жастар кадр резервіне қабылданған тұлғадар үшін кемінде бес жыл, не архив саласында кемінде екі жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғалар үшін басшы лауазымдарда басым мамандықтар бойынша оқу орындарында, жұмыс органы бекітетін, кадрлар даярлау бағыттары бойынша басым мамандықтар "Өнер және гуманитарлық ғылымдар", "Әлеуметтік ғылымдар, журналистика және ақпарат", "Бизнес, басқару және құқық", "Ақпараттық-коммуникациялық технологиялар" ғылыми дәрежесі бар тұлғалар үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалалық, аудандық мемлекеттік архивтер, мемлекеттік архивтер филиалдары үшін – архив саласында кемінде екі жыл немесе басшылық лауазымдарда не Президенттік жастар кадр резервіне қабылданған тұлғадар үшін кемінде бес жыл не архив саласында кемінде бір жыл немесе Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғалар үшін басшы лауазымдарда басым мамандықтар бойынша оқу орындарында, жұмыс органы бекітетін, кадрлар даярлау бағыттары бойынша басым мамандықтар "Өнер және гуманитарлық ғылымдар", "Әлеуметтік ғылымдар, журналистика және ақпарат", "Бизнес, басқару және құқық", "Ақпараттық-коммуникациялық технологиялар" ғылыми дәрежесі бар тұлғалар үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Бас қор сақтаушы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3276,357 +3320,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      11. Білуге тиіс: </w:t>
+        <w:t>
+      11. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...250 lines deleted...]
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік құпиялар туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
@@ -3914,337 +3878,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек тәртібі қағидаларының, еңбек қауіпсіздігі мен еңбекті қорғау талаптарының, өрт қауіпсіздігі қағидаларының, санитариялық қағидалардың, аспаптарды, жабдықтар мен тетіктерді техникалық пайдаланудың орындалуын, архивті қорғау режимінің сақталуын қамтамасыз етеді, архивтің жұмылдыру дайындығын ұйымдастыруға қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      14. Білуге тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      14. Білуге тиіс: </w:t>
-[...248 lines deleted...]
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды; </w:t>
+      Цифрлық кодексті; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік құпиялар туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
@@ -4296,51 +4200,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республикалық мемлекеттік архивтер үшін – архив саласында кемінде төрт жыл немесе басшы лауазымдарда не архив саласында кемінде үш жыл немесе жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғадар үшін Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе жұмыс органы бекітетін басым мамандықтар бойынша шетелдік жоғары оқу орындарында және жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша ғылыми дәрежесі бар тұлғалар үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстық мемлекеттік архивтер, Республикалық маңызы бар қалалардың, астананың мемлекеттік архивтеры үшін – архив саласында кемінде үш жыл немесе басшы лауазымдарда не архив саласында кемінде екі жыл немесе жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғадар үшін Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе жұмыс органы бекітетін басым мамандықтар бойынша шетелдік жоғары оқу орындарында және жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғадар үшін "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша ғылыми дәрежесі бар тұлғалар үшін.</w:t>
+      астананың, облыстар мен республикалық маңызы бар қалалардың мемлекеттік архивтері үшін – архив саласында кемінде үш жыл немесе басшы лауазымдарда не архив саласында кемінде екі жыл немесе жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғадар үшін Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе жұмыс органы бекітетін басым мамандықтар бойынша шетелдік жоғары оқу орындарында және жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғадар үшін "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша ғылыми дәрежесі бар тұлғалар үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Құрылымдық бөлімше (қызметтің, бөлімнің)  басшысының орынбасары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4532,357 +4498,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек тәртібі қағидаларының, еңбек қауіпсіздігі мен еңбекті қорғау талаптарының, өрт қауіпсіздігі қағидаларының, санитариялық қағидалардың, аспаптарды, жабдықтар мен тетіктерді техникалық пайдаланудың орындалуын, архивті қорғау режимінің сақталуын қамтамасыз етеді, архивтің жұмылдыру дайындығын ұйымдастыруға қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      17. Білуге тиіс: </w:t>
+        <w:t>
+      17. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...250 lines deleted...]
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік құпиялар туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
@@ -4934,51 +4820,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республикалық мемлекеттік архивтер үшін – архив саласында кемінде үш жыл немесе басшы лауазымдарда не архив саласында кемінде екі жыл немесе жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғадар үшін Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе жұмыс органы бекітетін басым мамандықтар бойынша шетелдік жоғары оқу орындарында және жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғадар үшін "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша ғылыми дәрежесі бар тұлғалар үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстық мемлекеттік архивтер, Республикалық маңызы бар қалалардың, астананың мемлекеттік архивтеры үшін – архив саласында кемінде екі жыл немесе басшы лауазымдарда не архив саласында кемінде бір жыл немесе жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғадар үшін Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе жұмыс органы бекітетін басым мамандықтар бойынша шетелдік жоғары оқу орындарында және жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша ғылыми дәрежесі бар тұлғалар үшін.</w:t>
+      астананың, облыстар мен республикалық маңызы бар қалалардың мемлекеттік архивтері үшін – архив саласында кемінде екі жыл немесе басшы лауазымдарда не архив саласында кемінде бір жыл немесе жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғадар үшін Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе жұмыс органы бекітетін басым мамандықтар бойынша шетелдік жоғары оқу орындарында және жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша ғылыми дәрежесі бар тұлғалар үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Архив қоймасының меңгерушісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5332,357 +5280,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сараптау-тексеру, әдістемелік комиссиялардың жұмысына қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      20. Білуге тиіс: </w:t>
+        <w:t>
+      20. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...250 lines deleted...]
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік құпиялар туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
@@ -5734,51 +5602,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республикалық мемлекеттік архивтер үшін – архив саласында кемінде үш жыл немесе Қазақстан Республикасының Президенті жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жұмыс органы бекітетін басым мамандықтар бойынша жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған тұлғадар үшін және "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша ғылыми дәрежесі бар тұлғалар үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстық мемлекеттік архивтер, Республикалық маңызы бар қалалардың, астананың мемлекеттік архивтеры үшін – Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жұмыс органы бекітетін басым мамандықтар бойынша және Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша ғылыми дәрежесі бар тұлғалар үшін.</w:t>
+      республикалық мемлекеттік архивтер, астананың, облыстар мен республикалық маңызы бар қалалардың мемлекеттік архивтері үшін – Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарында немесе шетелдік жоғары оқу орындарында жұмыс органы бекітетін басым мамандықтар бойынша және "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша ғылыми дәрежесі бар тұлғалар үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мамандар лауазымдарының біліктілік сипаттамалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6062,357 +5992,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       архивтің жұмысына автоматтандырылған архивтік технологияларды енгізуге қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      23. Білуге тиіс: </w:t>
+        <w:t>
+      23. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...250 lines deleted...]
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік құпиялар туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
@@ -6464,51 +6314,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республикалық мемлекеттік архивтер үшін – архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде үш жыл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстық мемлекеттік архивтер, Республикалық маңызы бар қалалардың, астананың мемлекеттік архивтеры үшін – архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде екі жыл болуы қажет.</w:t>
+      астананың, облыстар мен республикалық маңызы бар қалалардың мемлекеттік архивтері үшін – архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде екі жыл болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-параграф. Жетекші сарапшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6754,337 +6666,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       архивтің жұмысына автоматтандырылған архивтік технологияларды енгізуге қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      26. Білуге тиіс: </w:t>
+        <w:t>
+      26. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...230 lines deleted...]
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік құпиялар туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
@@ -7136,51 +6988,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республикалық мемлекеттік архивтер үшін – архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде екі жыл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстық мемлекеттік архивтер, Республикалық маңызы бар қалалардың, астананың мемлекеттік архивтеры үшін – архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде бір жыл болуы қажет.</w:t>
+      астананың, облыстар мен республикалық маңызы бар қалалардың мемлекеттік архивтері үшін – архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде бір жыл болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-параграф. Аға сарапшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7426,357 +7340,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       архивтің жұмысына автоматтандырылған архивтік технологияларды енгізуге қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      29. Білуге тиіс: </w:t>
+        <w:t>
+      29. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...250 lines deleted...]
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік құпиялар туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z73" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
@@ -7791,54 +7625,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z75" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) республикалық мемлекеттік архивтер, облыстық мемлекеттік архивтер, Республикалық маңызы бар қалалардың, астананың мемлекеттік архивтері үшін – архив ісі саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті", "Филология", "Құқықтану" мамандықтары бойынша кемінде бір жыл болуы қажет.</w:t>
+      2) республикалық мемлекеттік архивтер, астананың, облыстар мен республикалық маңызы бар қалалардың мемлекеттік архивтері үшін – архив ісі саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті", "Филология", "Құқықтану" мамандықтары бойынша кемінде бір жыл болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-параграф. Сарапшы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z77" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8082,357 +7978,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       архивтің жұмысына автоматтандырылған архивтік технологияларды енгізуге қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      32. Білуге тиіс: </w:t>
+        <w:t>
+      32. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...250 lines deleted...]
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік құпиялар туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
@@ -8666,357 +8482,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сараптау-тексеру, әдістемелік комиссиялардың жұмысына қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      35. Білуге тиіс: </w:t>
+        <w:t>
+      35. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...250 lines deleted...]
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік құпиялар туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Біліктілікке қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
@@ -9448,653 +9184,573 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сараптау-тексеру, әдістемелік комиссиялардың жұмысына қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z90" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      38. Білуге тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік құпиялар туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Біліктілікке қойылатын талаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілігі жоғары деңгейдегі мамандар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары санатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс өтілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      38. Білуге тиіс: </w:t>
-[...364 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+      республикалық мемлекеттік архивтер, астананың, облыстар мен республикалық маңызы бар қалалардың мемлекеттік архивтері үшін – архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде үш жыл; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қалалық, аудандық мемлекеттік архивтер, мемлекеттік архивтер филиалдары үшін - архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде екі жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші санатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті өзін-өзі басқару", "Филология", "Құқықтану";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс өтілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республикалық мемлекеттік архивтер, астананың, облыстар мен республикалық маңызы бар қалалардың мемлекеттік архивтері үшін – архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде екі жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қалалық, аудандық мемлекеттік архивтер, мемлекеттік архивтер филиалдары үшін - архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде бір жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) екінші санатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттарының бірі бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыс өтілі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...184 lines deleted...]
-      республикалық, облыстық мемлекеттік архивтер, Республикалық маңызы бар қалалардың, астананың мемлекеттік архивтеры үшін – архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде бір жыл; </w:t>
+        <w:t>
+      республикалық мемлекеттік архивтер, астананың, облыстар мен республикалық маңызы бар қалалардың мемлекеттік архивтері үшін – архив саласында немесе кадрларды даярлау бағыттарының бірі бойынша: "Тарих", "Архивтану, құжаттану және құжаттамалық қамтамасыз ету", "Автоматтандыру және басқару", "Ақпараттық жүйелер", "Мемлекеттік және жергілікті басқару", "Филология", "Құқықтану" мамандықтары бойынша кемінде бір жыл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қалалық, аудандық мемлекеттік архивтер, мемлекеттік архивтер филиалдары үшін-жұмыс өтіліне талаптар қойылмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z95" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10351,50 +10007,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) санаты жоқ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиісті мамандық (біліктілік) бойынша техникалық және кәсіптік (арнаулы орта, кәсіптік орта) білімі, жұмыс өтіліне талаптар қойылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z100" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-параграф. Археограф</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z101" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10584,337 +10302,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сараптау-тексеру, әдістемелік комиссиялардың жұмысына қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z102" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      41. Білуге тиіс: </w:t>
+        <w:t>
+      41. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...230 lines deleted...]
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Біліктілігіне қойылатын талаптар: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -11350,337 +11008,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сараптау-тексеру, әдістемелік комиссиялардың жұмысына қатысады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z110" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      44. Білуге тиіс: </w:t>
+        <w:t>
+      44. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...230 lines deleted...]
-      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи ақпараттық технологияларды; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі саласындағы отандық және шетелдік тәжірибені, заманауи цифрлық технологияларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z111" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Біліктілігіне қойылатын талаптар: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12152,283 +11750,161 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сараптау-тексеру, әдістемелік комиссиялардың жұмысына қатысады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z118" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      47. Білуге тиіс: </w:t>
+        <w:t>
+      47. Білуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...212 lines deleted...]
-      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтік құқықтық актілерді; </w:t>
+        <w:t>
+      Конституцияны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек кодексін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘРПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық кодексті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық архив қоры және архивтер туралы", "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архив ісі және басқаруды құжаттамалық қамтамасыз ету саласындағы заңға тәуелді нормативтiк құқықтық актiлерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       архивтік құжаттарды реставрациялаудың техникасын, технологиясын, негізгі әдістерді және оларды қолдану амалдарын; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12492,87 +11968,149 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       құжаттардың бұзылуына әкелетін себептерді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      архивтік құжаттарды реставрациялау саласындағы отандық және шетелдік тәжірибелерді, заманауи ақпараттық технологияларды; </w:t>
+      архивтік құжаттарды реставрациялау саласындағы отандық және шетелдік тәжірибелерді, заманауи цифрлық технологияларды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-зерттеу жұмыстарын жүргізудің әдістерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі еңбек тәртібінің, еңбек қауіпсіздігі мен еңбекті қорғау талаптарын, өрт қауіпсіздігі қағидаларын, санитариялық қағидаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 47-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Біліктілігіне қойылатын талаптар: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -13116,55 +12654,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>