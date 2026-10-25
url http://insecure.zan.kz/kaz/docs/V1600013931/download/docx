--- v0 (2025-12-22)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a99a71c" w14:textId="a99a71c">
+    <w:p w14:paraId="13b8af2" w14:textId="13b8af2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,4644 +76,4969 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізіліміне деректерді берудің нысандарын, көлемін және мерзімділігін бекіту туралы</w:t>
+        <w:t>Астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізіліміне деректерді берудің нысандарын, көлемін және мерзімділігін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2016 жылғы 30 маусымдағы № 288 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 15 шілдеде № 13931 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2016 жылғы 30 маусымдағы № 288 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 15 шілдеде № 13931 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      «Астық туралы» 2001 жылғы 19 қаңтардағы Қазақстан Республикасы Заңының 6-бабы </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-2) тармақшасына</w:t>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес </w:t>
-[...274 lines deleted...]
-      4. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі, бірақ 2016 жылғы 23 шілдеден бұрын қолданысқа енгізілмейді.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Қазақстан Республикасы</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">
+      "Астық туралы" 2001 жылғы 19 қаңтардағы Қазақстан Республикасы Заңының 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>12-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Премьер-Министрінің орынбасары –</w:t>
-[...7 lines deleted...]
-          <w:b w:val="false"/>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...1 lines deleted...]
-      </w:r>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Қазақстан Республикасының</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>
+      1. Қоса беріліп отырған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Ауыл шаруашылығы министрі                  А. Мырзахметов</w:t>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік жер кадастрының автоматтандырылған цифрлық жүйесінен астық қабылдау кәсіпорындарына ресімделген жер учаскелері бойынша деректерді астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізіліміне беру нысаны мен көлемі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      «КЕЛІСІЛГЕН»</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">
+      2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік жер кадастрының автоматтандырылған цифрлық жүйесінен астық қабылдау кәсіпорындарына ресімделген жер учаскелері бойынша деректерді астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізіліміне беру мерзімділігі бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Қазақстан Республикасының</w:t>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-      </w:r>
+        <w:t>
+      2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Өсімдік шаруашылығы өнімдерін өндіру мен қайта өңдеу департаменті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-      </w:r>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-      </w:r>
+        <w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін бес жұмыс күні ішінде Республикалық құқықтық ақпарат орталығына жіберілуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-      </w:r>
+        <w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-      </w:r>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі, бірақ 2016 жылғы 23 шілдеден бұрын қолданысқа енгізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Премьер-Министрінің орынбасары -</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А. Мырзахметов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-1-қосымша                    </w:t>
+      "КЕЛІСІЛГЕН"   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z12" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақпарат және коммуникациялар министрі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________ Д. Абаев   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы 30 маусым</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Премьер-Министрінің орынбасары –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 30 маусымдағы № 288 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-Мемлекеттік жер кадастрының автоматтандырылған ақпараттық</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік жер кадастрының автоматтандырылған ақпараттық</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-жүйесінен астық қабылдау кәсіпорындарына ресімделген жер</w:t>
+        <w:t>жүйесінен астық қабылдау кәсіпорындарына ресімделген жер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-учаскелері бойынша деректерді астық қолхаттарын ұстаушылардың</w:t>
+        <w:t>учаскелері бойынша деректерді астық қолхаттарын ұстаушылардың</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-мемлекеттік электрондық тізіліміне беру нысаны мен көлемі</w:t>
+        <w:t>мемлекеттік электрондық тізіліміне беру нысаны мен көлемі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3094"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1622"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3094" w:type="dxa"/>
-[...273 lines deleted...]
-              <w:t>Жер учаскесінің нысаналы мақсаты (орыс тілінде)</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйеде тіркелетін іс-қимыл (жер учаскесіне құқықтың туындауы/тоқтатылуы және басқалар), оны жүргізу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімінде тіркелетін іс-қимыл (есепке алу объектісін енгізу, өзекті ету, алып тастау)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесі бойынша операция жүргізу күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқық иесінің БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқық иесінің толық атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқық түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерлердің санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің нысаналы мақсаты (орыс тілінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3094" w:type="dxa"/>
-[...273 lines deleted...]
-              <w:t>8</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3094" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кестенің жалғасы</w:t>
+        <w:t>
+      кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1312"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1312" w:type="dxa"/>
-[...308 lines deleted...]
-              <w:t>Жер учаскесінің бөлінетіндігі</w:t>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің кадастрлық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің бұдан алдыңғы кадастрлық нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің орналасқан жері/мекен жайы (облыс, аудан, көше, үй нөмірі)/мекен жайдың тіркеулік коды (МТК)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің алаңы (шаршы метр немесе гектар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің бағалық құны (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шектеулердің (тыйым салу және басқалар) бар-жоғы туралы мәліметтер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бонитет балы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бонитирлеу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің бөлінетіндігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1312" w:type="dxa"/>
-[...308 lines deleted...]
-              <w:t>17</w:t>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1312" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кестенің жалғасы</w:t>
+        <w:t>
+      кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="884"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1770"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="884" w:type="dxa"/>
-[...343 lines deleted...]
-              <w:t>Жер учаскесі шекарасының координат жүйесіндегі бұрылыс нүктелерінің координаттары</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иесіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алып қою</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кондоминиум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объектінің нысаналы мақсаты (мемлекеттік тілде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқықтық қатынастар мерзімі (мемлекеттік тілде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқықтық қатынастар мерзімі (орыс тілде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқық иесінің (компанияның) мекенжайы (мемлекеттік тілде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқық иесінің (компанияның) мекенжайы (орыс тілде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономикалық сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесі шекарасының координат жүйесіндегі бұрылыс нүктелерінің координаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="884" w:type="dxa"/>
-[...343 lines deleted...]
-              <w:t>27</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="884" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескертпе: аббревиатураның толық жазылуы:</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-      </w:r>
+        <w:t>
+      Ескертпе: аббревиатураның толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...56 lines deleted...]
-2-қосымша                    </w:t>
+        <w:t>
+      БСН – Бизнес-сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Премьер-Министрінің орынбасары –</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы "30" маусымдағы № 288 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-Мемлекеттік жер кадастрының автоматтандырылған ақпараттық</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік жер кадастрының автоматтандырылған ақпараттық</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-жүйесінен астық қабылдау кәсіпорындарына ресімделген жер</w:t>
+        <w:t>жүйесінен астық қабылдау кәсіпорындарына ресімделген жер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-учаскелері бойынша деректерді астық қолхаттарын ұстаушылардың</w:t>
+        <w:t>учаскелері бойынша деректерді астық қолхаттарын ұстаушылардың</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-мемлекеттік электрондық тізіліміне беру мерзімділігі</w:t>
+        <w:t>мемлекеттік электрондық тізіліміне беру мерзімділігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="432"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3898"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>Беру мерзімі</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізіліміне берілетін деректердің атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректерді беруді және/немесе оларға қолжетімділікті қамтамасыз ететін орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Беру нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Беру мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1110" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="dxa"/>
-[...172 lines deleted...]
-              <w:t xml:space="preserve">Сұраным бойынша ведомстволық ақпараттық жүйеде есепке алу объектісімен іс-қимыл жүргізілген күннен бастап </w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелері бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сұраным бойынша ведомстволық ақпараттық жүйеде есепке алу объектісімен іс-қимыл жүргізілген күннен бастап </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5039,31 +5364,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>