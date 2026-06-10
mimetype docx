--- v0 (2025-11-21)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50c26ef" w14:textId="50c26ef">
+    <w:p w14:paraId="f6b3f31" w14:textId="f6b3f31">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,160 +85,236 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу, оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің Төрағасы міндетін атқарушының 2015 жылғы 24 шілдедегі № 190 бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының м.а. 2016 жылғы 15 маусымдағы № 167 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 14 шілдеде № 13927 болып тіркелді. Күші жойылды - Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 3 наурыздағы № 78 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың күші жойылды - ҚР Ауыл шаруашылығы министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің Төрағасы міндетін атқарушының 2015 жылғы 24 шілдедегі № 190 </w:t>
+      1. "Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің Төрағасы міндетін атқарушының 2015 жылғы 24 шілдедегі № 190 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11939 болып тіркелген, 2015 жылғы 14 қыркүйекте "Әділет" ақпараттық-құқықтық жүйесінде ресми жарияланған) келесі өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген, Балық ресурстары мен басқа да су жануарларын, олардың бөліктері мен дериваттарын пайдалануға шектеу мен </w:t>
+      көрсетілген бұйрықпен бекітілген, Балық ресурстары мен басқа да су жануарларын, олардың бөліктері мен дериваттарын пайдалануға шектеу мен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тыйым салу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
@@ -248,286 +326,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "10. Тыныштық аймағын құру мақсатында мынадай орындарда:</w:t>
+      "10. Тыныштық аймағын құру мақсатында мынадай орындарда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кәсіпшілік балық аулау құралдарын қолдана отырып Қапшағай СЭС бөгетiнен 6-шы балық қабылдау пунктіне (Аралтөбе кенті) дейінгі Іле өзенінде және Іле өзенінің барлық атырауында;</w:t>
+      1) кәсіпшілік балық аулау құралдарын қолдана отырып Қапшағай СЭС бөгетiнен 6-шы балық қабылдау пунктіне (Аралтөбе кенті) дейінгі Іле өзенінде және Іле өзенінің барлық атырауында;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) кәсіпшілік балық аулау құралдарын қолдана отырып Шарын өзенінің сағасынан ҚХР мемлекеттік шекарасына дейін Іле өзенінде;</w:t>
+      2) кәсіпшілік балық аулау құралдарын қолдана отырып Шарын өзенінің сағасынан ҚХР мемлекеттік шекарасына дейін Іле өзенінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қапшағай су қоймасының сол жақ жағалауындағы Үтік шоқысын (аңшылық шаруашылығы кордоны) және оң жақ жағалаудағы бұрынғы 90 км (қорықшылар үйі) және қосатын тік сызықтан Іле өзенінің ағысымен жоғарғы бағытта Шарын өзенінің сағасына дейін;</w:t>
+      3) Қапшағай су қоймасының сол жақ жағалауындағы Үтік шоқысын (аңшылық шаруашылығы кордоны) және оң жақ жағалаудағы бұрынғы 90 км (қорықшылар үйі) және қосатын тік сызықтан Іле өзенінің ағысымен жоғарғы бағытта Шарын өзенінің сағасына дейін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Жалаңашкөл көлінде жыл бойы балық аулауға тыйым салу енгізілсін.".</w:t>
+      4) Жалаңашкөл көлінде жыл бойы балық аулауға тыйым салу енгізілсін.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Балық ресурстарын қорғау және балық аулауды реттеу басқармасы заңнамада белгіленген тәртіппен: </w:t>
+      2. Балық ресурстарын қорғау және балық аулауды реттеу басқармасы заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға, сондай-ақ бес жұмыс күн ішінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Республикалық құқықтық ақпарат орталығы" республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарына және "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға, сондай-ақ бес жұмыс күн ішінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Республикалық құқықтық ақпарат орталығы" республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      4. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -538,68 +617,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -608,68 +680,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыл шаруашылығы министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -678,68 +743,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орман шаруашылығы және</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -748,68 +806,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жануарлар дүниесі комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -899,63 +950,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1277,35 +1350,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>