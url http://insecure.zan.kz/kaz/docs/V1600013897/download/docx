--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3a3878d" w14:textId="3a3878d">
+    <w:p w14:paraId="34053de" w14:textId="34053de">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,151 +103,247 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 27 мамырдағы № 224 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 8 шілдеде № 13897 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Құқықтық актілер туралы" 2016 жылғы 6 cәуірдегі Қазақстан Республикасы Заңының </w:t>
+      "Құқықтық актілер туралы" 2016 жылғы 6 cәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 </w:t>
+      1. "Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12684 болып тіркелген, 2016 жылғы 4 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
+      көрсетілген бұйрықпен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
@@ -259,1159 +355,1159 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "18. Объектілерді пайдаланған кезде мыналарға:</w:t>
+      "18. Объектілерді пайдаланған кезде мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ғимаратты немесе құрылысты күрделі жөндеу мен реконструкциялау жөніндегі іс-шара сәйкестендірілген құрылыс материалдарын қолдана отырып, қасбетті бірыңғай стильде кешендік безендіруді көздейтін жағдайларды қоспағанда, ғимараттың, құрылыс сәулет стилін бұзуға;</w:t>
+      ғимаратты немесе құрылысты күрделі жөндеу мен реконструкциялау жөніндегі іс-шара сәйкестендірілген құрылыс материалдарын қолдана отырып, қасбетті бірыңғай стильде кешендік безендіруді көздейтін жағдайларды қоспағанда, ғимараттың, құрылыс сәулет стилін бұзуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көп пәтерлі тұрғын және қоғамдық ғимараттардың қасбет бөлігінде спутниктік немесе эфирлік сигналын қабылдау үшін Қазақстан Республикасы аумағында телерадиоканалдарды таратуға лицензиясы жоқ, байланыс және (немесе) телерадиохабарларын тарату операторларының спутниктік және эфирлік қабылдау құрылғыларын орнатуға жол берілмейді.";</w:t>
+      көп пәтерлі тұрғын және қоғамдық ғимараттардың қасбет бөлігінде спутниктік немесе эфирлік сигналын қабылдау үшін Қазақстан Республикасы аумағында телерадиоканалдарды таратуға лицензиясы жоқ, байланыс және (немесе) телерадиохабарларын тарату операторларының спутниктік және эфирлік қабылдау құрылғыларын орнатуға жол берілмейді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мынадай мазмұндағы 31-1-тармақпен толықтырылсын:</w:t>
+      мынадай мазмұндағы 31-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "31-1. СЖТ және техникалық шарттар ұсыну туралы өтініш ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесінің атына "электрондық үкімет" веб-порталы немесе Мемлекеттік корпорация арқылы мынадай құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
+      "31-1. СЖТ және техникалық шарттар ұсыну туралы өтініш ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесінің атына "электрондық үкімет" веб-порталы немесе Мемлекеттік корпорация арқылы мынадай құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жобалауға арналған бекітілген тапсырма;</w:t>
+      1) жобалауға арналған бекітілген тапсырма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жер учаскесіне құқық белгілейтін құжат немесе реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) жергілікті атқарушы органның шешімі;</w:t>
+      2) жер учаскесіне құқық белгілейтін құжат немесе реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) жергілікті атқарушы органның шешімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) осы Қағидаларға </w:t>
+      3) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша техникалық шарттарға арналған сауалнама парағы (бұдан әрі – сауалнама парағы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жеке тұлғалар үшін – жеке басын куәландыратын құжат (көрсетілетін қызметті алушының жеке басын сәйкестендіру үшін).</w:t>
+      4) жеке тұлғалар үшін – жеке басын куәландыратын құжат (көрсетілетін қызметті алушының жеке басын сәйкестендіру үшін).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер өтінішті уәкілетті өкiлi беретін болса:</w:t>
+      Егер өтінішті уәкілетті өкiлi беретін болса:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заңды тұлға үшін – өкілеттілігін растайтын құжат бойынша;</w:t>
+      заңды тұлға үшін – өкілеттілігін растайтын құжат бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеке тұлға үшін – нотариалды куәландырылған сенімхат бойынша беріледі.</w:t>
+      жеке тұлға үшін – нотариалды куәландырылған сенімхат бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақта көзделмеген құжаттарды талап етуге жол берілмейді.";</w:t>
+      Осы тармақта көзделмеген құжаттарды талап етуге жол берілмейді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мынадай мазмұндағы 34-1-тармақпен толықтырылсын:</w:t>
+      мынадай мазмұндағы 34-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "34-1. ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі жоспарланған құрылыс бекітілген егжей-тегжейлі жоспарлау жобасына сәйкес келген жағдайда осы Қағидаларға </w:t>
+      "34-1. ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі жоспарланған құрылыс бекітілген егжей-тегжейлі жоспарлау жобасына сәйкес келген жағдайда осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша СЖТ дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі дайындалған материалдарды және құжаттарды Мемлекеттік корпорацияға жібереді немесе "электрондық үкімет" веб-порталына орналастырады.";</w:t>
+      ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі дайындалған материалдарды және құжаттарды Мемлекеттік корпорацияға жібереді немесе "электрондық үкімет" веб-порталына орналастырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мынадай мазмұндағы 35-1-тармақпен толықтырылсын:</w:t>
+      мынадай мазмұндағы 35-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "35-1. Мемлекеттік корпорация өтініш берушіге мынадай құжаттарды береді:</w:t>
+      "35-1. Мемлекеттік корпорация өтініш берушіге мынадай құжаттарды береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осы Қағидалардың </w:t>
+      1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша СЖТ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) техникалық шарттар.";</w:t>
+      2) техникалық шарттар.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36-тармақ мынадай редакцияда жазылсын:</w:t>
+      36-тармақ мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "36. Техникалық және (немесе) технологиялық жағынан күрделі емес объектілерді жобалауға берілген өтініштерді қарау мерзімі:</w:t>
+      "36. Техникалық және (немесе) технологиялық жағынан күрделі емес объектілерді жобалауға берілген өтініштерді қарау мерзімі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      СЖТ және техникалық шарттарды беруге өтінішті берген күннен бастап 5 (бес) жұмыс күнінен аспайтын дәлелді бас тарту жағдайларын қоспағанда, 6 (алты) жұмыс күнінен аспайды;</w:t>
+      СЖТ және техникалық шарттарды беруге өтінішті берген күннен бастап 5 (бес) жұмыс күнінен аспайтын дәлелді бас тарту жағдайларын қоспағанда, 6 (алты) жұмыс күнінен аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бастапқы беру материалдарын (СЖТ, техникалық шарттар, егжей-тегжейлі жоспарлау жобасының көшірмесі, тік жоспарлау белгілері, жолдар мен көшелердің көлденең қималары, сыртқы инженерлік желілер трассаларының схемалары) алуға өтініш берген күннен бастап 5 (бес) жұмыс күнінен аспайтын дәлелді бас тарту жағдайларын қоспағанда, 15 (он бес) жұмыс күнінен аспайды.</w:t>
+      бастапқы беру материалдарын (СЖТ, техникалық шарттар, егжей-тегжейлі жоспарлау жобасының көшірмесі, тік жоспарлау белгілері, жолдар мен көшелердің көлденең қималары, сыртқы инженерлік желілер трассаларының схемалары) алуға өтініш берген күннен бастап 5 (бес) жұмыс күнінен аспайтын дәлелді бас тарту жағдайларын қоспағанда, 15 (он бес) жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Техникалық және (немесе) технологиялық жағынан күрделі жобалар бойынша өтініштерді қарау мерзімі:</w:t>
+      Техникалық және (немесе) технологиялық жағынан күрделі жобалар бойынша өтініштерді қарау мерзімі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      СЖТ және техникалық шарттарды беруге өтінішті берген күннен бастап 5 (бес) жұмыс күнінен аспайтын дәлелді бас тарту жағдайларын қоспағанда, 15 (он бес) жұмыс күнінен аспайды;</w:t>
+      СЖТ және техникалық шарттарды беруге өтінішті берген күннен бастап 5 (бес) жұмыс күнінен аспайтын дәлелді бас тарту жағдайларын қоспағанда, 15 (он бес) жұмыс күнінен аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бастапқы беру материалдарын (СЖТ, техникалық шарттар, егжей-тегжейлі жоспарлау жобасының көшірмесі, тік жоспарлау белгілері, жолдар мен көшелердің көлденең қималары, сыртқы инженерлік желілер трассаларының схемалары) алуға өтініш берген күннен бастап 5 (бес) жұмыс күнінен аспайтын дәлелді бас тарту жағдайларын қоспағанда, өтініш берген күннен бастап 17 (он жеті) жұмыс күнінен аспайды.";</w:t>
+      бастапқы беру материалдарын (СЖТ, техникалық шарттар, егжей-тегжейлі жоспарлау жобасының көшірмесі, тік жоспарлау белгілері, жолдар мен көшелердің көлденең қималары, сыртқы инженерлік желілер трассаларының схемалары) алуға өтініш берген күннен бастап 5 (бес) жұмыс күнінен аспайтын дәлелді бас тарту жағдайларын қоспағанда, өтініш берген күннен бастап 17 (он жеті) жұмыс күнінен аспайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "50. Қолданыстағы ғимараттардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) үшін бастапқы материалдар мен рұқсат беру құжаттарын алуға арналған өтініш ЖАО-ға, "электрондық үкімет" веб-порталына немесе Мемлекеттік корпорацияға, беріледі, оған мынадай құжаттар қоса беріледі:</w:t>
+      "50. Қолданыстағы ғимараттардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) үшін бастапқы материалдар мен рұқсат беру құжаттарын алуға арналған өтініш ЖАО-ға, "электрондық үкімет" веб-порталына немесе Мемлекеттік корпорацияға, беріледі, оған мынадай құжаттар қоса беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жобалауға арналған бекітілген тапсырма;</w:t>
+      1) жобалауға арналған бекітілген тапсырма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өтінішті қарайтын мемлекеттік органның құжаттардың түпнұсқалылығын салыстырып тексеруі үшін түпнұсқаларды бере отырып, өтініш берушінің өзгертілетін объектіге меншік құқығын куәландыратын құжаттардың көшірмелері, не оның көшірмесі;</w:t>
+      2) өтінішті қарайтын мемлекеттік органның құжаттардың түпнұсқалылығын салыстырып тексеруі үшін түпнұсқаларды бере отырып, өтініш берушінің өзгертілетін объектіге меншік құқығын куәландыратын құжаттардың көшірмелері, не оның көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) объектінің меншік иесінің (тең меншік иелерінің) белгіленген өзгеріс пен оның параметрлеріне нотариалды куәландырылған жазбаша келісімі;</w:t>
+      3) объектінің меншік иесінің (тең меншік иелерінің) белгіленген өзгеріс пен оның параметрлеріне нотариалды куәландырылған жазбаша келісімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) егер үй-жайларды (тұрғын үйдің бөліктерін) жоспарланған реконструкциялау (қайта жоспарлау, қайта жабдықтау) немесе үй-жайлардың шекарасын ауыстыру өзгертілетін үй-жайлармен (үйдің бөліктерімен) көршілес басқа үй-жайлар (үйдің бөліктері) меншік иелерінің мүдделерін қозғайтын болса, олардың нотариалды куәландырылған жазбаша келісімі;</w:t>
+      4) егер үй-жайларды (тұрғын үйдің бөліктерін) жоспарланған реконструкциялау (қайта жоспарлау, қайта жабдықтау) немесе үй-жайлардың шекарасын ауыстыру өзгертілетін үй-жайлармен (үйдің бөліктерімен) көршілес басқа үй-жайлар (үйдің бөліктері) меншік иелерінің мүдделерін қозғайтын болса, олардың нотариалды куәландырылған жазбаша келісімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) өзгертілетін үй-жайдың техникалық паспортының көшірмесі (түпнұсқасы салыстырып тексеруі үшін ұсынылады);</w:t>
+      5) өзгертілетін үй-жайдың техникалық паспортының көшірмесі (түпнұсқасы салыстырып тексеруі үшін ұсынылады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) техникалық жоба;</w:t>
+      6) техникалық жоба;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) сауалнама парағы мен топографиялық түсірілім (қосымша инженерлік және/немесе коммуналдық қамтамасыз ету көздеріне қосу және/немесе жүктемені арттыру қажет болған жағдайда);</w:t>
+      7) сауалнама парағы мен топографиялық түсірілім (қосымша инженерлік және/немесе коммуналдық қамтамасыз ету көздеріне қосу және/немесе жүктемені арттыру қажет болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жер учаскесіне құқық белгілейтін құжаттардың көшірмесі (егер реконструкциялау жер учаскесін қосымша бөлуді (кесіп беруді) көздейтін болса) (түпнұсқаны салыстырып тексеру үшін ұсынады);</w:t>
+      8) жер учаскесіне құқық белгілейтін құжаттардың көшірмесі (егер реконструкциялау жер учаскесін қосымша бөлуді (кесіп беруді) көздейтін болса) (түпнұсқаны салыстырып тексеру үшін ұсынады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) жеке басын куәландыратын құжат.</w:t>
+      9) жеке басын куәландыратын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер өтінішті уәкілетті өкiлi беретін болса: заңды тұлға үшін – өкілеттілігін растайтын құжат бойынша; жеке тұлға үшін – нотариалды куәландырылған сенімхат бойынша ұсыну қажет.";</w:t>
+      Егер өтінішті уәкілетті өкiлi беретін болса: заңды тұлға үшін – өкілеттілігін растайтын құжат бойынша; жеке тұлға үшін – нотариалды куәландырылған сенімхат бойынша ұсыну қажет.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>80-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "80. ЖАО-ның сәулет және қала құрылысы саласында функцияларды жүзеге асыратын құрылымдық бөлімшесінде есепке алынған объектiнi пайдалануға қабылдау актiсi жылжымайтын мүлiкке құқықтарды тiркеуді жүзеге асыратын мемлекеттiк органда объектiнi тiркеу үшiн негiз болып табылады.";</w:t>
+      "80. ЖАО-ның сәулет және қала құрылысы саласында функцияларды жүзеге асыратын құрылымдық бөлімшесінде есепке алынған объектiнi пайдалануға қабылдау актiсi жылжымайтын мүлiкке құқықтарды тiркеуді жүзеге асыратын мемлекеттiк органда объектiнi тiркеу үшiн негiз болып табылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>81-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "81. Объект жылжымайтын мүлікке құқықтарды иеленуге тіркеуді жүзеге асыратын мемлекеттік органда тіркелгенге дейін ЖАО-ның сәулет, қала құрылысы саласында функцияларды жүзеге асыратын құрылымдық бөлімшесіне есепке алу және объектілерді пайдалануға қабылдау актілерін есепке алу журналына енгізу үшін объектіні пайдалануға қабылдау актісінің көшірмесі ұсынылады.</w:t>
+      "81. Объект жылжымайтын мүлікке құқықтарды иеленуге тіркеуді жүзеге асыратын мемлекеттік органда тіркелгенге дейін ЖАО-ның сәулет, қала құрылысы саласында функцияларды жүзеге асыратын құрылымдық бөлімшесіне есепке алу және объектілерді пайдалануға қабылдау актілерін есепке алу журналына енгізу үшін объектіні пайдалануға қабылдау актісінің көшірмесі ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Салыстырып тексеру үшін, объектіні пайдалануға қабылдау актісінің түпнұсқасы қоса беріледі, оған бір жұмыс күні ішінде ЖАО-ның сәулет, қала құрылысы саласында функцияларды жүзеге асыратын құрылымдық бөлімшесінде есепке алынғаны туралы тиісті белгі қойылады.";</w:t>
+      Салыстырып тексеру үшін, объектіні пайдалануға қабылдау актісінің түпнұсқасы қоса беріледі, оған бір жұмыс күні ішінде ЖАО-ның сәулет, қала құрылысы саласында функцияларды жүзеге асыратын құрылымдық бөлімшесінде есепке алынғаны туралы тиісті белгі қойылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларына </w:t>
+      Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1427,186 +1523,187 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитеті заңнамада белгіленген тәртіппен:</w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Құрылыс, тұрғын үй-коммуналдық шаруашылық істері және жер ресурстарын басқару комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күннің ішінде оның көшірмесінің баспа және электрондық түрде мерзімді баспасөз басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялануға, сондай-ақ тіркелген бұйрық алынған күннен бастап бес жұмыс күні ішінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Республикалық құқықтық ақпарат орталығына жіберілуін;</w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күннің ішінде оның көшірмесінің баспа және электрондық түрде мерзімді баспасөз басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялануға, сондай-ақ тіркелген бұйрық алынған күннен бастап бес жұмыс күні ішінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Республикалық құқықтық ақпарат орталығына жіберілуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастырылуын;</w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастырылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күнінің ішінде осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтердің Қазақстан Республикасы Ұлттық экономика министрлігінің Заң департаментіне ұсынылуын қамтамасыз етсін.</w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күнінің ішінде осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтердің Қазақстан Республикасы Ұлттық экономика министрлігінің Заң департаментіне ұсынылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ұлттық экономика вице-министріне жүктелсін.</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
+      4. Осы бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1617,68 +1714,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1721,123 +1811,123 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қ. Бишімбаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "КЕЛІСІЛГЕН"   </w:t>
+      "КЕЛІСІЛГЕН"   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының   </w:t>
+      Қазақстан Республикасының   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ақпарат және коммуникация министрі   </w:t>
+      Ақпарат және коммуникация министрі   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Д. Абаев ______________   </w:t>
-[...17 lines deleted...]
-      2016 жылғы 7 маусым</w:t>
+      Д. Абаев ______________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы 7 маусым</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1992,367 +2082,367 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      нысан           </w:t>
-[...53 lines deleted...]
-      _______________________________</w:t>
+      нысан           </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бастапқы материалдарды/сәулет-жоспарлау тапсырмасын (СЖТ)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>және техникалық шарттарды ұсыну туралы өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш берушінің аты: _________________________________________</w:t>
-[...215 lines deleted...]
-      Сізден</w:t>
+      Өтініш берушінің аты: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жеке тұлғаның Т.А.Ә. (болған жағдайда) немесе заңды тұлғаның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырыс беруші: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жобалаушы № ГСЛ, санаты: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жобаланатын объектінің атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жобаланатын объектінің мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2500,195 +2590,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      белгілерін, түбегейлі жоспарлау жобасынан алынған көшірмені, жолдар</w:t>
-[...143 lines deleted...]
-      қолы</w:t>
+      белгілерін, түбегейлі жоспарлау жобасынан алынған көшірмені, жолдар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мен көшелердің көлденең қималарын, техникалық шарттарды, сыртқы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инженерлік желілер трассасының схемаларын)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған заңмен қорғалатын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күні: 20__ ж. "_____"_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тапсырды: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2696,55 +2786,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>