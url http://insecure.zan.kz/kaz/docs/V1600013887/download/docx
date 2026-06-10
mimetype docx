--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dead73d" w14:textId="dead73d">
+    <w:p w14:paraId="2dde47e" w14:textId="2dde47e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,13760 +93,15987 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі төлемдерді капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың Қазақстан Республикасының азаматтарына ай сайынғы төлемдер түріндегі әлеуметтік көмекті жүзеге асыруға арналған нысандарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 31 мамырдағы № 466 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 7 шілдеде № 13887 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 31 мамырдағы № 466 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 7 шілдеде № 13887 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қазақстан Республикасы Үкіметінің 2011 жылғы 25 мамырдағы № 571 </w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Үкіметінің 2011 жылғы 25 мамырдағы № 571 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген Қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі төлемдерді капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың Қазақстан Республикасының азаматтарына ай сайынғы төлемдер түріндегі әлеуметтік көмекті жүзеге асыру қағидаларының </w:t>
+        <w:t xml:space="preserve"> бекітілген Қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі төлемдерді капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың Қазақстан Республикасының азаматтарына ай сайынғы төлемдер түріндегі әлеуметтік көмекті жүзеге асыру қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ай сайынғы төлемдер түріндегі әлеуметтік көмекті тағайындауға өтініштің нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ай сайынғы төлемдер түріндегі әлеуметтік көмекті тағайындауға өтінішті қабылдаудан бас тарту туралы қолхаттың нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тағайындау туралы азаматтардың өтініштерін тіркеудің электрондық журналының нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ай сайынғы төлемдер түріндегі әлеуметтік көмекті тағайындау (тағайындаудан бас тарту) туралы шешімнің нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тағайындау (тағайындаудан бас тарту) туралы хабарламаның нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес хабарламалар журналының нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес sms-хабарлар журналының нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ай сайынғы төлемдер түріндегі әлеуметтік көмектің мөлшерін арттыру туралы электрондық шешім жобасының нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ай сайынғы төлемдер түріндегі әлеуметтік көмекті алуға құқығы бар адамның қағаз нұсқадағы ісінің нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ай сайынғы төлемдер түріндегі әлеуметтік көмекті алушының қағаз нұсқадағы ісіне сұрау салуға өтініштің нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес анықтама-аттестаттың нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ай сайынғы төлемдер түріндегі әлеуметтік көмекті төлеуді тоқтата тұру туралы шешімнің нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ай сайынғы төлемдер түріндегі әлеуметтік көмекті төлеуді тоқтату туралы шешімнің нысаны бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әлеуметтік қамсыздандыру және әлеуметтік сақтандыру департаменті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ Қазақстан Республикасының нормативтік құқықтық актiлерiнiң Эталондық бақылау банкіне енгізу үшін Республикалық құқықтық ақпарат орталығына баспа және электрондық түрде жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің ресми интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің Заң қызметі департаментіне осы тармақтың 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Денсаулық сақтау және әлеуметтік даму вице-министрі С.Қ. Жақыповаға жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық сақтау және әлеуметтік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+даму министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Т. Дүйсенова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      КЕЛІСІЛДІ   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақпарат және коммуникациялар   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      министрі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________ Д. Абаев   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2016 жылғы 3 маусым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...961 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауданның коды _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің __________________ облысы (қаласы) бойынша департаменті Ай сайынғы төлемдер түріндегі әлеуметтік көмекті тағайындауға  Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы Денсаулық    </w:t>
-[...223 lines deleted...]
-      </w:r>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат (ша) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні: ______жылғы " ___ " ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сәйкестендiру нөмiрі: ____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басын куәландыратын құжаттың түрі: _______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттың сериясы: ______ құжаттың нөмірі: ____ кім берген: ____</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: _____ жылғы "___" ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақты тұратын жерінің мекенжайы: ____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қала (аудан) __________________ауыл ___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көше (шағынаудан) _______________________ үй, ___________ пәтер</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк деректемелері:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің атауы _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк шотының № _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шот түрі: ағымдағы__________ карта шоты _______________________</w:t>
       </w:r>
-      <w:r>
-[...60 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісінің асты сызылсын)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған бұрын капиталдандырылған және зиянды өтеу үшін біржолғы сома төленген кезеңнің аяқталуына байланысты ай сайынғы төлемдер түріндегі әлеуметтік көмекті тағайындауды (қалпына келтіруді) сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төленетін ай сайынғы төлемдер түріндегі әлеуметтік көмек мөлшерінің өзгеруіне әкеп соғуы мүмкін барлық өзгерістер, сондай-ақ тұрғылықты жерімнің өзгеруі (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), сауалнама деректерінің, банк деректемелерінің өзгеруі туралы "Азаматтарға арналған үкімет" мемлекеттік корпорациясының бөлімшесіне күнтізбелік 10 күн ішінде хабарлауға міндеттенемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясының бөлімшесіне ұсынылған құжаттардың түпнұсқалылығы үшін құқықтық жауапкершілікті мойныма аламын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1108"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3045"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Р/с</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>
-№</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4547" w:type="dxa"/>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құжаттың атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5300" w:type="dxa"/>
+              <w:t>
+Құжаттың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құжаттағы парақтардың саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3045" w:type="dxa"/>
+              <w:t>
+Құжаттағы парақтардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ескертпе</w:t>
+              <w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="330" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4547" w:type="dxa"/>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5300" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3045" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="465" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4547" w:type="dxa"/>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5300" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3045" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="360" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4547" w:type="dxa"/>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5300" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3045" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем тағайындауға қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрын капиталдандырылған және зиянды өтеу үшін біржолғы сома төленген кезеңнің аяқталуына байланысты ай сайынғы төлемдер түріндегі әлеуметтік көмекті тағайындау (тағайындаудан бас тарту) туралы шешім қабылдау жөнінде ұялы телефонға sms-хабар жіберу арқылы хабарлауға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы алған жағдайда цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің байланыс деректері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үй телефоны _______ ұялы телефоны ______________ Е-маil _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берген күні: 20 ____ жылғы "____" ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қолы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қию сызығы) Азамат (ша) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтiнiшi № ____ болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар қабылданған күн 20 ____ жылғы "____"_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...145 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ай сайынғы төлемдер түріндегі әлеуметтік көмекті тағайындауға өтінішті қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-беремін. </w:t>
-[...87 lines deleted...]
-      </w:r>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" _______________ № ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат (ша) ___________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні _____ жылғы "___" __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қамқоршы ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүгінген күні 20__ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (себебi көрсетiлсiн)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тағайындауға өтініш қабылдаудан бас тартылды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жауапты адамның тегі, аты, әкесінің аты (ол болған жағдайда) және лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тағайындау туралы азаматтардың өтініштерін тіркеудің электрондық журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы Денсаулық    </w:t>
-[...411 lines deleted...]
-электрондық журналы</w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1157"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3765"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1200" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Өтініштің № </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1569" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініштің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тіркеу күні </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1386" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тіркеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жүгіну күні </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1614" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүгіну</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бөлімше коды</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1386" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бөлімше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Істің №</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3123" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің жеке сәйкестендіру нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3765" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1569" w:type="dxa"/>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1386" w:type="dxa"/>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1614" w:type="dxa"/>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1386" w:type="dxa"/>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3123" w:type="dxa"/>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3765" w:type="dxa"/>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="495" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1569" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1386" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1614" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1386" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3123" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3765" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(кестенің жалғасы)</w:t>
+        <w:t>
+      (кестенің жалғасы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1333"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2131"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1200" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1333" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Туған күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2016" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнің түрі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1811" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлемнің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2881" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шешімнің /тағайындаудан бас тарту күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2016" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шешімнің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындаудан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бас тарту </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнің мөлшері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1812" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлемнің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мөлшері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тағайындау күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2131" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тағайындау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тағайындау түрі</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тағайындау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="450" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1333" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2016" w:type="dxa"/>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1811" w:type="dxa"/>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2881" w:type="dxa"/>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2016" w:type="dxa"/>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1812" w:type="dxa"/>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>13</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2131" w:type="dxa"/>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="495" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1333" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2016" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1811" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2881" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2016" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1812" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2131" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="4"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс (қала) ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ай сайынғы төлемдер түріндегі әлеуметтік көмекті тағайындау (тағайындаудан бас тарту) туралы 20____ жылғы " ____ " __________ № _____ шешім Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің ___________________________ облысы (қаласы) бойынша департаменті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы Денсаулық    </w:t>
-[...3 lines deleted...]
-      </w:r>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Істің № _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат (ша) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендiру нөмiрі _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүгінген күні ____________________ № __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Капиталдандырылған төлемдер сомасы ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Капиталдандыру кезеңі _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағайындау күні _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіптік еңбек ету қабілетінен айырылу дәрежесі _______ (%-бен)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіптік еңбек ету қабілетінен айырылу дәрежесі _______________ мерзімге дейін белгіленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-сақтау және әлеуметтік даму министрінің </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      1. Ай сайынғы төлемдер түріндегі әлеуметтік көмек Қазақстан Республикасы Азаматтық кодексінің (Ерекше бөлім) 945-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тағайындалсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ай сайынғы төлемдер түріндегі әлеуметтік көмектің мөлшері _______ бастап _____ дейін _____ теңге (_________________ теңге) (сомасы жазбаша).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ай сайынғы төлемдер түріндегі әлеуметтік көмекті тағайындаудан бас тартылсын: _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бас тарту негіздемесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент басшысы ______________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент басқармасының (бөлімінің) бастығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің тағайындау жөніндегі маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешім жобасын дайындаған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясының жауапты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамдары___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тағайындау (тағайындаудан бас тарту) туралы хабарлама 20__ жылғы "___" ___________ № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-2016 жылғы 31 мамырдағы         </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат (ша) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні ____ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағайындау (тағайындаудан бас тарту) туралы 20__ жылғы "___"______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № _______ шешім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағайындалған ақша қаражатының сомасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___"____________ бастап</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ теңге (сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негіздеме (себебі көрсетілсін) тағайындаудан бас тартылды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама жауапты адамның ЭЦҚ-сымен куәландырылды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жауапты адамның лауазымы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Хабарламалар журналы _________________________________ (төлемнің түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-№ 466 бұйрығына              </w:t>
-[...1146 lines deleted...]
-бөлімшесі бойынша</w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясының ___________ бөлімшесі бойынша</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1080"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1337"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Р/с №</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2309" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке сәйкестендіру нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2077" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты (бар болса)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1289" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Туған күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1544" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Істің №</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2217" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнің түрі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2147" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлемнің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Хабарламаны табыстау күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1337" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Хабарламаны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>табыстау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="225" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2309" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2077" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1289" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1544" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2217" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2147" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1337" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="210" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2309" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2077" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1289" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1544" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2217" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2147" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1337" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="195" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2309" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2077" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1289" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1544" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2217" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2147" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1337" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="7"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sms-хабарлар журналы _____________________________________________ (төлемнің түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы Денсаулық    </w:t>
-[...151 lines deleted...]
-____________ бөлімшесі бойынша</w:t>
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ бөлімшесі бойынша</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="608"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1524"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Р/ с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке сәйкестендіру нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты (бар болса)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1415" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Туған күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="904" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Істің №</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1926" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнің түрі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлемнің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>sms-хабар жіберу күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1496" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>sms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-хабар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жіберу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Телефон нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1524" w:type="dxa"/>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Телефон </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="330" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1630" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1415" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="904" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1496" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1524" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="330" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1630" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1415" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="904" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1496" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1524" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="285" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1630" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2517" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1415" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="904" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1926" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1496" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1524" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="8"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс (қала) ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ай сайынғы төлемдер түріндегі әлеуметтік көмектің мөлшерін арттыру туралы электрондық шешім жобасы Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің ________________________ облысы (қаласы) бойынша департаменті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы Денсаулық    </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ жылғы " ________ " ___________ № _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Істің № __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат (ша) _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні 20______ жылғы " _____ " ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағайындау күні 20_____ жылғы " ________ " ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ай сайынғы төлемдер түріндегі әлеуметтік көмектің мөлшері 20___ жылғы " ___ " ____ дейін _______ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                      (сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ай сайынғы төлемдер түріндегі әлеуметтік көмектің мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________сәйкес арттырылсын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нормативтік құқықтық актінің атауы, нөмірі және күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ай сайынғы төлемдер түріндегі әлеуметтік көмектің мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы________ бастап __________________________________теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                             (сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент басшысы __________________________ _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                      (тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент басқармасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бөлімінің) басшысы _______________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                   (тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің тағайындау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жөніндегі маманы _________________________ ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                    (тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешім жобасын дайындаған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауапты адамдары __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                   (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ай сайынғы төлемдер түріндегі әлеуметтік көмекті алуға құқығы бар адамның қағаз нұсқадағы ісі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-сақтау және әлеуметтік даму министрінің </w:t>
-[...650 lines deleted...]
-бар адамның қағаз нұсқадағы ісі</w:t>
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6649"/>
-        <w:gridCol w:w="7351"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ай сайынғы төлемдер түріндегі әлеуметтік көмекті алуға құқығы бар адамның қағаз нұсқадағы ісі № ___</w:t>
+              <w:t>
+Ай сайынғы төлемдер түріндегі әлеуметтік көмекті алуға құқығы бар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+адамның қағаз нұсқадағы ісі № ___</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>
+Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6649" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Облыс</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7351" w:type="dxa"/>
+              <w:t>
+Облыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6649" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қала (аудан)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7351" w:type="dxa"/>
+              <w:t>
+Қала (аудан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6649" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Телефон</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7351" w:type="dxa"/>
+              <w:t>
+Телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6649" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлемнiң түрi</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7351" w:type="dxa"/>
+              <w:t>
+Төлемнiң түрi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6649" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегi</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7351" w:type="dxa"/>
+              <w:t>
+Тегi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6649" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7351" w:type="dxa"/>
+              <w:t>
+Аты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6649" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкесiнiң аты (бар болса)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7351" w:type="dxa"/>
+              <w:t>
+Әкесiнiң аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6649" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банк филиалы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7351" w:type="dxa"/>
+              <w:t>
+Банк филиалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6649" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ байланыс бөлiмшесi</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7351" w:type="dxa"/>
+              <w:t>
+№ байланыс бөлiмшесi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6649" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Төлеу кестесi</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7351" w:type="dxa"/>
+              <w:t>
+Төлеу кестесi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Есепке қабылдау және есептен шығару туралы белгiлер</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Есепке қабылдау және есептен шығару туралы белгiлер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="14000"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="2400" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14000" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есептен 20__ жылғы «___» _________________________________ шығарылсын</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Есептен 20__ жылғы "___" _________________________________ шығарылсын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлемнiң түрi _______________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлемнiң мөлшерi ______________________________________________ теңге</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20__ жылғы ____________________________________________ дейiн төлендi</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Iстегi парақтардың саны _____________________________________________</w:t>
-[...3 lines deleted...]
-            </w:r>
+Iстегi парақтардың саны __________ _________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+                                                                            М.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлiмше бастығы ________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке 20__ жылғы "___" _________________________________ қабылдансын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлемнiң түрi _______________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлемнiң мөлшерi ______ теңге/______________________________________/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Iстегi парақтардың саны _____ _______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+                                                                          М.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлiмше бастығы ______________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептен 20__ жылғы "___"__________________________________ шығарылсын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлемнiң түрi _______________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлемнiң мөлшерi ______________________________________________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__ жылғы ________ дейiн төлендi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Iстегi парақтардың саны _____ _______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.О. Бөлiмше бастығы ________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепке 20__ жылғы «___» _________________________________ қабылдансын</w:t>
-[...3 lines deleted...]
-            </w:r>
+Есепке 20__ жылғы "___" _________________________________ қабылдансын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлемнiң түрi _______________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлемнiң мөлшерi ______ теңге/______________________________________/</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Iстегi парақтардың саны _____ _______________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-М.О.</w:t>
-[...181 lines deleted...]
-Бөлiмше бастығы _____________________________________________________</w:t>
+М.О. Бөлiмше бастығы _____________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Түгендеу жүргiзу туралы белгiлер</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Түгендеу жүргiзу туралы белгiлер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="14000"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14000" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___ парақ |______________| ___ парақ |___________________|</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>
-            (күнi, қолы)                  (күнi, қолы)</w:t>
-[...3 lines deleted...]
-            </w:r>
+___ парақ |______________|___ парақ |___________________|</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___ парақ |______________| ___ парақ |___________________|</w:t>
-[...3 lines deleted...]
-            </w:r>
+              (күнi, қолы)                                       (күнi, қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-            (күнi, қолы)                  (күнi, қолы)</w:t>
-[...3 lines deleted...]
-            </w:r>
+___парақ |______________|___ парақ |___________________|</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___ парақ |______________| ___ парақ |___________________|</w:t>
-[...3 lines deleted...]
-            </w:r>
+                (күнi, қолы)                                      (күнi, қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-            (күнi, қолы)                  (күнi, қолы)</w:t>
-[...3 lines deleted...]
-            </w:r>
+___ парақ |______________|___ парақ |___________________|</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___ парақ |______________| ___ парақ |___________________|</w:t>
-[...3 lines deleted...]
-            </w:r>
+                   (күнi, қолы)                                (күнi, қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-            (күнi, қолы)                  (күнi, қолы)</w:t>
-[...3 lines deleted...]
-            </w:r>
+___ парақ |______________|___ парақ |___________________|</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___ парақ |______________| ___ парақ |___________________|</w:t>
-[...3 lines deleted...]
-            </w:r>
+                          (күнi, қолы)                               (күнi, қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-            (күнi, қолы)                  (күнi, қолы)</w:t>
-[...3 lines deleted...]
-            </w:r>
+___ парақ |______________|___ парақ |___________________|</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___ парақ |______________| ___ парақ |___________________|</w:t>
-[...3 lines deleted...]
-            </w:r>
+                        (күнi, қолы)                                    (күнi, қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-            (күнi, қолы)                  (күнi, қолы)</w:t>
+___ парақ |______________|___ парақ |___________________|</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+                       (күнi, қолы)                                   (күнi, қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Iстердi тексеру туралы белгiлер</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Iстердi тексеру туралы белгiлер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="14000"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14000" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өкiл |___________________| Өкiл |___________________|</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>
 Өкiл |___________________| Өкiл |___________________|</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-         (күнi, қолы)               (күнi, қолы)</w:t>
-[...3 lines deleted...]
-            </w:r>
+                     (күнi, қолы)                              (күнi, қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өкiл |___________________| Өкiл |___________________|</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-         (күнi, қолы)               (күнi, қолы)</w:t>
-[...3 lines deleted...]
-            </w:r>
+                       (күнi, қолы)                           (күнi, қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өкiл |___________________| Өкiл |___________________|</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-         (күнi, қолы)               (күнi, қолы)</w:t>
-[...3 lines deleted...]
-            </w:r>
+                     (күнi, қолы)                              (күнi, қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өкiл |___________________| Өкiл |___________________|</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-         (күнi, қолы)               (күнi, қолы)</w:t>
-[...3 lines deleted...]
-            </w:r>
+                   (күнi, қолы)                            (күнi, қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өкiл |___________________| Өкiл |___________________|</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-         (күнi, қолы)               (күнi, қолы)</w:t>
+                          (күнi, қолы)                       (күнi, қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өкiл |___________________| Өкiл |___________________|</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+                     (күнi, қолы)                                (күнi, қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="10"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауданның коды _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясының_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облысы бойынша _________ бөлімшесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ай сайынғы төлемдер түріндегі әлеуметтік көмекті алушының қағаз нұсқадағы ісіне сұрау салуға өтiнiш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы Денсаулық    </w:t>
-[...210 lines deleted...]
-      </w:r>
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат (ша) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (алушының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күнi: ______ жылғы "___" ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке сәйкестендіру нөмірі _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басты куәландыратын құжаттың түрі:________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттың сериясы: _____ құжаттың нөмірі: ______ кім берген: ___</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: _______ жылғы "___" ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрақты тұратын жерінің мекенжайы: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс _________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қала (аудан) __________________ ауыл __________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көше (шағынаудан) _________________ ______ үй ___________ пәтер</w:t>
       </w:r>
-      <w:r>
-[...127 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ай сайынғы төлемдер түріндегі әлеуметтік көмекті алушының қағаз нұсқадағы ісін сұратуды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төленетін ай сайынғы төлемдер түріндегі әлеуметтік көмек мөлшерінің өзгеруіне әкеп соғуы мүмкін барлық өзгерістер, сондай-ақ тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), сауалнама деректерінің, банк деректемелерінің өзгеруі туралы "Азаматтарға арналған үкімет" мемлекеттік корпорациясының бөлімшесіне күнтізбелік 10 күн ішінде хабарлауға міндеттенемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрын тұрған жерінің мекенжайы: _______________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="870"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3738"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Р/с</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>
-№</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4569" w:type="dxa"/>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құжаттың атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4823" w:type="dxa"/>
+              <w:t>
+Құжаттың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құжаттағы парақтардың саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3738" w:type="dxa"/>
+              <w:t>
+Құжаттағы парақтардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ескертпе</w:t>
+              <w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4569" w:type="dxa"/>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4823" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3738" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4569" w:type="dxa"/>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4823" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3738" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің байланыс деректері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үй телефоны ___________ ұялы телефон ___________ Е-mail _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дәйексіз мәліметтер мен жасанды құжаттарды ұсынғаны үшін жауапкершілік туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ескертілдім ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні 20__ жылғы "___" ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қолы ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қию сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат (ша) ___________________________________________ өтiнiшi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" ________ № _____ қабылданды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және қолы:___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...61 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №____ АНЫҚТАМА-АТТЕСТАТ 20____ жылғы____ ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Берілген күні 20__ жылғы «___» ________ </w:t>
-[...126 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат (ша) ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" Мемлекеттік корпорациясының ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлімшесінен ай сайынғы төлемдер түріндегі әлеуметтік көмекті алып отырды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ай сайынғы төлемдер түріндегі әлеуметтік көмек 20__ жылғы ______ дейін ____ теңге мөлшерінде төленді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша:_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем тоқтатылды және "Азаматтарға арналған үкімет" мемлекеттік корпорациясының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлімшесінен есептен алынды_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (маманның тегі, аты, әкесінің аты (ол болған жағдайда), қызмет телефонының №)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясы бөлімшесінің бастығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясы бөлімшесінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда) қызмет телефонының №)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс (қала) ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ай сайынғы төлемдер түріндегі әлеуметтік көмекті төлеуді тоқтата тұру туралы 20__ жылғы "___" __________ № _______ шешiм Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің ____________________ облысы (қаласы) бойынша департаментi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы Денсаулық    </w:t>
-[...3 lines deleted...]
-      </w:r>
+      Ескерту. 12-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Iстің № ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат (ша) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жынысы ________ туған күнi 19__ жылғы "___" ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем 20__ жылғы "___" ______ бастап тоқтатыла тұрсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негiздеме _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (себебi көрсетiлсiн)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент басшысы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма (бөлiм) басшысы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маман _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешiмнiң жобасын дайындаған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-сақтау және әлеуметтік даму министрінің </w:t>
-[...3 lines deleted...]
-      </w:r>
+      "Азаматтарға арналған үкімет" мемлекеттік корпорациясының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-2016 жылғы 31 мамырдағы         </w:t>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
+      жауапты адамдары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулық сақтау және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік даму министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 31 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 466 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс (қала) ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ай сайынғы төлемдер түріндегі әлеуметтік көмекті төлеуді тоқтату туралы 20__ жылғы "___" _____________ № _________________ шешiм Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің _________________________ облысы (қаласы) бойынша департаментi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-№ 466 бұйрығына              </w:t>
-[...3 lines deleted...]
-      </w:r>
+      Ескерту. 13-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Iстің № _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат (ша) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жынысы _________ туған күнi 19__ жылғы "___" __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-11-қосымша                 </w:t>
-[...318 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="12"/>
+      Төлем 20__ жылғы "___" ______ бастап тоқтатылсын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негiздеме _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (себебi көрсетiлсiн)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент басшысы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма (бөлiм) басшысы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маман _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешiмнiң жобасын дайындаған:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы Денсаулық    </w:t>
-[...858 lines deleted...]
-                  (тегі, аты, әкесінің аты (бар болса)</w:t>
+      Азаматтарға арналған үкімет" мемлекеттік корпорациясының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауапты адамдары ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -13854,55 +16081,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14228,31 +16455,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>