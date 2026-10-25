--- v0 (2025-11-17)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e410715" w14:textId="e410715">
+    <w:p w14:paraId="7c0bc4e" w14:textId="7c0bc4e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,105 +111,207 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 29 ақпандағы № 61 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 22 сәуірде № 13617 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">" 2016 жылғы 14 қаңтардағы Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасы Ұлттық Банкінің бағалы металдардағы активтерді толықтыру үшін аффинирленген алтынды сатып алуға мемлекеттің басым құқығын іске асыру тәртібін жетілдіру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасы Заңының 15-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Бағалы металдар және асыл тастар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағының екінші бөлігі екінші абзацының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің бағалы металдардағы активтерді толықтыру үшін аффинирленген алтынды сатып алуға мемлекеттің басым құқығын іске асыру тәртібін жетілдіру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Бағалы металдардағы активтерді толықтыру үшін аффинирленген алтынды сатып алуға мемлекеттің басым құқығын іске асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -944,429 +1046,523 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...40 lines deleted...]
-        <w:t>" 2016 жылғы 14 қаңтардағы (бұдан әрі – Бағалы металдар және асыл тастар туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді және Қазақстан Республикасы Ұлттық Банкінің (бұдан әрі – Ұлттық Банк) бағалы металдардағы активтерді толықтыру үшін аффинирленген алтынды сатып алуға мемлекеттің басым құқығын (бұдан әрі – басым құқық) іске асыру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Осы Бағалы металдардағы активтерді толықтыру үшін аффинирленген алтынды сатып алуға мемлекеттің басым құқығын іске асыру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасы Заңының 15-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Бағалы металдар және асыл тастар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Бағалы металдар және асыл тастар туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына және "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағының екінші бөлігі екінші абзацының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасы Ұлттық Банкінің (бұдан әрі – Ұлттық Банк) бағалы металдардағы активтерді толықтыру үшін аффинирленген алтынды сатып алуға мемлекеттің басым құқығын (бұдан әрі – басым құқық) іске асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Толықтыру үшін аффинирленген алтын сатып алынатын бағалы металдардағы активтер Ұлттық Банктің алтынвалюта активтерінің құрамдас бөлігі болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Қағидаларда пайдаланылатын негізгі ұғымдар</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Қағидаларда пайдаланылатын негізгі ұғымдар</w:t>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидалардың мақсаттары үшін мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) аффинирленген алтын – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аффинаждау</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нәтижесінде алынған және:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуразиялық экономикалық одаққа қатысушы мемлекеттерде белгіленген талаптарға не Лондон бағалы металдар нарығының қауымдастығы (London bullion market association) қабылдаған және "Лондондық сапалы өнім беру" ("London good delivery") стандарты ретінде осы қауымдастықтың құжаттарында белгіленген халықаралық стандарттарға сәйкес келетін Еуразиялық экономикалық одаққа қатысушы мемлекеттерде өндірілген құймалар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
-[...15 lines deleted...]
-      Еуразиялық экономикалық одаққа қатысушы мемлекеттерде белгіленген талаптарға не Лондон бағалы металдар нарығының қауымдастығы (London bullion market association) қабылдаған және "Лондондық сапалы өнім беру" ("London good delivery") стандарты ретінде осы қауымдастықтың құжаттарында белгіленген халықаралық стандарттарға сәйкес келетін Еуразиялық экономикалық одаққа қатысушы мемлекеттерде өндірілген құймалар;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шығарылған елінің заңнамасына не Лондон бағалы металдар нарығының қауымдастығы (London bullion market association) қабылдаған және "Лондондық сапалы өнім беру" ("London good delivery") стандарты ретінде осы қауымдастықтың құжаттарында белгіленген халықаралық стандарттарға сәйкес дайындалған, таңбаланған және сертификатталған шет елде өндірілген құймалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
-[...15 lines deleted...]
-      шығарылған елінің заңнамасына не Лондон бағалы металдар нарығының қауымдастығы (London bullion market association) қабылдаған және "Лондондық сапалы өнім беру" ("London good delivery") стандарты ретінде осы қауымдастықтың құжаттарында белгіленген халықаралық стандарттарға сәйкес дайындалған, таңбаланған және сертификатталған шет елде өндірілген құймалар;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Тарифтік емес реттеу шаралары туралы" Еуразиялық экономикалық комиссия Алқасының 2015 жылғы 21 сәуірдегі № 30 шешіміне № 2 қосымша болып табылатын Еуразиялық экономикалық одақтың кедендік аумағына әкелуге және (немесе) Еуразиялық экономикалық одақтың кедендік аумағынан әкетуге рұқсат беру тәртібі белгіленген тауарлар тізбесінің 2.10-бөлімінің 3-кестесінде көрсетілген бұйымдарды қоспағанда, құрамында 1000 бөліктің 995 бөлігінен кем емес химиялық таза алтын бар өлшеуіш құймалар, тілімдер, түйіршіктер, ұнтақ және басқа нысандар түрінде берілген алтын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
-[...15 lines deleted...]
-      "Тарифтік емес реттеу шаралары туралы" Еуразиялық экономикалық комиссия Алқасының 2015 жылғы 21 сәуірдегі № 30 шешіміне № 2 қосымша болып табылатын Еуразиялық экономикалық одақтың кедендік аумағына әкелуге және (немесе) Еуразиялық экономикалық одақтың кедендік аумағынан әкетуге рұқсат беру тәртібі белгіленген тауарлар тізбесінің 2.10-бөлімінің 3-кестесінде көрсетілген бұйымдарды қоспағанда, құрамында 1000 бөліктің 995 бөлігінен кем емес химиялық таза алтын бар өлшеуіш құймалар, тілімдер, түйіршіктер, ұнтақ және басқа нысандар түрінде берілген алтын;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аффинирленген алтынды сынау – аффинирленген алтынның сандық және сапалық сипаттамаларын белгілеу мақсатында жүргізілетін жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
-[...15 lines deleted...]
-      2) аффинирленген алтынды сынау – аффинирленген алтынның сандық және сапалық сипаттамаларын белгілеу мақсатында жүргізілетін жұмыстар кешені;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) басым құқықты іске асыру – Ұлттық Банктің аффинирленген алтынды клиенттерден тікелей сатып алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
-[...15 lines deleted...]
-      3) басым құқықты іске асыру – Ұлттық Банктің аффинирленген алтынды клиенттерден тікелей сатып алуы;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бид-аск (bid-ask) спред – халықаралық нарықтағы сатып алу мен сату бағасы арасындағы айырма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
-[...15 lines deleted...]
-      4) бид-аск (bid-ask) спред – халықаралық нарықтағы сатып алу мен сату бағасы арасындағы айырма;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) клиенттер – аффинирленген алтынды өткізу кезінде оны Ұлттық Банкке басым тәртіппен ұсынатын бағалы металдарды өндіру субъектілері және өңдеу нәтижесінде аффинирленген алтынның меншік иесіне айналған тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
-[...15 lines deleted...]
-      5) клиенттер – аффинирленген алтынды өткізу кезінде оны Ұлттық Банкке басым тәртіппен ұсынатын бағалы металдарды өндіру субъектілері және өңдеу нәтижесінде аффинирленген алтынның меншік иесіне айналған тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сатып алу лимиті – Ұлттық Банктің аффинирленген алтынды басым құқықты іске асыру шеңберінде белгілі бір кезеңде сатып алуының ең көп ықтимал көлемі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
-[...15 lines deleted...]
-      6) сатып алу лимиті – Ұлттық Банктің аффинирленген алтынды басым құқықты іске асыру шеңберінде белгілі бір кезеңде сатып алуының ең көп ықтимал көлемі;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сауда тикеті (мәміле паспорты) – бағалы металдардағы активтерді толықтыру үшін аффинирленген алтынды сатып алу-сатудың жалпы талаптары туралы жасасқан шартқа сәйкес аффинирленген алтынның нақты лоты жеткізілімінің барлық елеулі талаптарын және өлшемдерін қамтитын, мәміле тараптары қол қоятын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) уәкілетті орган – бағалы металдарды өндіруді және бағалы металдар мен асыл тастардың, құрамында бағалы металдар бар шикізат тауарларының, зергерлік және басқа да бұйымдардың айналымын реттеу саласындағы басшылықты, сондай-ақ Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шектерде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Басым құқықты іске асыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2021,104 +2217,166 @@
         <w:t>
       Дисконттың алдағы жартыжылдыққа арналған мөлшерлемелерін Ұлттық Банктің Директорлар кеңесі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір кезеңде сатып алынатын сапасы бір бүкіл аффинирленген алтынға бірыңғай дисконт мөлшерлемесі қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақтың орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді. – ҚР Ұлттық Банкі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>