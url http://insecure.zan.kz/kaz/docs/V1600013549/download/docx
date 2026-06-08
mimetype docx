--- v0 (2025-10-26)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e7786c5" w14:textId="e7786c5">
+    <w:p w14:paraId="c288ffc" w14:textId="c288ffc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,356 +113,894 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Энергетика министрінің 2016 жылғы 9 ақпандағы № 51 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 29 наурызда № 13549 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Атом энергиясын пайдалану туралы" Қазақстан Республикасының Заңы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Энергетика министрінің 03.09.2021 </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тақырып</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Атом энергиясын пайдалану туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Энергетика министрінің 03.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Көліктік қаптама комплектілерінің конструкцияларын бекіту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Энергетика министрлігінің Атомдық және энергетикалық қадағалау мен бақылау комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгенінен кейін он күнтізбелік күн ішінде оның көшірмесін мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгенінен кейін бес күнтізбелік күн ішінде оның көшірмесін Қазақстан Республикасы Әділет министрлігінің "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрықты Қазақстан Республикасы Энергетика министрлігінің ресми интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың 2), 3) және 4) тармақшаларымен көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланғанынан кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1009,144 +1547,506 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 9 ақпандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 51 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тақырып</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көліктік қаптама комплектілерінің конструкцияларын бекіту қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Энергетика министрінің 19.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="11"/>
+    <w:bookmarkStart w:name="z45" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z61" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z61" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Көліктік қаптама комплектілерінің конструкцияларын бекіту қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының 1) тармақшасына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы 1-тармағының 4) тармақшасына, "Атом энергиясын пайдалану туралы" Қазақстан Республикасының Заңы 6-бабының 27) тармақшасына сәйкес әзірленді және көліктік қаптама комплектілерінің конструкцияларын бекіту тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1161,132 +2061,522 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z41" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тараудың тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Көліктік қаптама комплектілерінің конструкцияларын бекіту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z42" w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Көліктік қаптама комплектілерінің конструкцияларын бекіту, сондай-ақ басқа елдердің уәкілетті органдары бекіткен Қазақстан Республикасының аумағында оларға сертификаттар-рұқсаттар күшін қолдану мемлекеттік көрсетілетін қызмет (бұдан әрі – Мемлекеттік көрсетілетін қызмет) болып табылады және оны Қазақстан Республикасы Энергетика министрлігінің Атомдық және энергетикалық қадағалау мен бақылау комитеті (бұдан әрі – Көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z43" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік көрсетілетін қызметті алу үшін жеке немесе заңды тұлға (бұдан әрі – Көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – Портал) арқылы жүгінеді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген "Көліктік қаптама комплектілерінің конструкцияларын бекіту, сондай-ақ басқа елдердің уәкілетті органдары бекіткен Қазақстан Республикасының аумағында оларға сертификаттар-рұқсаттар күшін қолдану" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі) 8-тармағында көрсетілген қажетті құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде – көрсетілетін қызметті алушының "жеке кабинеті" арқылы мемлекеттік қызмет көрсету нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1323,70 +2613,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="16"/>
+    <w:bookmarkStart w:name="z44" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1405,70 +2695,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="17"/>
+    <w:bookmarkStart w:name="z62" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті беруші құжаттар келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және оны Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесіне орындауға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы осы Қағидаларға сәйкес мемлекеттік қызметті көрсету үшін қажетті құжаттар топтамасын және (немесе) мәліметтерді толық ұсынбаған кезде, Көрсетілетін қызметті берушінің жауапты орындаушысы Көрсетілетін қызметті алушының өтініші тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде Көрсетілетін қызметті алушының "жеке кабинетіне" осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1731,70 +3021,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="18"/>
+    <w:bookmarkStart w:name="z46" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті берушінің көліктік қаптама комплектілерінің конструкциясын бекіту туралы шешімі 5 (бес) жылдан аспайтын мерзімде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің сертификаттар-рұқсаттардың күшін қолдану туралы шешімі сертификат-рұқсаттың түпнұсқасында көрсетілген мерзімде қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1837,74 +3127,468 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z48" w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1959,88 +3643,294 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="20"/>
+    <w:bookmarkStart w:name="z49" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z50" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z50" w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым кімнің шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған Көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2185,94 +4075,300 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z51" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда Көрсетілетін қызметті алушы Мемлекеттік көрсетілетін қызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа шағымданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2543,80 +4639,484 @@
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:bookmarkStart w:name="z56" w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-қосымша алып тасталды – ҚР Энергетика министрінің 09.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша алып тасталды – ҚР Энергетика министрінің 09.01.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2710,68 +5210,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="23"/>
+    <w:bookmarkStart w:name="z57" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Көліктік қаптама комплектілерінің конструкциясын бекіту, сондай-ақ басқа елдердің уәкілетті органдары бекіткен Қазақстан Республикасының аумағында оларға сертификаттар-рұқсаттар күшін қолдану" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Энергетика министрінің 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6234,100 +8734,298 @@
               <w:t>бекіту қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:bookmarkStart w:name="z58" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 3-1-қосымшамен толықтырылды - ҚР Энергетика министрінің 03.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі); алып тасталды - ҚР Энергетика министрінің 09.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида 3-1-қосымшамен толықтырылды - ҚР Энергетика министрінің 03.09.2021 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрықтарымен.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7108,50 +9806,238 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z59" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7882,50 +10768,238 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z60" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>