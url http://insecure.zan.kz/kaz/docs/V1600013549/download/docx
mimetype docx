--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c288ffc" w14:textId="c288ffc">
+    <w:p w14:paraId="ab16683" w14:textId="ab16683">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -12130,55 +12130,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12504,31 +12504,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>