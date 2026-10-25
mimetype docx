--- v0 (2026-01-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="33c041d" w14:textId="33c041d">
+    <w:p w14:paraId="2d28269" w14:textId="2d28269">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,52 +251,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Қоса беріліп отырған Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының жатақханаларында орындарды бөлу қағидалары бекітілсін.</w:t>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының жатақханаларында орындарды бөлу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1188,110 +1208,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы білім беру ұйымдарының жатақханаларындағы орындарды бөлу қағидалары (бұдан әрі – Қағидалар) "Білім туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>48) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы (бұдан әрі – ТКОБКБ ұйымдары) меншік құқығына тиесілі немесе өзге заңдық негізде ұйымдардың иелігінде тұрған жатақханалардағы орындарды бөлу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі - Заң) әзірленді және техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы (бұдан әрі – ТКОБКБ ұйымдары) меншік құқығына тиесілі немесе өзге заңдық негізде ұйымдардың иелігінде тұрған жатақханалардағы орындарды бөлу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 31.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 62</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1465,69 +1485,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ТКОБКБ ұйымдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) www.egov.kz "электронды үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады;</w:t>
-[...17 lines deleted...]
-      3) "электрондық үкімет" веб-порталында тіркелген ұялы байланыстың абоненттік құрылғысы арқылы жүзеге асырылады.</w:t>
+      2) www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "цифрлық үкімет" веб-порталында тіркелген ұялы байланыстың абоненттік құрылғысы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету әдістерін, мерзімін, нысанын және оны көрсету нәтижесін, сондай-ақ мемлекеттік қызметтерді көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын "Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында білім алушыларға жатақхана беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1589,51 +1609,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің 07.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -2273,92 +2313,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Тізбенің 8-тармағында көрсетілген қызметті алушының мәртебесін растайтын құжаттарды қоса бере отырып жүзеге асырады.</w:t>
+        <w:t>
+      8. Конкурстық комиссия ТКОБКБ ұйымдары жатақханаларынан орын бөлуді осы Қағидаларға 1-қосымшаға сәйкес белгіленген нысан бойынша өтініш негізінде немесе порталға электрондық түрде берілген өтініш негізінде осы Қағидаларға 2-қосымшаға сәйкес Тізбенің 9-тармағында көрсетілген қызметті алушының мәртебесін растайтын құжаттарды қоса бере отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық қажетті құжаттарды тапсырған кезде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2493,183 +2493,163 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 27.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32885 болып тіркелген) Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларына сәйкес өтініш берушінің (отбасының) мемлекеттік атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+        <w:t>
+      8-1. Жеке басын куәландыратын құжаттар туралы мәліметтерді, ата-анасының (ата-аналарының) қайтыс болуы туралы куәлікті (жетім балалар үшін), жылжымайтын мүлкінің бар (жоқ) екендігі туралы ақпаратты, жасына байланысты зейнетақы/жәрдемақы алушының куәлігі (көп балалы отбасылардан шыққан балалар үшін), "Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 бұйрығымен бекітілген нысан бойынша мүгедектік туралы анықтама (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген), Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 21 маусымдағы № 227 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32885 болып тіркелген) Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларына сәйкес өтініш берушінің (отбасының) мемлекеттік атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-1-тармақпен толықтырылды – ҚР Білім және ғылым министрінің 22.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 215</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің 07.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 282</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3471,72 +3451,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.</w:t>
+        <w:t>
+      16. Көрсетілетін қызметті беруші Заңың 5-бабы 2-тармағының 11) тармақшасына сәйкес мемлекеттік қызметті көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3639,51 +3599,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің 27.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5536,219 +5516,351 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Білім беру ұйымдарының</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жатақханаларындағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орындарды бөлу қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында білім алушыларға жатақхана беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшамен толықтырылды – ҚР Білім және ғылым министрінің 22.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 215</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің 07.10.2024 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 282</w:t>
+        <w:t>№ 148-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5771,87 +5883,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті берушінің атауы</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары</w:t>
+Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5884,141 +5996,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті беру тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
-[...53 lines deleted...]
-3) "электрондық үкімет" веб-порталында тіркелген ұялы байланыстың абоненттік құрылғысы арқылы жүзеге асырылады.</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6051,87 +6109,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z725" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет көрсету мерзімі – 3 жұмыс күні.</w:t>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті беруші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – Портал) арқылы жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Порталда тіркелген ұялы байланыстың абоненттік құрылғысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6164,87 +6298,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған) /қағаз түрінде/проактивті/"бір өтініш" қағидаты бойынша көрсетілетін.</w:t>
+Қызмет көрсету мерзімі – 3 жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6277,159 +6411,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысанын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында білім алушыларға жатақхана беру туралы жолдама не дәлелді бас тарту.</w:t>
-[...71 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі проактивті нысанда көрсетілетін қызметті алушының мобильді азаматтар базасында тіркелген мобильді нөміріне sms-хабарлама арқылы жіберіледі.</w:t>
+Электронды (ішінара цифрландырылған)/қағаз түрінде/проактивті/композиттік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6462,87 +6524,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының Заңында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z728" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында білім алушыларға жатақхана беру туралы жолдама не дәлелді бас тарту. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Тегін</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметті көрсетуден бас тарту кезінде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға бас тарту себептерін көрсете отырып жауап жолдайды. Көрсетілетін қызметті алушы көрсетілген мерзімде мемлекеттік көрсетілетін қызмет нәтижесіне жүгінбеген кезде көрсетілетін қызметті беруші оларды көрсетілетін қызметті алушы алғанға дейін қабылдау орны бойынша сақтауды қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі проактивті нысанда көрсетілетін қызметті алушының мобильді азаматтар базасында тіркелген мобильді нөміріне sms-хабарлама арқылы жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6575,199 +6685,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс істеу кестесі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамаларында көрсетілген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...74 lines deleted...]
-              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
-[...35 lines deleted...]
-2) www.​egov.​kz порталында орналастырылған</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6800,235 +6798,211 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z730" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+1) Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбі-жұма аралығында сағат 13.00-ден 14.00-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.00-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйым басшысының атына осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша жатақханадан орын беру туралы өтініш;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) қандас мәртебесі туралы құжат;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін қажет).</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті берушінің интернет-ресурсында;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда:</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32885 болып тіркелген) өтініш берушінің (отбасының) мемлекеттік атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+2) www.egov.kz порталында орналастырылған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7061,143 +7035,327 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Заңымен белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z734" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
-[...1 lines deleted...]
-          </w:p>
+Көрсетілетін қызметті берушіге:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін қажетті ұсынған құжаттарының қағидаларында белгіленген талаптарға сәйкес келмеуі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйым басшысының атына осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша жатақханадан орын беру туралы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) қандас мәртебесі туралы құжаттың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін қажет).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Порталда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы жатақханадан орын беру туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+2) қандас мәртебесі туралы құжаттың электрондық көшірмесі; жеке басын куәландыратын құжаттар, ата-анасының (ата-анасының) қайтыс болуы, жылжымайтын мүлкінің бар (жоқ) екендігі туралы мәліметтер, (жетім балалар үшін), жасына байланысты зейнетақы/жәрдемақы алушының куәлігі (көп балалы отбасылардан шыққан балалар үшін), "Медициналық-әлеуметтік сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 260 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген нысан бойынша мүгедектік туралы анықтама (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32922 болып тіркелген), "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 21 маусымдағы № 227 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32885 болып тіркелген) өтініш берушінің (отбасының) мемлекеттік атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7230,177 +7388,410 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету, оның ішінде электрондық түрде және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z740" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут.</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 минут.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін қажетті ұсынған құжаттарының қағидаларында белгіленген талаптарға сәйкес келмеуі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинет", көрсетілетін қызметті берушінің анықтама қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-          </w:p>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үшінші тұлғалардың қызмет алу шарттары:</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z742" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталдағы "жеке кабинеттен", сондай-ақ "электрондық үкімет" веб-порталында тіркелген ұялы байланыстың абоненттік құрылғысы арқылы проактивті нысанда ұсынылған мәліметтер сұратылып отырған адамның келісімі болған жағдайда үшінші тұлғалардың электрондық сұрау салуы.</w:t>
+Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинет", көрсетілетін қызметті берушінің анықтама қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үшінші тұлғалардың қызмет алу шарттары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Порталдағы "жеке кабинеттен", сондай-ақ "цифрлық үкімет" веб-порталында тіркелген ұялы байланыстың абоненттік құрылғысы арқылы проактивті нысанда ұсынылған мәліметтер сұратылып отырған адамның келісімі болған жағдайда үшінші тұлғалардың электрондық сұрау салуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметті проактивті форматта алу үшін көрсетілетін қызметті алушының мобильді нөмірін мобильді азаматтар базасында тіркеу қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -8168,90 +8559,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білім беру ұйымдарының</w:t>
-[...38 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t xml:space="preserve">Білім беру ұйымдарының </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8272,330 +8624,547 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">жатақханаларындағы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындарды бөлу қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z443" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымшамен толықтырылды – ҚР Білім және ғылым министрінің 22.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 215</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Оқу-ағарту министрінің 07.10.2024 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 282</w:t>
+        <w:t>№ 148-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z444" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бабын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып (мемлекеттік көрсетілетін қызметтің негізгі талаптарының тізбесіне сәйкес мемлекеттік көрсетілетін қызметтің атауын көрсету), Сіздің мемлекеттік көрсетілетін қызмет Негізгі талаптардың тізбесіне сәйкес құжаттар топтамасын толық ұсынбауыңызға және (немесе) қолданылу мерзімі өткен құжаттарға байланысты, атап айтқанда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z445" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ құжаттардың атауы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z446" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z447" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z448" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) .....</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z449" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қолхат әр тарап үшін бір-бірден 2 данада жасалды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z450" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушының ТАӘ (ол болған жағдайда) ________ Қолы __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z451" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон______</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z452" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдады: _______________________ "___" ___________ 20 ___ жыл</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z453" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Көрсетілетін қызметті алушының ТАӘ (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9078,55 +9647,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>