--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ccf933f" w14:textId="ccf933f">
+    <w:p w14:paraId="97d80f3" w14:textId="97d80f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,136 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Энергетика министрінің 2016 жылғы 20 қаңтардағы № 12 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 15 наурызда № 13468 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Атом энергиясын пайдалану туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +241,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -219,250 +303,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Пайдаланушы ұйым персоналының аттестаттаудан өту қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 12 ақпандағы № 82 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10551 болып тіркелген, 2015 жылғы 9 cәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Энергетика министрлігінің Атомдық және энергетикалық қадағалау мен бақылау комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгенінен кейін он күнтізбелік күн ішінде оның көшірмесін мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Энергетика министрлігінің ресми интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың 2) және 3) тармақшаларымен көзделген іс-шаралардың орындалуы туралы мәліметтерді беруді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -842,5836 +926,4070 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 12 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда – ҚР Энергетика министрінің 01.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="11"/>
+    <w:bookmarkStart w:name="z107" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына, "Атом энергиясын пайдалану туралы" Қазақстан Республикасы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20) тармақшасына сәйкес әзірленді және және атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персонал Заңның 21-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес оның біліктілігі мен кәсіптік даярлығы деңгейінің атқаратын лауазымына сәйкестігін айқындау тұрғысынан аттестаттаудан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауды атом энергиясын пайдалану саласындағы уәкілетті органның ведомствосы (бұдан әрі - көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік адамдар (резидент еместер) осы Қағидаларға сәйкес жалпы негізде аттестаттаудан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Энергетика министрінің 21.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Көрсетілетін қызметті беруші:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z117" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z41" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атом энергиясын пайдалану саласындағы қызметті жүзеге асыру кезінде қондырғыны тікелей басқару, ядролық, радиациялық, ядролық физикалық қауіпсіздікті қамтамасыз ету лауазымдық міндеттеріне кіретін мамандарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z118" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ядролық материалдарды, иондандырушы сәуле шығару көздерін, радиоактивті қалдықтарды есепке алу және бақылау, ядролық, радиациялық және ядролық физикалық қауіпсіздікті қамтамасыз етуді бақылау лауазымдық міндеттеріне кіретін ядролық қондырғының персоналын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z119" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) радиациялық қауіпсіздікті бақылау, иондандырушы сәуле шығару көздерін есепке алу және бақылау лауазымдық міндеттеріне кіретін радиациялық, электрфизикалық қондырғы персоналын аттестаттауды өткізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңның 21-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінде көзделген персоналды атом энергиясын пайдалану саласындағы қызметті жүзеге асыратын жеке және заңды тұлғалар – жұмыс берушілер аттестаттайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-1-тармақпен толықтырылды – ҚР Энергетика министрінің 21.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау мынадай түрлерге бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z120" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастапқы аттестаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z121" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мерзімді аттестаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z122" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кезектен тыс аттестаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z123" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қайта аттестаттау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Энергетика министрінің 21.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды бастапқы аттестаттау жұмыскер лауазымға тағайындалғаннан кейін бір ай ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды бастапқы аттестаттаудан өткізу үшін негіз болып жұмыскерді тиісті лауазымға қабылдау немесе ауыстыру туралы заңды тұлға басшылығының өкімдік құжаты (бұйрығы), радиациялық қауіпсіздік жөніндегі бақылауға, иондаушы сәулелену көздерін есепке алуға және бақылауға жауапты адамдар үшін заңды тұлға басшылығының жауапты болып тағайындау туралы өкімдік құжаты (бұйрығы) табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды мерзімді аттестаттау үш жылда бір рет өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды кезектен тыс аттестаттау мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атом энергиясы пайдаланылатын объектілерде оқыс оқиғалар туындағанда – олардың туындауына жол берген адамдарға қатысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z131" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті органның тексерулері нәтижесінде анықталған, ядролық және (немесе) радиациялық, және (немесе) ядролық физикалық қауіпсіздік талаптары, ядролық материалдарды, иондандырушы сәуле шығару көздерін есепке алу талаптары бұзылғанда – бұзушылыққа жол берген адамдарға қатысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z132" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) атом энергиясын пайдалану саласындағы қызметті жүзеге асыратын жеке немесе заңды тұлғаның шешімі бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z133" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бастапқы немесе мерзімді аттестаттаудан өту бойынша осы Қағидаларда белгіленген мерзімдерді бұзылған жағдайда тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта аттестаттау бастапқы немесе мерзімдік немесе кезектен тыс аттестаттау қорытындылары бойынша теріс нәтиже алған жағдайда тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастапқы немесе мерзімдік немесе кезектен тыс аттестаттаудың нәтижелері бойынша теріс нәтиже алған жеке тұлғалар осы тармақтың төртінші бөлігінде көрсетілген бір реттен артық емес және бір айдан кешіктірмей қайта аттестаттауға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңның 21-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, егер жұмыскер бастапқы немесе мерзімдік немесе кезектен тыс аттестаттау нәтижелері бойынша теріс нәтиже алған жағдайда, жұмыскер Қазақстан Республикасының еңбек заңнамасына сәйкес қайта аттестаттау нәтижелері алынғанға дейін жұмыстан шеттетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кезектен тыс аттестаттауды тағайындау мерзімді аттестаттау жүргізу мерзімдерін өзгертпейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z58" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Аттестаттауды өткізу үшін көрсетілетін қызметті берушінің бірінші басшысының бұйрығымен атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттауды өткізу үшін комиссияның (бұдан әрі – комиссия) құрамы және ережесі бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның құрамына көрсетілетін қызметті берушінің бірінші басшысының жетекшілік ететін орынбасары, көрсетілетін қызметті беруші құрылымдық бөлімшелерінің қызметкерлері енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестаттауды өткізу кезінде ашықтықты және әділдікті қамтамасыз ету үшін комиссия отырысына дауыс беру құқығы жоқ бақылаушылар шақырылады. Бақылаушылар ретінде қоғамдық бірлестіктердің (үкіметтік емес ұйымдар), коммерциялық ұйымдардың, саяси партиялардың өкілдері, мемлекеттік қызметті көрсету сапасын бағалау және мемлекеттік бақылау жөніндегі уәкілетті органның қызметкерлері комиссияның отырысына қатыса алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелерінің саны тақ болады және кемінде бес адамды құрайды. Хатшы комиссияның мүшесі болып табылмайды және оның дауыс беру құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның отырысы комиссия құрамының кемінде үштен екісін құрайтын кворум болған кезде заңды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комиссия мүшесінде мүдделер қақтығысы туындаған жағдайда, мүдделер қақтығысы туындаған комиссия мүшесі әңгімелесу өткізгенге дейін қалған комиссия мүшелерін туындаған мүдделер қақтығысы туралы жазбаша нысанда хабардар етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалған комиссия мүшелері мүдделер қақтығысы туындаған комиссия мүшесінің өтініші бойынша немесе басқа да көздерден ақпарат алған кезде мүдделер қақтығысын болғызбау және реттеу бойынша мынадай шараларды уақтылы қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) мүдделер қақтығысы туындаған комиссия мүшесін комиссия жұмысына қатысудан шеттетеді. Мүдделер қақтығысы туындаған комиссия мүшесін шеттету туралы шешімді комиссия ашық дауыс беру жолымен оның мүшелерінің көпшілік даусымен жазбаша нысанда қабылдайды және ол мүдделер қақтығысы туындаған комиссия мүшесінің қатысуымен жария етіледі. Дауыстар саны тең болған жағдайда комиссия төрағасының дауысы шешуші болып табылады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) күнтізбелік 1 (бір) күн ішінде комиссия құрамының өзара алмасуы жөніндегі бұйрыққа сәйкес комиссия құрамын қайта қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Энергетика министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аттестаттау тестілеу және әңгімелесу арқылы өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әңгімелесу ядролық немесе ядролық материалдармен жұмыс істеу жүзеге асырылатын радиациялық қондырғының бірінші басшысы, оның өндіріс (өндірістік және техникалық мәселелер) жөніндегі орынбасары, ядролық немесе радиациялық қондырғының бас инженері, ядролық материалдармен жұмыс істеу жүзеге асырылатын радиациялық қондырғы кенішінің басшысы, ядролық немесе радиациялық қондырғының ядролық және (немесе) радиациялық қауіпсіздік қызметінің (департаментінің, бөлімінің, басқармасының) басшысы үшін немесе радиациялық қауіпсіздік бойынша бақылауға жауапты адамы үшін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тест сұрақтарының тізбесін атом энергиясын пайдалану саласындағы уәкілетті органның ведомствосы әзірлейді және бекітеді және ядролық, радиациялық, ядролық физикалық қауіпсіздік нормалары мен талаптарын білу, сондай-ақ еңбек міндеттерін атқару кезінде шешімдер қабылдау қабілетін айқындау мақсатындағы сұрақтарды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекітілген тест сұрақтарының тізбесіне өзгерістер және (немесе) толықтырулар енгізу Қазақстан Республикасының қолданыстағы заңнамаларында ядролық, радиациялық, ядролық физикалық қауіпсіздік нормалары мен талаптары бөлігінде, сондай-ақ сұрақтарды орынсыз қалыптастыру анықталған жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аттестатталатын адамдардың санаттары және оларға тест сұрақтары жұмыскердің лауазымдық міндеттеріне, жұмыста пайдаланылатын қондырғылардың, аспаптардың, материалдардың түрлеріне және атом энергиясын пайдалану саласындағы қызметті жүзеге асыратын жеке және заңды тұлғалардың қызметіне байланысты анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аттестатталатын адамдардың санаттары, сұрақтар саны, тест өтті деп тануға негіз болатын дұрыс жауаптардың шекті деңгейі, сондай-ақ тестілеу уақыты осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персонал үшін тестілеу көрсеткішімен анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әңгімелесу барысында комиссия мүшелері аттестатталатын адамға ядролық, радиациялық, ядролық физикалық қауіпсіздік нормалары мен талаптарын білуін тексеру, сондай-ақ жұмыста пайдаланылатын қондырғылардың, аспаптардың, материалдардың түрлеріне және атом энергиясын пайдалану саласындағы қызметті жүзеге асыратын жеке және заңды тұлғалардың қызметіне байланысты еңбек міндеттерін атқару кезінде шешімдер қабылдау қабілетін айқындау мақсатында сұрақтар қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттаудан өткізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z64" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аттестаттаудан өту үшін аттестатталатын адам (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге осы Қағидаларға 3-қосымшада келтірілген "Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі) 8-тармағында көрсетілген "Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету үшін қажетті құжаттарды www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Энергетика министрінің 09.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жеке басын куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы барлық қажетті құжаттарды ұсынған жағдайда портал арқылы өтініштің қабылданғанын растауы ретінде көрсетілетін қызметті алушының "жеке кабинетінде" көрсетілетін сұратуды қабылдау туралы мәртебе болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті беруші құжаттар түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері (бұдан әрі – көрсетілетін қызметті берушінің қызметкері) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және қолданылу мерзімін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттар ұсынған жағдайда, көрсетілетін қызметті берушінің қызметкері осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің басшысы электрондық цифрлық қолтаңбамен қол қойған, одан әрі қараудан дәлелді бас тарту электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Энергетика министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған және қолданылу мерзімі өткен құжаттар болмаған жағдайда, көрсетілетін қызметті берушінің жұмыскері осы Қағидалардың 15-тармағының бірінші бөлігінде көрсетілген мерзім ішінде оларды қарастырады, аттестаттаудан өту күні, уақыты және орны туралы хабарламаны немесе мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден дәлелді бас тартуды дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің басшысы электрондық цифрлық қолтаңбамен қол қойған мемлекеттік қызметті көрсетуден дәлелді бас тарту электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу және әңгімелесу барысы техникалық жазба құралдарының көмегімен тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық жазба құралдарының көмегімен тіркелген материалдар аттестаттау өткізген сәттен бастап 1 (бір) ай ішінде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік немесе орыс тілдерінде автоматтандырылған компьютерлік тәсілмен көрсетілетін қызметті беруші ұсынған орындарда өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жеке басын куәландыратын құжатты немесе цифрлық құжаттар сервисінен электрондық құжатты (сәйкестендіру үшін) көрсеткен кезде аттестаттауға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу уақытында көрсетілетін қызметті алушылар өзара сөйлеспейді, қандай да бір көмекші ақпараттық материалдарды (анықтамалық, арнайы әдебиет), байланыс құралдарын және электрондық жеткізгіштегі жазбаларды пайдаланбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші тестілеуден өту тәртібін бұзу фактісін анықтаған жағдайда, көрсетілетін қызметті алушыны тестілеу тоқтатылады. Осы бұзушылық фактісі бойынша көрсетілетін қызметті беруші осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тестілеуден өту тәртібінің бұзылғаны туралы актіні ресімдейді және көрсетілетін қызметті алушыға тестілеудің теріс нәтижесі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуге бөлінген уақыт өткен соң бағдарлама автоматты түрде жабылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеудің дұрыс жауаптарын есептеу енгізілген компьютерлік бағдарламаның көмегімен автоматты түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер дұрыс жауаптар саны шекті деңгейге тең не одан жоғары болса, онда компьютерлік бағдарлама көрсетілетін қызметті алушыға "тесттен өтті" деген тестілеудің оң нәтижесін мониторға шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу нәтижелері өткен күннен бастап бір ай бойы сақталады. Тестілеудің оң нәтижесін және әңгімелесудің теріс нәтижесін алған жағдайда көрсетілетін қызметті алушы қайта аттестаттау кезінде тестілеуден қайта өтуден босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер дұрыс жауаптар саны шекті деңгейден төмен болса, онда компьютерлік бағдарлама "тесттен өтпеді" деген тестілеудің теріс нәтижесін мониторға шығарады және көрсетілетін қызметті алушы әңгімелесуге жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әңгімелесу сұрақ-жауап түрінде өткізіледі. Көрсетілетін қызметті алушыға 10 сұрақ қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер көрсетілетін қызметті алушы 7 және одан көп сұраққа жауап берсе, әңгімелесуден өткен болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер көрсетілетін қызметті алушы 6 және одан аз сұраққа жауап берсе, әңгімелесуден өтпеген болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші көрсетілетін қызметті алушыға атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау туралы куәлікті беруден бас тарту туралы алдын ала шешімге өз ұстанымын білдіруге (тыңдауға) мүмкіндік береді, ол туралы көрсетілетін қызметті алушы шешім қабылданғанға дейін 3 (үш) жұмыс күнінен кешіктірмей хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау рәсімі Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әңгімелесу және (немесе) тестілеу нәтижелері және тыңдау нәтижелері бойынша Комиссия мынадай шешімдердің бірін қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) біліктілігі мен кәсіби даярлық деңгейі атқаратын лауазымына сәйкес келеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) біліктілігі мен кәсіби даярлық деңгейі атқаратын лауазымына сәйкес келмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комиссияның шешімін комиссия хатшысы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналға аттестаттау жүргізу комиссиясы отырысының қорытындысы түрінде ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комиссия көрсетілетін қызметті алушының біліктілігі мен кәсіби даярлығы деңгейінің атқаратын лауазымына сәйкестігі туралы шешім қабылдаған жағдайда, көрсетілетін қызметті беруші көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті берушінің басшысы қол қойған, атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау туралы куәлікті (бұдан әрі – куәлік) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия көрсетілетін қызметті алушының біліктілігі мен кәсіби даярлығы деңгейінің атқаратын лауазымына сәйкес келмейтіні туралы шешім қабылдаған жағдайда, көрсетілетін қызметті алушыға көрсетілетін қызметті алушының біліктілігі мен кәсіби даярлығы деңгейінің атқаратын лауазымына сәйкес келмейтіні туралы комиссия қорытындысы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер көрсетілетін қызметті алушы осы тармақтың бірінші бөлігінде көзделген хабарламада көрсетілген мерзімде аттестаттаудан өтуге дәлелсіз себеппен келмеген болса, онда аталған адам аттестаттаудың теріс нәтижесін алған болып саналады және комиссия көрсетілетін қызметті алушының біліктілігі мен кәсіби даярлығы деңгейінің атқаратын лауазымына сәйкес келмейтіні туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер көрсетілетін қызметті берушінің хабарламасында көрсетілген мерзімде аттестаттауға дәлелді себептер бойынша (науқастануы, іссапар, демалыс, оқу орындарында оқуы) келмеген жағдайда және көрсетілетін қызметті алушының тарапынан туындаған дәлелді себеп және құжаттамалық растау туралы хабарлама жіберілген кезде мерзімді өткізу себебі болған мән-жайлардың қолданылуы тоқтатылғаннан кейін күнтізбелік 10 (он) күннен кешіктірмей көрсетілетін қызметті алушы осы Қағидалардың 4-тармағының 3) тармақшасы негізінде көрсетілетін қызметті берушіге кезектен тыс аттестаттаудан өтуге өтініш жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы туындаған дәлелді себеп туралы хабарламаны көрсетілетін қызметті берушіге аттестаттауды өткізу мерзімі өтіп кеткен күннен бастап 2 (екі) жұмыс күнінен кешіктірмей еркін нысанда жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақты алып тастау көзделген - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Көрсетілетін қызметті берушінің мемлекеттік қызметтерді көрсетуінің жалпы мерзімі өтінішті қабылдаған және тіркеген сәттен бастап 10 (он) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету кезеңіндегі мәліметтердің мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысындағы деректер автоматты түрде мемлекеттік қызмет көрсетуді бақылаудың ақпараттық жүйесіне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап 3 (үш) жұмыс күні ішінде ақпаратты Бірыңғай байланыс орталығына жібереді және Қазақстан Республикасының мемлекеттік органдары интернет-ресурстарының www.gov.kz бірыңғай платформасында "Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі" бөлімінде орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Осы Қағидалардың 2-1-тармағының екінші бөлігінде көзделген атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау үш жылда кемінде бір рет жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмысқа қабылданған адамдар лауазымға тағайындалғаннан кейін бір ай ішінде ядролық және (немесе) радиациялық қауіпсіздік мәселелері бойынша жұмыс беруші ұйымдастыратын аттестаттаудан өтеді. Ядролық және (немесе) радиациялық қауіпсіздік мәселелері бойынша аттестаттаудан өтпеген жұмыскерлер жұмысқа жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 2-1-тармағының екінші бөлігінде көзделген атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттауды жұмыс берушінің бұйрығымен құрылатын, саны үш адамнан кем емес емтихан комиссиясы өткізеді және комиссия төрағасы мен мүшелерінен тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Емтихан комиссиясының жұмыс істеуі тұрақты негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Емтихан комиссиясының жұмыс регламенті жұмыс берушінің актісімен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-1-тармақпен толықтырылды – ҚР Энергетика министрінің 21.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi); жаңа редакцияда - ҚР Энергетика министрінің м.а. 01.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Аттестаттау нәтижелеріне шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z83" w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тарау жаңа редакцияда – ҚР Энергетика министрінің 21.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Алып тасталды - ҚР Энергетика министрінің м.а. 01.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. Алып тасталды - ҚР Энергетика министрінің м.а. 01.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Алып тасталды - ҚР Энергетика министрінің м.а. 01.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Алып тасталды - ҚР Энергетика министрінің м.а. 01.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды қанағаттандыратын шешім қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қанағаттандырусыз қалдыру туралы шешім қабылданған кезде шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 01.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1-тармақ </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>жаңа</w:t>
-[...185 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап (15) он бес жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...81 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...5280 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="40"/>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы нәтижелерге сотқа шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6763,68 +5081,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="41"/>
+    <w:bookmarkStart w:name="z93" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персонал үшін тестілеу көрсеткіштері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Энергетика министрінің 21.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14600,454 +12918,176 @@
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z95" w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-қосымша алып тасталды – ҚР Энергетика министрінің 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...27 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
-          <w:sz w:val="28"/>
-[...146 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3-қосымша </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>№ 99-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>жаңа</w:t>
-[...99 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15174,71 +13214,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Энергетика министрінің 09.01.2023 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 4</w:t>
+        <w:t>№ 58-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15288,88 +13328,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Энергетика министрлігінің Атомдық және энергетикалық қадағалау мен бақылау комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15402,87 +13442,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету құжаттарын қабылдау және нәтижелерін беру "электрондық үкіметтің" www.egov.kz (бұдан әрі – портал) веб-порталы арқылы жүзеге асырылады.</w:t>
+Қазақстан Республикасы Атом энергиясы жөніндегі агенттігінің Атомдық қадағалау және бақылау комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15515,87 +13555,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10 (он) жұмыс күні </w:t>
+              <w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15627,88 +13667,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электрондық (толық автоматтандырылған).</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету құжаттарын қабылдау және нәтижелерін беру "электрондық үкіметтің" www.egov.kz (бұдан әрі – портал) веб-порталы арқылы жүзеге асырылады. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15741,87 +13781,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау туралы куәлік, көрсетілетін қызметті алушының біліктілігі мен кәсіби даярлығы деңгейінің атқаратын лауазымына сәйкес еместігі туралы комиссияның қорытындысы не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген жағдайлар мен негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап. Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+              <w:t xml:space="preserve">
+10 (он) жұмыс күні </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15854,87 +13894,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет ақысыз негізде көрсетіледі.</w:t>
+              <w:t xml:space="preserve">
+Электрондық (ішінара автоматтандырылған). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15967,125 +14007,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-2) портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (қызмет алушы жұмыс уақыты аяқталған соң, Кодекске сәйкес демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
+              <w:t>
+Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау туралы куәлік, көрсетілетін қызметті алушының біліктілігі мен кәсіби даярлығы деңгейінің атқаратын лауазымына сәйкес еместігі туралы комиссияның қорытындысы не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген жағдайлар мен негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап. Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16118,141 +14120,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...54 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет ақысыз негізде көрсетіледі. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16284,200 +14232,126 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздемелер</w:t>
+              <w:t xml:space="preserve">
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған құжаттардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасы Энергетика министрінің 2016 жылғы 20 қаңтардағы № 12 </w:t>
-[...93 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс графигіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (қызмет алушы жұмыс уақыты аяқталған соң, Кодекске сәйкес демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16510,123 +14384,439 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лауазымға тағайындау туралы бұйрықтың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) атқаруы лауазымға жүктелетін функциялардың нақты тізбесін қамтитын жұмыс берушінің актісінің электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) заңды тұлға басшылығының жауапты болып тағайындау туралы өкімдік құжаты (бұйрығы) (радиациялық қауіпсіздік жөніндегі бақылауға және иондаушы сәулелену көздерін есепке алуға және бақылауға жауапты адамдар үшін талап етіледі). Жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған құжаттардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасы Энергетика министрінің 2016 жылғы 20 қаңтардағы № 12 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13468 болып тіркелген) Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау қағидаларының талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алуға байланысты арнаулы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысан арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
-[...35 lines deleted...]
-порталда орналастырылған;</w:t>
+1) Мемлекеттік қызмет көрсету орындарының мекенжайлары: www.egov. kz – мемлекеттік органдардың интернет-ресурстарының бірыңғай платформасының "Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі" деген бөлімдегі "Көрсетілетін қызметтерә кіші бөлімінде; порталда орналастырылған;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16654,51 +14844,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқа қолжетімді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www.egov.kz – мемлекеттік органдардың интернет-ресурстарының бірыңғай платформасының "Энергетика министрлігі" деген бөлімнің "Көрсетілетін қызметтер" кіші бөлімінде көрсетілген. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
+5) мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары www.egov.kz – мемлекеттік органдардың интернет-ресурстарының бірыңғай платформасының "Қазақстан Республикасының Атом энергиясы жөніндегі агенттігі" деген бөлімнің "Көрсетілетін қызметтер" кіші бөлімінде көрсетілген. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17462,50 +15652,146 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________ ____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда)) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18735,246 +17021,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Актімен таныстым: _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...194 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19160,503 +17250,291 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналға аттестаттау жүргізу комиссиясы отырысының № қорытындысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нұр-Сұлтан қаласы 20___ жылғы "__"______</w:t>
+      Астана қаласы 20___ жылғы "__"______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      аттестаттаудан өткізу үшін қолданыстағы 20__ жылғы "__" __________ №___ бұйрық </w:t>
+      аттестаттаудан өткізу үшін қолданыстағы 20__ жылғы "__"__ №___ бұйрық негізінде </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізінде жұмыс істейтін аттестаттау комиссиясы құрамында:</w:t>
+      жұмыс істейтін аттестаттау комиссиясы құрамында:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Kомиссия төрағасы: </w:t>
+        <w:t>
+      Kомиссия төрағасы: ___________________________________ __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ___________________________________ __________ </w:t>
+        <w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (болған жағдайда)            (қолы)</w:t>
+      Комиссия мүшелері: __________________________________ __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (болған жағдайда)            (қолы)</w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу нәтижесін қарастырып</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+      ШЕШТІ: ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты(болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біліктілігі мен кәсібі даярлық деңгейі атқаратын лауазымына сәйкес келеді/сәйкес келмейді.</w:t>
-      </w:r>
-[...194 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19844,253 +17722,255 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау туралы куәлік</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы куәлік Қазақстан Республикасы Энергетика министрлігі Атомдық және </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      энергетикалық қадағалау мен бақылау комитетінің Аттестаттау комиссиясының шешімімен </w:t>
+        <w:t>
+      Осы куәлік Қазақстан Республикасы Атом энергиясы жөніндегі агенттігінің Атомдық қадағалау және бақылау комитетінің Аттестаттау комиссиясының шешімімен біліктілігі мен кәсіби даярлық деңгейі атқаратын лауазымына сәйкес келеді деп танылған</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда), лауазымы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________ берілді.</w:t>
+      _________________________________________________________ берілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Куәлік: ____ жылдың "__" _______ дейін жарамды </w:t>
+        <w:t>
+      Куәлік: ____ жылдың "__" _______ дейін жарамды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мерзімі көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Тіркеу нөмірі: №_______________ </w:t>
+        <w:t>
+      Тіркеу нөмірі: №_______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Берілген күні "__" _________20__ жыл </w:t>
+        <w:t>
+      Берілген күні "__" _________20__ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Басшы (уәкiлеттi тұлға) ____________________________________ ________ </w:t>
+        <w:t>
+      Басшы (уәкiлеттi тұлға) ____________________________________ ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (болған жағдайда))      (қолы)</w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда)) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20862,55 +18742,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>