--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5e8255c" w14:textId="5e8255c">
+    <w:p w14:paraId="7975b08" w14:textId="7975b08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -916,51 +916,228 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк жиырма бір күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z107" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z41" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z41" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -995,51 +1172,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына, "Атом энергиясын пайдалану туралы" Қазақстан Республикасы Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20) тармақшасына сәйкес әзірленді және және атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1534,172 +1710,368 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z51" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ж</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды бастапқы аттестаттау жұмыскер лауазымға тағайындалғаннан кейін бір ай ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды мерзімді аттестаттау үш жылда бір рет өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="24"/>
+    <w:bookmarkStart w:name="z124" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды кезектен тыс аттестаттау мынадай жағдайларда: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z125" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z125" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) атом энергиясы пайдаланылатын объектілерде оқыс оқиғалар туындағанда – олардың туындауына жол берген адамдарға қатысты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z126" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z126" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті органның тексерулері нәтижесінде анықталған, ядролық және (немесе) радиациялық, және (немесе) ядролық физикалық қауіпсіздік талаптары, ядролық материалдарды, иондандырушы сәуле шығару көздерін есепке алу талаптары бұзылғанда – бұзушылыққа жол берген адамдарға қатысты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z127" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z127" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) атом энергиясын пайдалану саласындағы қызметті жүзеге асыратын жеке немесе заңды тұлғаның шешімі бойынша тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайта аттестаттау бастапқы немесе мерзімдік немесе кезектен тыс аттестаттау қорытындылары бойынша теріс нәтиже алған жағдайда тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1792,90 +2164,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="28"/>
+    <w:bookmarkStart w:name="z57" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кезектен тыс аттестаттауды тағайындау мерзімді аттестаттау жүргізу мерзімдерін өзгертпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z58" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z58" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Аттестаттауды өткізу үшін көрсетілетін қызметті берушінің бірінші басшысының бұйрығымен атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттауды өткізу үшін комиссияның (бұдан әрі – комиссия) құрамы және ережесі бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның құрамына көрсетілетін қызметті берушінің бірінші басшысының жетекшілік ететін орынбасары, көрсетілетін қызметті беруші құрылымдық бөлімшелерінің қызметкерлері енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2008,100 +2380,296 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Энергетика министрінің 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z59" w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Аттестаттау тестілеу және әңгімелесу арқылы өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әңгімелесу ядролық немесе ядролық материалдармен жұмыс істеу жүзеге асырылатын радиациялық қондырғының бірінші басшысы, оның өндіріс (өндірістік және техникалық мәселелер) жөніндегі орынбасары, ядролық немесе радиациялық қондырғының бас инженері, ядролық және (немесе) радиациялық қауіпсіздік қызметінің (департаментінің, бөлімінің, басқармасының) басшысы үшін, радиациялық қауіпсіздік бойынша бақылауға жауапты адам үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2138,204 +2706,858 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="31"/>
+    <w:bookmarkStart w:name="z60" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тест сұрақтарының тізбесін атом энергиясын пайдалану саласындағы уәкілетті органның ведомствосы әзірлейді және бекітеді және ядролық, радиациялық, ядролық физикалық қауіпсіздік нормалары мен талаптарын білу, сондай-ақ еңбек міндеттерін атқару кезінде шешімдер қабылдау қабілетін айқындау мақсатындағы сұрақтарды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бекітілген тест сұрақтарының тізбесіне өзгерістер және (немесе) толықтырулар енгізу Қазақстан Республикасының қолданыстағы заңнамаларында ядролық, радиациялық, ядролық физикалық қауіпсіздік нормалары мен талаптары бөлігінде, сондай-ақ сұрақтарды орынсыз қалыптастыру анықталған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аттестатталатын адамдардың санаттары және оларға тест сұрақтары жұмыскердің лауазымдық міндеттеріне және жұмыста пайдаланылатын қондырғылардың, аспаптардың, материалдардың түрлеріне байланысты анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аттестатталатын адамдардың санаттары, сұрақтар саны, тест өтті деп тануға негіз болатын дұрыс жауаптардың шекті деңгейі, сондай-ақ тестілеу уақыты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персонал үшін тестілеу көрсеткішімен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әңгімелесу барысында комиссия мүшелері аттестатталатын адамға ядролық, радиациялық, ядролық физикалық қауіпсіздік нормалары мен талаптарын білуін тексеру, сондай-ақ жұмыста пайдаланылатын қондырғылардың, аспаптардың, материалдардың түрлеріне байланысты еңбек міндеттерін атқару кезінде шешімдер қабылдау қабілетін айқындау мақсатында сұрақтар қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z63" w:id="34"/>
+    <w:bookmarkStart w:name="z63" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттаудан өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z64" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z64" w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Аттестаттаудан өту үшін аттестатталатын адам (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге осы Қағидаларға 3-қосымшада келтірілген "Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі) 8-тармағында көрсетілген "Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету үшін қажетті құжаттарды www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2354,70 +3576,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="36"/>
+    <w:bookmarkStart w:name="z65" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2432,232 +3654,646 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z66" w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жеке басын куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық қажетті құжаттарды ұсынған жағдайда "жеке кабинетке" мемлекеттік қызмет көрсетуге өтінімнің қабылданғаны туралы мәртебе жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Энергетика министрінің 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="38"/>
+    <w:bookmarkStart w:name="z70" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті беруші құжаттар түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="39"/>
+    <w:bookmarkStart w:name="z71" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері (бұдан әрі – көрсетілетін қызметті берушінің қызметкері) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және қолданылу мерзімін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттар ұсынған жағдайда, көрсетілетін қызметті берушінің қызметкері осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2702,120 +4338,326 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Энергетика министрінің 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z72" w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған және қолданылу мерзімі өткен құжаттар болмаған жағдайда, көрсетілетін қызметті берушінің жұмыскері осы Қағидалардың 15-тармағының бірінші бөлігінде көрсетілген мерзім ішінде оларды қарастырады, тестілеуден өту күні, уақыты және орны туралы хабарламаны немесе мемлекеттік көрсетілетін қызмет стандартының 9-тармағында көрсетілген негіздер бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден дәлелді бас тартуды дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің басшысы электрондық цифрлық қолтаңбамен қол қойған мемлекеттік қызметті көрсетуден дәлелді бас тарту электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3382,90 +5224,522 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="41"/>
+    <w:bookmarkStart w:name="z80" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті берушінің мемлекеттік қызметтерді көрсетуінің жалпы мерзімі өтінішті қабылдаған және тіркеген сәттен бастап 10 (он) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z81" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету кезеңіндегі мәліметтердің мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысындағы деректер автоматты түрде мемлекеттік қызмет көрсетуді бақылаудың ақпараттық жүйесіне беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3520,70 +5794,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="43"/>
+    <w:bookmarkStart w:name="z128" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1. Осы Қағидалардың 2-1-тармағының екінші бөлігінде көзделген атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау үш жылда кемінде бір рет жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмысқа қабылданған адамдар лауазымға тағайындалғаннан кейін бір ай ішінде ядролық және (немесе) радиациялық қауіпсіздік мәселелері бойынша жұмыс беруші ұйымдастыратын аттестаттаудан өтеді. Ядролық және (немесе) радиациялық қауіпсіздік мәселелері бойынша аттестаттаудан өтпеген жұмыскерлер жұмысқа жіберілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3694,108 +5968,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="44"/>
+    <w:bookmarkStart w:name="z82" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Аттестаттау нәтижелеріне шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z83" w:id="45"/>
+      <w:bookmarkStart w:name="z83" w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау жаңа редакцияда – ҚР Энергетика министрінің 21.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3944,70 +6218,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">22. Алып тасталды - ҚР Энергетика министрінің м.а. 01.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="46"/>
+    <w:bookmarkStart w:name="z113" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4076,132 +6350,328 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z114" w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап (15) он бес жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="48"/>
+    <w:bookmarkStart w:name="z115" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы нәтижелерге сотқа шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4293,68 +6763,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="49"/>
+    <w:bookmarkStart w:name="z93" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персонал үшін тестілеу көрсеткіштері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Энергетика министрінің 21.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12130,80 +14600,454 @@
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:bookmarkStart w:name="z95" w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-қосымша алып тасталды – ҚР Энергетика министрінің 09.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша алып тасталды – ҚР Энергетика министрінің 09.01.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi).</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қосымша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12297,68 +15141,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="50"/>
+    <w:bookmarkStart w:name="z96" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Энергетика министрінің 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15655,68 +18499,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="51"/>
+    <w:bookmarkStart w:name="z99" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тестілеуден өту тәртібін бұзу туралы акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201 _ жылғы "____" __________ ____ сағат ______ минут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15889,50 +18733,246 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Актімен таныстым: _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16091,68 +19131,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="52"/>
+    <w:bookmarkStart w:name="z101" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналға аттестаттау жүргізу комиссиясы отырысының № қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұр-Сұлтан қаласы 20___ жылғы "__"______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16377,50 +19417,246 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты(болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біліктілігі мен кәсібі даярлық деңгейі атқаратын лауазымына сәйкес келеді/сәйкес келмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Атом энергиясы жөніндегі агенттігі төрағасының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16579,68 +19815,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="53"/>
+    <w:bookmarkStart w:name="z103" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атом энергиясы пайдаланылатын объектілерде жұмыс істейтін персоналды аттестаттау туралы куәлік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы куәлік Қазақстан Республикасы Энергетика министрлігі Атомдық және </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17013,68 +20249,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="54"/>
+    <w:bookmarkStart w:name="z105" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тестілеу немесе әңгімелесу нәтижелерін қайта қарау туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымша алып тасталды - ҚР Энергетика министрінің м.а. 01.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>