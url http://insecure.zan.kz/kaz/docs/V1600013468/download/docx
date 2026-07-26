--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7975b08" w14:textId="7975b08">
+    <w:p w14:paraId="ccf933f" w14:textId="ccf933f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -20862,55 +20862,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21236,31 +21236,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>