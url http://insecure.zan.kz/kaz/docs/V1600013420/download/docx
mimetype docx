--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c589744" w14:textId="c589744">
+    <w:p w14:paraId="efaaca0" w14:textId="efaaca0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -949,51 +949,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 145-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1090,498 +1110,270 @@
         <w:t>
       2) жаттықтырушы-оқытушы – Курстардың білім беру бағдарламаларын бойынша іске асырушы тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қорытынды бағалау – педагогтің Курстың білім беру бағдарламасын меңгеру дәрежесін анықтау мақсатында жүргізілетін рәсім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқытуды басқару жүйесі Learning management system – LMS (Ленинг менеджмент жүйелері – LMS) (бұдан әрі – LMS) – оқу процесін басқаруды автоматтандыруға арналған цифрландыру объектісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) педагогтердің біліктілігін арттыру курсы (бұдан әрі – Курс) - қосымша кәсіптік білім берудің білім беру бағдарламасы бойынша іске асырылатын оқыту нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) педагогтердің біліктілігін арттыру – оқыту мен оқыту сапасын арттыру үшін жаңа білім алуға, сондай-ақ бұрын алған кәсіби құзыреттерін қолдауға, кеңейтуге, тереңдетуге және жетілдіруге мүмкіндік беретін кәсіптік оқыту нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) педагогтердің біліктілігін арттыру ұйымы – үздіксіз білім беру жүйесінде педагогтердің біліктілігін арттыру Курстарының білім беру бағдарламаларын іске асыратын ұйым (бұдан әрі – Ұйым); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Педагогтердің бірыңғай деректер қоры" цифрлық объектісі (бұдан әрі – ПБДҚ) – білім беру саласындағы уәкілетті орган айқындаған, педагогтің біліктілігін арттыру курстарынан өткені туралы деректерді жинауды, өңдеуді және верификациялауды қамтамасыз ететін Ұйымның цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) педагог қызметін курстан кейінгі сүйемелдеу – педагогтің курстан кейінгі қызметін үздіксіз мониторингтеу және әдістемелік, консультациялық көмек көрсету арқылы оның кәсіби құзыреттілігін дамытуды қамтамасыз ететін іс-шаралар жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сертификат – біліктілікті арттыру курстарының білім беру бағдарламасына сәйкес қорытынды бағалаудан табысты өткен тыңдаушыларға берілетін құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сертификатқа қосымша – бағалары көрсетілген білім беру бағдарламасының меңгерілген модульдерінің тізбесі бар құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тыңдаушы – Курстан өтуші тұлға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Курстарды білім беру қызметін жүзеге асыратын және: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) біліктілікті арттыру курстарының білім беру бағдарламасының бағыты бойынша кемінде 3 (үш) жыл жұмыс өтілі бар жаттықтырушы-оқытушылар. Бұл ретте ұйым жаттықтырушы-оқытушыларының жалпы санының кемінде 40% – мынадай дәрежелер мен біліктіліктердің бірі болуы тиіс: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылым кандидаты (ғылым докторы, философия докторы (PhD), бейіні бойынша доктор) немесе магистр дәрежесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1610,306 +1402,326 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "педагог-шебер" біліктілік санаты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       немесе тиісті бейін бойынша ұйымдардың (өндірістік кәсіпорындардың) мамандары мен қызметкерлерінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қашықтан немесе аралас нысанда оқытуды жүзеге асыру кезінде LMS пайдалану туралы мәліметтер қамтылған Ұйымның интернет-ресурсы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) санитарлық қағидалар мен өрт қауіпсіздігі талаптарына сәйкес келетін меншікті немесе шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығындағы материалдық активтер немесе жалға берілетін материалдық активтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Курстарды өткізу кезеңінде жекелеген дәрістерді оқуға және практикалық сабақтарды жүргізуге ұйымның шешімі бойынша өңірлік палаталардың, кәсіпорындардың және қызметкерлер қауымдастықтарының өкілдері тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Педагогтердің біліктілігін арттыру курстарын ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ұйым білім саласындағы уәкілетті органға (бұдан әрі - Уәкілетті орган) келесі құжаттарды (бұдан әрі – Құжаттар) ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама не куәліктің көшірмесі, нотариалдық куәландырылған Ұйымның жарғысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жаттықтырушы-оқытушылардың білімі, дәрежесі немесе біліктілік санатының берілгенін, сондай-ақ өндірістік кәсіпорындағы кемінде 3 (үш) жылдық жұмыс өтілін растайтын құжаттардың көшірмелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жаттықтырушы-оқытушылармен жасалған еңбек-шартының немесе Курсты өткізу бойынша өтеулі қызметтер көрсету шартының көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) жеке ғимаратының бар екендігін растайтын немесе шаруашылық жүргізу немесе жедел басқару немесе материалдық активтерді сенімгерлік басқару құқығына жататын құжаттардың көшірмелері немесе оқу құралдарымен жабдықталған арнайы кабинеті бар жалға берілетін материалдық активтер; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) санитарлық-эпидемиологиялық қорытындының (актінің) және өрт қауіпсіздігі саласындағы сәйкестікті тексеру нәтижелері туралы актінің (хаттың) көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қашықтан немесе аралас нысанда оқытуды жүзеге асыру кезінде LMS-ті пайдалану туралы мәліметтер қамтылған Ұйымның интернет-ресурсына сілтемесі және LMS-тің жұмыс істеуі мен пайдаланылуын растайтын құжаттар, оның ішінде оны енгізу туралы бұйрық, пайдалануға беру актісі немесе қызметтер көрсетуге арналған келісімшарт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ұйымның құжаттарының осы Қағидалардың 3-тармағының талаптарына сәйкестігін қарау және мониторинг жүргізу үшін Уәкілетті органның бұйрығымен өкілеттік мерзімі – 3 (үш) жыл болатын Комиссия құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамына Уәкілетті органның құрылымдық бөлімшелерінің қызметкерлері мен білім беру саласындағы қоғамдық бірлестіктердің мүшелерінен кемінде 5 (бес) адамнан құрылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1938,70 +1750,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүдделер қақтығысы деп Комиссия құрамына кіретін адамдардың жеке мүдделері олардың өз міндеттерін орындамауына немесе тиісті деңгейде орындамауына әкеп соғуы мүмкін жағдай түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия отырысы оның мүшелерінің кемінде үштен екісі қатысқан кезде заңды деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті орган құжаттар келіп түскен күннен бастап 5 (бес) жұмыс күні ішінде оларды Комиссияның қарауына жібереді. Құжаттарды қарау мерзімі – 10 (он) жұмыс күні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның құжаттарын қарау қорытындылары бойынша Комиссия мынадай шешімдердің бірін қабылдайды: осы Қағидалардың 3-тармағында белгіленген өлшемшарттарға "сәйкес келеді" немесе "сәйкес келмейді".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2052,146 +1864,166 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссияның шешімімен келіспеген жағдайда, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағым жасауға ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Уәкілетті орган Комиссияның осы Қағидалардың 3-тармағында белгіленген талаптарға сәйкестігі туралы шешімі негізінде Ұйымды осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Педагогтердің біліктілігін арттыру ұйымдарының тізіліміне (бұдан әрі – Тізілім) 3 (үш) жыл мерзімге енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізілім Уәкілетті органның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тізілімде болу мерзімін мерзім аяқталғанға дейін күнтізбелік 30 (отыз) күн бұрын ұзарту үшін уәкілетті органға осы Қағидалардың 4-тармағында көзделген құжаттар ұсынылады және осы Қағидалардың 6-тармағында белгіленген мерзімдерде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзімдерді ұзарту үшін құжаттарды қарау нәтижелері бойынша уәкілетті орган 3 (үш) жылға ұзарту туралы немесе мерзімді ұзартудан бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тізілімге енгізілген ұйымдардың мониторингін Комиссия жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым жыл сайын есепті жылдан кейінгі жылдың 1 ақпанына дейін ПБДҚ-на педагогтердің біліктілігін арттыру бағдарламаларын іске асыру бойынша қызмет нәтижелері туралы есеп орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2508,732 +2340,658 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мониторинг нәтижелері бойынша Комиссия осы Қағидалардың талаптарына сәйкестігі немесе сәйкес еместігі туралы қорытынды қалыптастырады және оны Уәкілетті органға жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген қорытындының негізінде Уәкілетті орган 3 (үш) жұмыс күні ішінде осы Қағидаларға сәйкес Ұйымның Тізілімде болуын растау немесе одан шығару туралы шешім қабылдайды және оны Ұйымға ПБДҚ арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ұйымның тізілімде болуын растаудан бас тарту үшін негіздер анықталған кезде Уәкілетті орган мониторинг мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей ҚР ӘРПК 73-бабына сәйкес Ұйымға бас тарту туралы алдын ала шешім, тыңдауды өткізу уақыты мен орны туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті тұлға қол қойған тыңдау нәтижелері туралы хабарламаны Уәкілетті орган ПБДҚ-да орналастырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Ұйым тізілімнен келесі жағдайларда шығарылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ерікті түрде алып тастау туралы өтінішті ұсынғанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Ұйымның таратылғанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Тізілімде болу мерзімінің өткенде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мониторинг нәтижелері бойынша осы Қағидалардың 3 және 4-тармақтарына сәйкессіздік анықталған кезде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті органның шешімімен келіспеген жағдайда, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағым жасауға ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Педагог кәсіби құзыреттерді қолдау және дамыту мақсатында мемлекеттік бюджет есебінен де, басқа да көздер есебінен де біліктілікті арттыру курстарынан өтеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Педагог мемлекеттік бюджет есебінен курстардан өту үшін білім беру ұйымына осы Қағидаларға 3-қосымшасындағы нысанға сәйкес өтініш береді. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+      Педагог мемлекеттік бюджет есебінен курстардан өту үшін білім беру ұйымына осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нысанға сәйкес өтініш береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жыл сайын білім беру ұйымы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) келесі күнтізбелік жылға педагогтердің біліктілігін арттыру жоспарын жасайды және өтінім дайындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) 1 (бірінші) маусымға дейін осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нысанға сәйкес аудандардың (облыстық маңызы бар қалалардың) білім бөлімдеріне және Уәкілетті органға (республикалық білім беру ұйымдарына) педагогтерді курстарға жіберу туралы өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Аудандардың (облыстық маңызы бар қалалардың) білім бөлімі педагогтердің біліктілігін арттыру жоспарын қалыптастырады, ұсынылған өтінімдерді қарайды және оларды жыл сайын 1 (бірінші) шілдеге дейін облыстардың, республикалық маңызы бар қалалардың, астананың білім басқармасына (бұдан әрі – Білім басқармасы) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Білім басқармасы жыл сайын 1 (бірінші) қыркүйекке дейін педагогтерді курстарға бөле отырып, алдағы қаржы жылына арналған облыс педагогтерінің біліктілігін арттыру жоспарын қалыптастырады және уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Білім басқармасы Уәкілетті органға бекітілген жоспарларға сәйкес Курстар басталғанға дейін 2 (екі) ай бұрын осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша педагогтерді курстарға жіберу туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Ұйым Курстарды өткізудің жылдық кестесін әзірлейді және келіседі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жергілікті бюджет қаражаты есебінен Курстардың білім беру бағдарламаларын іске асыру кезінде білім басқармасымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республикалық бюджет қаражаты есебінен Курстардың білім беру бағдарламаларын іске асыру кезінде Уәкілетті органмен және Білім басқармасымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Педагогтер білім беру ұйымдары, білім бөлімдері, білім басқармалары басшыларының бұйрықтарының негіздерінде Курстарға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Курстарды ұйымдастыру және өткізу жылдық кестемен және сабақ кестесімен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Тыңдаушыларды бюджет қаражаты есебінен Курстарға қабылдау Ұйым басшысының бұйрығымен Білім басқармаларының хаттары негізінде тыңдаушылар тізімдерін қоса бере отырып ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Курстарға жіберілген педагог ұйымға жеке басын куәландыратын құжаттың көшірмесін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Педагогтер туралы деректерді қамтитын цифрландыру объектісі болған кезде жеке басын куәландыратын құжаттың көшірмесі талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Ұйым ПБДҚ-да курстардан өткен педагогтердің мәліметтерін толтырады. Деректер педагог Курстарды аяқтаған күнінен бастап 10 (он) жұмыс күнінен кешіктірілмей толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Білім басқармасы жыл сайын 25 желтоқсанға дейінгі мерзімде жергілікті бюджет қаражаты есебінен іске асырылған курстардың білім беру бағдарламалары туралы ақпаратты уәкілетті органға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...209 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Педагогтердің біліктіліктерін арттыру курстарын жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Курстар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күндізгі нысанда (жалақысын сақтай отырып, еңбек қызметінен қол үзіп);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3244,70 +3002,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қашықтық нысанда (еңбек қызметінен қол үзбей);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аралас нысанда (қашықтықтан оқыту нысанын қолдана отырып, күндізгі нысанда ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Қашықтықтан немесе аралас нысанда оқыту LMS-те жүзеге асырылады, оған:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тыңдаушының жеке кабинеті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3336,130 +3094,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оқу сабақтарының кестесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) педагогтердің қызметін курстан кейінгі сүйемелдеу материалдары кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Курстардың ұзақтығы 36 және одан да көп академиялық сағатты құрайды. Курстың бір академиялық сағаты 45 минутты құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда Тыңдаушы Ұйыммен оқытуға арналған шарт жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Курс аяқталғаннан кейін Ұйым білім беру бағдарламасына сәйкес нысан бойынша қорытынды бағалау өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Қорытынды бағалаудан өткен тыңдаушыларға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қағаз немесе цифрлық түрде сертификат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағаз түріндегі сертификат арнайы қорғау деңгейін талап етеді және оны Қазақстан Республикасы Үкіметінің 2024 жылғы 3 қазандағы № 815 "Арнаулы дәрежеде қорғауды талап ететін баспа өнімін берушіні айқындау, сондай-ақ одан сатып алынатын осындай өнімнің тізбесін бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3472,182 +3270,202 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сатып алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрлық сертификат Ұйым тарапынан міндетті түрде QR-кодты (кью ар-кодты) пайдалану және ПБДҚ-да верификациялау арқылы беріледі. Осыған байланысты қағаз сертификаттарды беру талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Тағылымдама техникалық және кәсіптік білім, орта білімнен кейінгі білім беру ұйымдарының тыңдаушылары үшін Курстың бір бөлігі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тағылымдама Курстың бекітілген оқу бағдарламасына сәйкес кәсіпорындарда (ұйымдарда) ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым кәсіпорынмен (Ұйыммен) тағылымдаманы ұйымдастыру туралы меморандум жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Қорытынды бағалаудан өтпеген тыңдаушыларға Ұйым осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Курсты тыңдағаны туралы анықтама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Курсты тыңдау туралы анықтама тыңдаушыны оқыту бойынша Ұйымның міндеттемелерін орындағанын растайтын қорытынды құжат болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Курсты тыңдау туралы анықтаманы алған тыңдаушылар жылына бір реттен артық емес қорытынды бағалаудан қайта өту мүмкіндігіне ие болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Курсты өту туралы келісімнің шарттарын дәлелді себепсіз орындамаған тыңдаушылар Ұйым басшысының бұйрығы негізінде оқудан шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәлелді себептер ретінде Тыңдаушыға байланысты емес және оның келісім шарттарын орындауына кедергі келтіретін, құжаттамалық расталған мән-жайлар, оның ішінде уақытша еңбекке жарамсыздық, науқас баланы күту қажеттілігі, жақын туысының қайтыс болуы, процестік әрекеттерге қатысуы, төтенше жағдайлар танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3712,646 +3530,666 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиісті құжаттармен расталған дәлелді себеп бойынша оқуды жалғастыру мүмкін болмаған жағдайда, тыңдаушы өтініші негізінде оқудан шығарылады. Көрсетілмеген қызмет үшін қаражатты қайта есептеу немесе қайтару Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым тыңдаушының жұмыс берушісіне оқудан шығарылғаны жөнінде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Ұйым басшысы берілген күннен бастап 3 (үш) жыл ішінде жарамды сертификатқа және сертификаттың түпнұсқалығын тексеру үшін QR-коды (кью ар-коды) бар қосымшаға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Педагогтің қызметіне курстан кейінгі қолдауды ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Ұйым педагогтің Курсқа жіберген білім беру ұйымымен бірлесіп, педагог қызметін курстан кейінгі сүйемелдеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Курстан кейінгі қолдаудың мазмұны Курстардың білім беру бағдарламасының мақсаттарымен, міндеттерімен және күтілетін нәтижелерімен анықталады. Жаттықтырушы-оқытушылармен курстан кейінгі сүйемелдеудің ұзақтығы Курстардың ұзақтығына сәйкес белгіленеді және оқытудың әрбір академиялық сағатына курстан кейінгі сүйемелдеудің кемінде 2 (екі) академиялық сағатын құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Курстан кейінгі сүйемелдеу курс аяқталғаннан кейін бір күнтізбелік жыл ішінде Ұйым белгілеген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Курстан кейінгі сүйемелдеуді жүзеге асыру барысында педагог:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) курстан кейінгі сүйемелдеудің жеке жоспарын жасайды және Курстар аяқталғаннан кейін 2 (екі) апта ішінде білім беру ұйымының басшысына бекітуге ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Ұйымға сабақтың (оқу сабағының, ұйымдастырылған іс-әрекеттің, іс-шараның) жоспарын ұсынады және жоспарлау бойынша кері байланыс алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кері байланысты ескере отырып, сабақтар (сабақтар, іс-шаралар) өткізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) меңгерген құзыреттерді қолдануды талдайды және Ұйымға сабақтың (оқу сабағының, ұйымдастырылған іс-әрекеттің, іс-шараның) қорытындысы бойынша талдамалық есеп ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) меңгерген құзыреттерді енгізгенге дейін және енгізгеннен кейін білім алушылардың (тәрбиеленушілердің) білім беру нәтижелеріне білімді диагностикалық бағалау және сауалнама жүргізу арқылы мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) білім беру ұйымының педагогтері үшін әдістемелік іс-шара өткізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Ұйым өткізетін курстан кейінгі сүйемелдеу іс-шараларына (конкурстарға, конференцияларға, семинарларға, дөңгелек үстелдерге және басқа да білім беру іс-шараларына) қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім беру ұйымы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) курстан кейінгі сүйемелдеу жоспарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сабақты (сабақтарды, іс-шараларды) бағалау арқылы педагогтің алған құзыреттерін қолдануына бақылауды және мониторингілеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Ұйым өткізетін курстан кейінгі сүйемелдеу іс-шараларына қолжетімділікті және педагогтің қатысуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) педагогке осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша курстан кейінгі сүйемелдеуден өткені туралы анықтама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Курста оқытудың бірінші және соңғы күні педагогтерге білім беру бағдарламаларының өзектілігі мен мазмұнына қанағаттану деңгейі, Курсты өткізу сапасын бағалау бойынша сауалнама жүргізу арқылы білім беру бағдарламаларының тиімділігіне мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Курстар аяқталғаннан кейін 2 (екі) апта ішінде курстан кейінгі сүйемелдеу бағыттарын айқындау үшін қажеттіліктерге талдау жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) курстан кейінгі сүйемелдеудің жеке жоспарын әзірлеу кезінде педагогтерге әдістемелік және консультациялық қолдау көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сабақты (оқу сабақтарын, іс-шараны) жоспарлау кезінде педагогке әдістемелік және консультациялық қолдау көрсетеді, сабақ жоспары (оқу сабақтары, іс-шаралар) бойынша кері байланыс ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) білім беру ұйымының сұрауы бойынша сабақтарды (оқу сабақтарын, іс-шараларды) байқау арқылы педагогтердің тәжірибесіндегі өзгерістер динамикасына талдау және бағалау жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) педагогтердің алған құзыреттерін қолдану тәжірибесімен алмасу бойынша курстан кейінгі сүйемелдеу іс-шараларын жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ПБДҚ-на курстан кейінгі сүйемелдеуден өткені туралы анықтаманы жүктейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім басқармасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) педагогтердің меңгерген кәсіби білімдері мен дағдыларын тәжірибеге енгізуі бойынша әдістемелік сүйемелдеу көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сабақтарды (оқу сабақтарын, ұйымдастырылған іс-әрекеттерді, іс-шараларды) бақылау арқылы педагогтердің практикасындағы өзгерістер динамикасына талдау және бағалау жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білім алушылардың білім беру жетістіктеріне жүргізілген мониторинг нәтижелері бойынша есептілікті жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4482,68 +4320,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4854,68 +4692,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Педагогтердің біліктілігін арттыру ұйымдарының Тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5467,68 +5305,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қызметі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен, _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6969,68 +6807,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Біліктілікті арттыру курсы бойынша оқыту туралы келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен, _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7655,68 +7493,68 @@
               <w:t>
 Официальное наименование</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СЕРТИФИКАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен ____________________________________ біліктілікті арттыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8377,68 +8215,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Курсты тыңдағаны туралы анықтама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________ берілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8875,68 +8713,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Курстан кейінгі қолдау қызметінен өту туралы анықтама берілді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9172,55 +9010,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9546,31 +9384,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>