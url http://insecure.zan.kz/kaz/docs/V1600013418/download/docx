--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d326df" w14:textId="8d326df">
+    <w:p w14:paraId="139e21e" w14:textId="139e21e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1109,146 +1109,240 @@
         <w:t xml:space="preserve">
       3. Экономиканың кадрларға, оның ішінде салалық және өңірлік қажеттілікке, елдің индустриялық-инновациялық даму басымдықтарына, ЖЖОКБҰ мен ғылыми ұйымдардың ғылыми-педагогикалық кадрларға деген қажеттіліктерін ескере отырып, білім беру бағдарламаларының топтары бойынша қалыптастырылған және бөлінген Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы ЖЖОКБҰ, оның ішінде Заңның 65-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (Quacquarelli Symonds (бұдан әрі – QS), Academic Ranking of World Universities (бұдан әрі – ARWU), Times Higher Education (бұдан әрі – THE) және/немесе Экономикалық ынтымақтастық пен даму ұйымы (бұдан әрі – ЭЫДҰ) және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдарының арасында конкурстық негізде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z177" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Жоғары немесе жоғары оқу орнынан кейінгі білім беруді қаржыландыруға арналған мемлекеттік білім беру тапсырысы білім беру бағдарламаларына, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының түріне және мәртебесіне қарай сараланған білім беру гранттары түрінде орналастырылады.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоғары білімі бар кадрларды (бакалавриат) және магистрлерді даярлауға арналған мемлекеттік білім беру тапсырысы меншік нысанына қарамастан ЖЖОКБҰ-да ғылым және жоғары білім саласындағы уәкілетті орган өткізетін конкурс нәтижелері бойынша білім беру гранттары түрінде орналастырылады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Философия докторларын (PhD)/бейіні бойынша докторларды/индустрия докторларын даярлауға, оның ішінде өңірлік ЖЖОКБҰ және ғылыми ұйымдар, мемлекеттік органдар үшін нысаналы даярлыққа мемлекеттік білім беру тапсырысы ЖЖОКБҰ-дағы меншік нысанына қарамастан конкурстық негізде орналастырылады.</w:t>
+      4. Жоғары немесе жоғары оқу орнынан кейінгі білім беруді қаржыландыруға арналған мемлекеттік білім беру тапсырысы білім беру бағдарламаларына, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының түріне және мәртебесіне қарай сараланған білім беру гранттары түрінде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Дайындық бөлімдерінің тыңдаушылары үшін мемлекеттік білім беру тапсырысы ғылым және жоғары білім саласындағы уәкілетті орган өткізетін конкурс нәтижесі бойынша ЖЖОКБҰ орналастырылады.</w:t>
+      Жоғары білімі бар кадрларды (бакалавриат) және магистрлерді даярлауға арналған мемлекеттік білім беру тапсырысы меншік нысанына қарамастан ЖЖОКБҰ-да ғылым және жоғары білім саласындағы уәкілетті орган өткізетін конкурс нәтижелері бойынша білім беру гранттары түрінде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z179" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Философия докторларын (PhD)/бейіні бойынша докторларды/индустрия докторларын даярлауға, оның ішінде өңірлік ЖЖОКБҰ және ғылыми ұйымдар, мемлекеттік органдар үшін нысаналы даярлыққа мемлекеттік білім беру тапсырысы ЖЖОКБҰ-дағы меншік нысанына қарамастан конкурстық негізде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дайындық бөлімдерінің тыңдаушылары үшін мемлекеттік білім беру тапсырысы ғылым және жоғары білім саласындағы уәкілетті орган өткізетін конкурс нәтижесі бойынша ЖЖОКБҰ орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z179" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       6. Ғылым және жоғары білім, мәдениет, денсаулық сақтау саласындағы уәкілетті органдар (бұдан әрі – уәкілетті органдар), сондай-ақ, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары (бұдан әрі – ЖАО) жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыруды осы Қағидаларда көзделген тәртіпке сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте ЖАО өңірлік кәсіпкерлер палаталарының және мүдделі ұйымдардың ұсыныстарын ескере отырып, тиісті қаржы жылына жергілікті бюджеттерде көзделген бюджет қаражатының көлемі шегінде жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1285,70 +1379,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="20"/>
+    <w:bookmarkStart w:name="z204" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. Оператор жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылған ЖЖОКБҰ-ны қаржыландыруды әкімшісі ғылым және жоғары білім саласындағы уәкілетті орган болып табылатын тиісті бюджеттік бағдарламаларда көзделген қаражат шегінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1367,1382 +1461,1758 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="21"/>
+    <w:bookmarkStart w:name="z180" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Еңбек нарығының қажеттіліктерін ескере отырып, жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға, ЖЖОКБҰ-лардың дайындық бөлімшелеріне мемлекеттiк бiлiм беру тапсырысын орналастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z181" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z181" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы "Кредиттік оқыту технологиясын ескере отырып, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландырудың кейбір мәселелері туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2023 жылғы 10 шiлдедегi № 311 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16137 болып тіркелген) сәйкес жан басына шаққандағы нормативтік қаржыландыру шеңберінде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z182" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z182" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау қызметтерін көрсететін әлеуетті өнім берушілердің тізбесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z183" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z183" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыру үшін уәкілетті органдар және ЖАО конкурстық негізде ЖЖОКБҰ тізбесін қалыптастырады, онда конкурс қорытындысы бойынша жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурс өткізу туралы шешім бірінші басшының немесе оның міндетін атқарушы тұлғаның бұйрығымен және әкімнің немесе оның міндетін атқарушы тұлғаның шешімімен, оны өткізу мерзімдері көрсетіле отырып ресімделеді. Конкурсты өткізу мерзімдерін ұзарту туралы шешімді уәкілетті органдар және ЖАО дербес қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа рнедакцияда - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 410</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Конкурс өткізу туралы хабарландыру уәкілетті органдардың және ЖАО-ның ресми интернет-ресурстарында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Конкурс өткізу туралы шешім бірінші басшының немесе оның міндетін атқарушы тұлғаның бұйрығымен және әкімнің немесе оның міндетін атқарушы тұлғаның шешімімен, оны өткізу мерзімдері көрсетіле отырып ресімделеді. Конкурсты өткізу мерзімдерін ұзарту туралы шешімді уәкілетті органдар және ЖАО дербес қабылдайды.</w:t>
+        <w:t xml:space="preserve">
+      ЖЖОКБҰ-ның конкурстық өтінімдерін Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қабылдау (бұдан әрі – конкурстық өтінім) хабарландыру жарияланған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа рнедакцияда - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа рнедакцияда - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 410</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="25"/>
+    <w:bookmarkStart w:name="z185" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Конкурс өткізу туралы хабарландыру уәкілетті органдардың және ЖАО-ның ресми интернет-ресурстарында жарияланады.</w:t>
+      10. Конкурсты өткізу үшін бірінші басшының немесе оның міндетін атқарушы тұлғаның бұйрығымен және әкімнің немесе оның міндетін атқарушы тұлғаның шешімімен бекітілетін, кемінде 5 мүшеден және төрағадан тұратын Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында кадрлар даярлауға арналған мемлекеттік білім беру тапсырысын орналастыру жөніндегі комиссия (бұдан әрі – Комиссия) құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қабылдау (бұдан әрі – конкурстық өтінім) хабарландыру жарияланған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
+        <w:t>
+      Ғылым және жоғары білім саласындағы уәкілетті органның Комиссиясы ғылым және жоғары білім саласындағы уәкілетті органның, мүдделі мемлекеттік органдар мен ведомстволардың, Қазақстан Республикасының Ұлттық Кәсіпкерлер палатасының, салалық қауымдастықтардың, Қазақстан Республикасының жоғары оқу орындары қауымдастығының қызметкерлері қатарынан қалыптастырылады. Тізбені қалыптастыру жөніндегі комиссия мүшелерінің ішінен көпшілік дауыспен төраға сайланады. Комиссия құрамының саны оның төрағасын қоса алғанда тақ болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәдениет, денсаулық сақтау саласындағы уәкілетті органдар мен ЖАО Комиссияның құрамын айқындауды дербес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа рнедакцияда - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа рнедакцияда - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 410</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="26"/>
+    <w:bookmarkStart w:name="z186" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Конкурсты өткізу үшін бірінші басшының немесе оның міндетін атқарушы тұлғаның бұйрығымен және әкімнің немесе оның міндетін атқарушы тұлғаның шешімімен бекітілетін, кемінде 5 мүшеден және төрағадан тұратын Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында кадрлар даярлауға арналған мемлекеттік білім беру тапсырысын орналастыру жөніндегі комиссия (бұдан әрі – Комиссия) құрылады.</w:t>
+      11. Комиссия отырыстары, егер оған оның мүшелерінің жалпы санының 2/3 (үштен екісі) астамы қатысса, заңды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z187" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ғылым және жоғары білім саласындағы уәкілетті органның Комиссиясы ғылым және жоғары білім саласындағы уәкілетті органның, мүдделі мемлекеттік органдар мен ведомстволардың, Қазақстан Республикасының Ұлттық Кәсіпкерлер палатасының, салалық қауымдастықтардың, Қазақстан Республикасының жоғары оқу орындары қауымдастығының қызметкерлері қатарынан қалыптастырылады. Тізбені қалыптастыру жөніндегі комиссия мүшелерінің ішінен көпшілік дауыспен төраға сайланады. Комиссия құрамының саны оның төрағасын қоса алғанда тақ болып табылады.</w:t>
+      12. Комиссия шешімдері отырысқа қатысып отырған Комиссия мүшелері санының жай көпшілік даусымен ашық дауыс беру арқылы қабылданады және отырыстың хаттамасымен ресімделеді, оған төраға қол қояды. Дауыстар тең болған кезде төрағаның дауысы шешуші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z188" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыру конкурсына қатысу үшін ЖЖОКБҰ конкурстық өтінімді электрондық форматта береді және Қағидаларға қосымшаға сәйкес нысан бойынша ЖЖОКБҰ ақпараттық картасын толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖЖОКБҰ ұсынған ақпараттық картаның көрсеткіштері бойынша сұрақтар туындаған кезде Комиссия растайтын құжаттарды сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәдениет, денсаулық сақтау саласындағы уәкілетті органдар мен ЖАО Комиссияның құрамын айқындауды дербес жүзеге асырады.</w:t>
+      14. Конкурстық өтінімге кіретін құжаттар ақпараттық жүйеде толтырылады және конкурс өткізу туралы хабарландыруда көрсетілген тәртіппен ЖЖОКБҰ басшысы ЭЦҚ-ға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Комиссия отырыстары, егер оған оның мүшелерінің жалпы санының 2/3 (үштен екісі) астамы қатысса, заңды деп есептеледі.</w:t>
+      Бұл ретте ЖЖОКБҰ ұсынған мәліметтер "Жоғары білімнің бірыңғай платформасы" ақпараттық жүйесі (бұдан әрі – ЖББП) деректерінің сәйкестігі тұрғысынан салыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z187" w:id="28"/>
+    <w:bookmarkStart w:name="z190" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Комиссия шешімдері отырысқа қатысып отырған Комиссия мүшелері санының жай көпшілік даусымен ашық дауыс беру арқылы қабылданады және отырыстың хаттамасымен ресімделеді, оған төраға қол қояды. Дауыстар тең болған кезде төрағаның дауысы шешуші болып табылады.</w:t>
-[...19 lines deleted...]
-      13. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыру конкурсына қатысу үшін ЖЖОКБҰ конкурстық өтінімді электрондық форматта береді және Қағидаларға қосымшаға сәйкес нысан бойынша ЖЖОКБҰ ақпараттық картасын толтырады.</w:t>
+      15. ЖЖОКБҰ конкурстық өтінімді конкурс өткізу туралы хабарландыруда көрсетілген сағат пен күннен кешіктірмей электрондық форматта қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЖЖОКБҰ ұсынған ақпараттық картаның көрсеткіштері бойынша сұрақтар туындаған кезде Комиссия растайтын құжаттарды сұратады.</w:t>
+      Конкурстық өтінімдерді беру мерзімі аяқталғаннан кейін келіп түскен конкурстық өтінім кешігу себептеріне қарамастан қаралмайды. Конкурстық өтінімдерге оларды беру мерзімі өткеннен кейін қандай да бір өзгерістер енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="30"/>
+    <w:bookmarkStart w:name="z191" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Конкурстық өтінімге кіретін құжаттар ақпараттық жүйеде толтырылады және конкурс өткізу туралы хабарландыруда көрсетілген тәртіппен ЖЖОКБҰ басшысы ЭЦҚ-ға қол қояды.</w:t>
+      16. Ғылым және жоғары білім саласындағы уәкілетті орган ЖЖОКБҰ-ның конкурстық құжаттамасын қалыптастырады және комиссияның қарауы үшін олардың конкурстық құжаттамаға сәйкестік дәрежесін айқындайды. Комиссия конкурстық құжаттаманы қарау қорытындылары бойынша жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға, сондай-ақ дайындық бөлімшелеріне мемлекеттік білім беру тапсырысын орналастыру (орналастырмау) туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z192" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...19 lines deleted...]
-      15. ЖЖОКБҰ конкурстық өтінімді конкурс өткізу туралы хабарландыруда көрсетілген сағат пен күннен кешіктірмей электрондық форматта қалыптастырады.</w:t>
+        <w:t xml:space="preserve">
+      17. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін қалыптастыру жөніндегі конкурсқа Сот төрелігі академиясын, әскери, арнаулы оқу орындарын қоспағанда білім беру бағдарламаларының (даярлау бағыттарының) топтары бойынша білім беру қызметімен айналысуға лицензиясы және (немесе) лицензиясына қосымшалары бар, танылған аккредиттеу органдарының тізіліміне енгізілген аккредиттеу органдарында институционалдық және (немесе) мамандандырылған аккредиттеуден өткен ЖЖОКБҰ қатысады. Заңның 65-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (QS, ARWU, THE) және/немесе ЭЫДҰ және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдары конкурсқа білім беру қызметін жүргізуге рұқсат беру құжаттары және тіркеу елінің бас ЖОО аккредиттеу негізінде қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Конкурстық өтінімдерді беру мерзімі аяқталғаннан кейін келіп түскен конкурстық өтінім кешігу себептеріне қарамастан қаралмайды. Конкурстық өтінімдерге оларды беру мерзімі өткеннен кейін қандай да бір өзгерістер енгізуге жол берілмейді.</w:t>
-[...76 lines deleted...]
-        <w:t>
       ЖЖОКБҰ бітірушілердің жұмысқа орналасу көрсеткішінің шекті мәнін Тізбелерді қалыптастыру жөніндегі комиссия айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кадрларды даярлаудың жаңа бағыттары, алғаш рет лицензия алған, жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау үшін жаңадан құрылған ЖЖОКБҰ, сондай-ақ, Заңның 65-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (QS, ARWU, THE) және/немесе ЭЫДҰ және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдары ерекшелік болып табылады. Бұл ретте ЖЖОКБҰ тізбесін Комиссия айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="34"/>
+    <w:bookmarkStart w:name="z193" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы ЖЖОКБҰ-да мынадай жағдайларда орналастырылмайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білім беру қызметімен айналысуға арналған лицензияның және (немесе) лицензияға қосымшаның қолданылуын тоқтата тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) білім беру бағдарламаларының тиісті тобына ғылым және жоғары білім саласындағы уәкілетті органның білім беру бағдарламаларының тізілімінен білім беру бағдарламасының болмауы немесе алып тасталуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жоғары және жоғары оқу орнынан кейінгі (ғылыми-педагогикалық/бейіндік магистратура) білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін қалыптастыру кезінде, оның ішінде жекелеген ЖЖОКБҰ үшін комиссия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бағыттарының сыныптауышына алғаш рет енгізілген бағыттарды қоспағанда, білім беру бағдарламаларының тиісті тобы бойынша білім алушылар контингентінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЖЖОКБҰ кадрлық қамтамасыз ету және ғылыми-білім беру процесін материалдық-техникалық қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оқу, оқу-әдістемелік әдебиеттермен және өзге де ақпараттық ресурстармен қамтамасыз етілуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ЖЖОКБҰ-да жүргізілетін ғылыми зерттеулердің ғылыми әлеуеті мен деңгейі (ЖЖОКБҰ үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жатақханада және/немесе хостелмен/ қонақ үйлермен, қоғамдық тамақтану және медициналық қызмет көрсету пункттерімен шарттарда басқа қаладан білім алушылардың тұруы үшін орындардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Заңның 65-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (QS, ARWU, THE) және/немесе ЭЫДҰ және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдарын қоспағанда аккредиттелген білім беру бағдарламаларының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Білім беру бағдарламаларының мәлімделген топтары бойынша ЖЖОКБҰ бітіргеннен кейінгі бірінші жылы түлектерді жұмысқа орналастыру және жұмыспен қамту туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ЖЖОКБҰ халықаралық рейтингіне қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ЖЖОКБҰ-ның Қазақстан Республикасының Ұлттық Кәсіпкерлер палатасы өткізетін білім беру бағдарламаларының рейтингіндегі ұстанымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ЖББП-дағы мәліметтердің нақты деректерге сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) Заңның 65-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (QS, ARWU, THE) және/немесе ЭЫДҰ және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдарымен қос дипломды немесе бірлескен білім беру бағдарламаларының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін қалыптастыру кезінде: философия докторы PhD/бейіні бойынша доктор/Индустрия докторы, оның ішінде нысаналы орындар комиссиясы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЖЖОКБҰ халықаралық және / немесе ұлттық рейтингтеріне қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірлескен ғылыми жобаларды орындау және зерттеу базасын ұсыну туралы аккредиттелген серіктес ғылыми ұйымдармен, оның ішінде шетелдік ұйымдармен шарттардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЖЖОКБҰ профессорлық-оқытушылық құрамы қатарынан ғылым докторы/ғылым кандидаты ғылыми дәрежелері және философия докторы (PhD)/бейіні бойынша доктор дәрежелері бар ғылыми басшылардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шетелдік ЖЖОКБҰ-серіктестермен (ғылыми ұйымдармен) бірлескен ғылыми-білім беру жобаларын орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ғылыми-білім беру процесін кадрлармен қамтамасыз ету және жоғары оқу орнынан кейінгі білім берудің білім беру бағдарламалары бойынша білім беру қызметімен айналысуға қойылатын талаптарға сәйкес келуі ("өнер" мамандықтар тобы, оның ішінде Қазақстан Республикасының құрметті атақтары мен мемлекеттік наградаларына ие болған оқытушылар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) әлемдік ғылыми және білім беру ресурстарына қол жеткізу; жоғары оқу орнынан кейінгі білім берудің білім беру бағдарламалары бойынша білім беру қызметімен айналысуға қойылатын талаптарға сәйкес келетін ғылыми-білім беру процесін материалдық-техникалық қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) Заңның 65-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (QS, ARWU, THE) және/немесе ЭЫДҰ және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдарын қоспағанда аккредиттелген білім беру бағдарламаларының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) гранттық, бағдарламалық-нысаналы қаржыландыру және сыртқы қаржыландыру көздері негізінде ғылыми және ғылыми-техникалық бағдарламалар мен жобаларды орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ЖЖОКБҰ-да білім алушылардың жатақханада тұруы үшін орындардың, қоғамдық тамақтану және медициналық қызмет көрсету пункттерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мәлімделген мамандықтар бойынша ЖЖОКБҰ бітіргеннен кейінгі бірінші жылы түлектерді жұмысқа орналастыру және жұмыспен қамту туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Докторантура түлектері оқуын аяқтаған және тиісті білім беру бағдарламалары тобы бойынша бітіргеннен кейін 4 (төрт) жыл ішінде философия докторы (PhD), бейіні бойынша доктор дәрежесін алмаған ЖЖОКБҰ-ны конкурсқа жіберу комиссияның шешімі бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. ЖЖОКБҰ дайындық бөлімінің тыңдаушыларын оқытуға мемлекеттік білім беру тапсырысын орналастыру үшін өтінімді электрондық форматта берген кезде осы Қағидалардың 22-тармағында көрсетілген ЖЖОКБҰ ақпараттық картасында мәліметтерді толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z197" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Дайындық бөлімінде тыңдаушыларды оқытуға мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін қалыптастыру кезінде Комиссия мыналарды ескереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) білім беру қызметімен айналысуға арналған лицензияның және (немесе) лицензияға қосымшаның қолданылуын тоқтата тұру;</w:t>
+      1) жатақханада және/немесе жатақханалармен/ қонақ үйлермен, қоғамдық тамақтану және медициналық қызмет көрсету пункттерімен шарттарда басқа қаладан тыс білім алушылардың тұруы үшін орындардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) білім беру бағдарламаларының тиісті тобына ғылым және жоғары білім саласындағы уәкілетті органның білім беру бағдарламаларының тізілімінен білім беру бағдарламасының болмауы немесе алып тасталуы.</w:t>
+      2) өткен жылы ҰБТ шекті балын 50 балдан төмен емес жинаған және ЖЖОКБҰ-ға жоғары білімнің білім беру бағдарламалары бойынша оқуға түскен тыңдаушылардың саны туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Жоғары және жоғары оқу орнынан кейінгі (ғылыми-педагогикалық/бейіндік магистратура) білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін қалыптастыру кезінде, оның ішінде жекелеген ЖЖОКБҰ үшін комиссия:</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бағыттарының сыныптауышына алғаш рет енгізілген бағыттарды қоспағанда, білім беру бағдарламаларының тиісті тобы бойынша білім алушылар контингентінің болуы;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақ жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ЖЖОКБҰ кадрлық қамтамасыз ету және ғылыми-білім беру процесін материалдық-техникалық қамтамасыз ету;</w:t>
+      23. Комиссия бағалауды ескере отырып, мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбелерін қалыптастыру туралы шешім қабылдайды, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...534 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары білімі бар кадрларды даярлауға, оның ішінде жекелеген ЖЖОКБҰ, өңірлер үшін гранттар санын, ішінара төленетін ЖЖОКБҰ-дағы гранттар санын көрсете отырып саралап даярлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3071,86 +3541,86 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="40"/>
+    <w:bookmarkStart w:name="z200" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының (бұдан әрі – ЖЖОКБҰ) конкурсқа қатысуға өтінімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z201" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z201" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының (бұдан әрі – ЖЖОКБҰ) ақпараттық картасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4896,50 +5366,150 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бар/жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15-жол жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 173</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13494,68 +14064,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның басшысы_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, тегі, аты, әкесінің аты (болған жағдайда) Толтырылған күні, мөр орны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="42"/>
+    <w:bookmarkStart w:name="z205" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпараттық карталар бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының тізімі (бұдан әрі – ЖЖОКБҰ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14472,856 +15042,843 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бар/жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-бар/жоқ</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8-жол жаңа редакцияда көзделген - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 173</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы ақпараттандыру объектілерін ұйымдастыру және олардың жұмыс істеу қағидаларын бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2024 жылғы 2 қыркүйектегі № 428 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы ақпараттандыру объектілерін ұйымдастыру және жұмыс істеу қағидаларымен қарастырылған талаптарға сәйкес студенттер мен оқытушы-профессорлар құрамының (бұдан әрі – ПОҚ) контингенті туралы өзекті деректер базасымен ЖЖОКБҰ-лардың ақпараттық жүйесінің болуы және нақты деректердің ғылым және жоғары білім саласындағы уәкілетті органның ақпараттық жүйесінің деректерімен сәйкестігінің қажеттілігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бар/жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-жіберу/ жібермеу</w:t>
+I</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-бар/жоқ</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бағыттары бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша білім беру қызметімен айналысу үшін лицензияға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жіберу/ жібермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-сан, бүтін</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Институционалдық және (немесе) мамандандырылған аккредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бар/жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-сан</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖЖОКБҰ-лардың білім беру бағдарламасының Қазақстан Республикасының Ұлттық кәсіпкерлер палатасының рейтингісіндегі орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан, бүтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-бар/жоқ</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түлектерді жұмысқа орналастыру, білім беру бағдарламасының топтары бойынша жұмысқа орналастырылған бітірушілердің %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...35 lines deleted...]
-Білім беру бағдарламаларының тізілімінде тіркелген ағылшын тіліндегі білім беру бағдарламаларының болуы</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру бағдарламаларының тізілімінде тіркелген Білім беру бағдарламаларының тиісті топтары бойынша Білім беру бағдарламаларының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15354,237 +15911,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ІІ.</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру бағдарламаларының тізілімінде тіркелген ағылшын тіліндегі білім беру бағдарламаларының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бар/жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.1.</w:t>
-[...71 lines deleted...]
-сан, бүтін</w:t>
+ІІ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-ғылым докторлары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штаттық оқытушылардың жалпы саны:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15649,51 +16210,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-PhD докторлары</w:t>
+ғылым докторлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15758,51 +16319,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ғылым кандидаттары</w:t>
+PhD докторлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15826,96 +16387,92 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-/оның ішінде білім беру бағдарламаларының топтары бойынша (саны)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ғылым кандидаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15939,92 +16496,96 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-ғылым докторлары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+/оның ішінде білім беру бағдарламаларының топтары бойынша (саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16089,51 +16650,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-PhD докторлары</w:t>
+ғылым докторлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16198,51 +16759,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ғылым кандидаттары</w:t>
+PhD докторлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16307,51 +16868,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-магистрлер</w:t>
+ғылым кандидаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16375,96 +16936,92 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-Ағылшын тілін меңгерген бейіндік пәндер бойынша ОПҚ саны: IELTS (АЙЛТС) – 4,5 – тен кем емес; TOEFL PBT (ТОЙФЛ ПиБиТи) – 493 – тен кем емес; TOEFL ITP (ТОЙФЛ АйТиПи) – 150 – ден кем емес; TOEFL CBT (ТОЙФЛ СиБиТи) – 166-ден кем емес; TOEFL IBT (ТОЙФЛ АйБиТи) –58-ден кем емес); CEFR(СЕФР) – В1; APTIS (ЭПТИС) –38-ден кем емес.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+магистрлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16497,87 +17054,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-Бір академиялық кезеңнен кем емес мерзімге келісімшарт бойынша ЖЖОКБҰ-да жұмыс істейтін шетелдік оқытушылардың саны</w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағылшын тілін меңгерген бейіндік пәндер бойынша ОПҚ саны: IELTS (АЙЛТС) – 4,5 – тен кем емес; TOEFL PBT (ТОЙФЛ ПиБиТи) – 493 – тен кем емес; TOEFL ITP (ТОЙФЛ АйТиПи) – 150 – ден кем емес; TOEFL CBT (ТОЙФЛ СиБиТи) – 166-ден кем емес; TOEFL IBT (ТОЙФЛ АйБиТи) –58-ден кем емес); CEFR(СЕФР) – В1; APTIS (ЭПТИС) –38-ден кем емес.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16610,200 +17167,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-сан</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір академиялық кезеңнен кем емес мерзімге келісімшарт бойынша ЖЖОКБҰ-да жұмыс істейтін шетелдік оқытушылардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан, бүтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-білім беру бағдарламасы бойынша ПОҚ-ның дәрежелілік %-і</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы ЖЖОКБҰ бойынша ПОҚ-ның дәрежелілік %-і</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16836,354 +17393,354 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білім беру бағдарламасы бойынша ПОҚ-ның дәрежелілік %-і</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-сан, бүтін</w:t>
+III</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-сан</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гранттық және бағдарламалық-нысаналы қаржыландыру негізінде іргелі зерттеулер/қолданбалы зерттеулер бойынша орындалатын ғылыми және ғылыми-техникалық бағдарламалар/ жобалар саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан, бүтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-ПОҚ орындаған халықаралық ғылыми-зерттеу жұмыстарының жалпы көлемі (теңгемен)</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПОҚ орындаған ғылыми-зерттеу жұмыстарының жалпы көлемі (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17216,87 +17773,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.1</w:t>
-[...35 lines deleted...]
-/оның ішінде 1 штаттық оқытушыға (теңгемен)</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПОҚ орындаған халықаралық ғылыми-зерттеу жұмыстарының жалпы көлемі (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17329,218 +17886,218 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...89 lines deleted...]
-сан, бүтін</w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+/оның ішінде 1 штаттық оқытушыға (теңгемен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...35 lines deleted...]
-Меншікті ғылыми басылымдардың саны</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ПОҚ ғылыми жарияланымдарының саны: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Clarivate Analytics (Кларивэйт Аналитикс) деректер базасына белгілі бір тоқсандарға (Q1-Q4) енгізілген шетелдік рейтингтік журналдарда немесе Scopus (Скопус) деректер базасындағы СiteScore (СайтСкор) бойынша процентиль көрсеткіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17573,241 +18130,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікті ғылыми басылымдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан, бүтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-сан, бүтін</w:t>
+IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-Шетелдік білім беру ұйымдарымен бірлескен қаржыландырылатын зерттеу жобаларының саны</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QS ТОП 700+ рейтингіне кіретін ЖЖОКБҰ-мен бірлескен (қос дипломды) білім беру бағдарламаларының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17840,87 +18397,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-Бірлескен халықаралық білім беру жобаларының саны</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік білім беру ұйымдарымен бірлескен қаржыландырылатын зерттеу жобаларының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17953,50 +18510,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлескен халықаралық білім беру жобаларының саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан, бүтін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18031,70 +18701,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сан, бүтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="43"/>
+    <w:bookmarkStart w:name="z203" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) екі жыл ішінде ол бойынша кадрларды даярлау жүзеге асырылмаған, жоғары білімнің білім беру бағдарламасының өтінім берілген тобы конкурсқа жіберілмейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18227,282 +18897,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 29 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 122 бұйрығына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="44"/>
+    <w:bookmarkStart w:name="z12" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Білім және ғылым министрінің күшін жойған кейбір бұйрықтарының тізімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z13" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z13" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мектепке дейінгі тәрбие мен оқытуға, техникалық және кәсiптiк, орта бiлiмнен кейiнгi, жоғары және жоғары оқу орнынан кейiнгi бiлiмi бар мамандарды даярлауға, сондай-ақ жоғары оқу орындарының дайындық бөлімдеріне мемлекеттiк бiлiм беру тапсырысын орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушысының 2012 жылғы 4 мамырдағы № 198 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7690 болып тіркелген, "Егемен Қазақстан" газетінің 2012 жылғы 13 маусымдағы № 318-319 (27393) санында жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z14" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z14" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мектепке дейінгі тәрбие мен оқытуға, техникалық және кәсiптiк, орта бiлiмнен кейiнгi, жоғары және жоғары оқу орнынан кейiнгi бiлiмi бар мамандарды даярлауға, сондай-ақ жоғары оқу орындарының дайындық бөлімдеріне мемлекеттiк бiлiм беру тапсырысын орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрі міндетін атқарушының 2012 жылғы 4 мамырдағы № 198 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2013 жылғы 6 наурыздағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8387 болып тіркелген, "Егемен Қазақстан" газетінің 2013 жылғы 7 тамыздағы № 184 (28123) санында жарияланған); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z15" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z15" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мектепке дейінгі тәрбие мен оқытуға, техникалық және кәсiптiк, орта бiлiмнен кейiнгi, жоғары және жоғары оқу орнынан кейiнгi бiлiмi бар мамандарды даярлауға, сондай-ақ жоғары оқу орындарының дайындық бөлімдеріне мемлекеттiк бiлiм беру тапсырысын орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2012 жылғы 4 мамырдағы 198 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2013 жылғы 23 тамыздағы № 353 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8733 болып тіркелген, "Егемен Қазақстан" газетінің 2013 жылғы 31 қазандағы № 243 (28182) санында жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z16" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z16" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Мектепке дейінгі тәрбие мен оқытуға, техникалық және кәсiптiк, орта бiлiмнен кейiнгi, жоғары және жоғары оқу орнынан кейiнгi бiлiмi бар мамандарды даярлауға, сондай-ақ жоғары оқу орындарының дайындық бөлімдеріне мемлекеттiк бiлiм беру тапсырысын орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым Министрінің міндетін атқарушының 2012 жылғы 4 мамырдағы № 198 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2014 жылғы 22 шілдедегі № 295 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9701 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2014 жылғы 22 қыркүйекте жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18828,31 +19498,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>