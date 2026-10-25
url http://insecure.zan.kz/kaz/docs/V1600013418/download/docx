--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="139e21e" w14:textId="139e21e">
+    <w:p w14:paraId="0a3c877" w14:textId="0a3c877">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1109,732 +1109,720 @@
         <w:t xml:space="preserve">
       3. Экономиканың кадрларға, оның ішінде салалық және өңірлік қажеттілікке, елдің индустриялық-инновациялық даму басымдықтарына, ЖЖОКБҰ мен ғылыми ұйымдардың ғылыми-педагогикалық кадрларға деген қажеттіліктерін ескере отырып, білім беру бағдарламаларының топтары бойынша қалыптастырылған және бөлінген Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы ЖЖОКБҰ, оның ішінде Заңның 65-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (Quacquarelli Symonds (бұдан әрі – QS), Academic Ranking of World Universities (бұдан әрі – ARWU), Times Higher Education (бұдан әрі – THE) және/немесе Экономикалық ынтымақтастық пен даму ұйымы (бұдан әрі – ЭЫДҰ) және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдарының арасында конкурстық негізде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z177" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      4. Жоғары немесе жоғары оқу орнынан кейінгі білім беруді қаржыландыруға арналған мемлекеттік білім беру тапсырысы Сот төрелігі академиясын, әскери, арнаулы оқу орындарын қоспағанда, білім беру бағдарламаларына, түріне, мәртебесіне және Заңның 5-3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізілген жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралау нәтижелеріне байланысты сараланған білім беру гранты түрінде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-</w:t>
-[...77 lines deleted...]
-</w:t>
+      Жоғары білімі бар кадрларды (бакалавриат) және магистрлерді даярлауға арналған мемлекеттік білім беру тапсырысы меншік нысанына қарамастан ЖЖОКБҰ-да ғылым және жоғары білім саласындағы уәкілетті орган өткізетін конкурс нәтижелері бойынша білім беру гранттары түрінде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Жоғары немесе жоғары оқу орнынан кейінгі білім беруді қаржыландыруға арналған мемлекеттік білім беру тапсырысы білім беру бағдарламаларына, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының түріне және мәртебесіне қарай сараланған білім беру гранттары түрінде орналастырылады.</w:t>
-[...93 lines deleted...]
-      Бұл ретте ЖАО өңірлік кәсіпкерлер палаталарының және мүдделі ұйымдардың ұсыныстарын ескере отырып, тиісті қаржы жылына жергілікті бюджеттерде көзделген бюджет қаражатының көлемі шегінде жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастырады.</w:t>
+      Философия докторларын (PhD)/бейіні бойынша докторларды/индустрия докторларын даярлауға, оның ішінде өңірлік ЖЖОКБҰ және ғылыми ұйымдар, мемлекеттік органдар үшін нысаналы даярлауға арналған мемлекеттік білім беру тапсырысы меншік нысанына қарамастан ЖЖОКБҰ-да конкурстық негізде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа рнедакцияда - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 410</w:t>
+        <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="19"/>
+    <w:bookmarkStart w:name="z178" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-1. Оператор жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылған ЖЖОКБҰ-ны қаржыландыруды әкімшісі ғылым және жоғары білім саласындағы уәкілетті орган болып табылатын тиісті бюджеттік бағдарламаларда көзделген қаражат шегінде жүзеге асырады.</w:t>
+      5. Дайындық бөлімдерінің тыңдаушылары үшін мемлекеттік білім беру тапсырысы ғылым және жоғары білім саласындағы уәкілетті орган өткізетін конкурс нәтижесі бойынша ЖЖОКБҰ орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z179" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ғылым және жоғары білім, мәдениет, денсаулық сақтау саласындағы уәкілетті органдар (бұдан әрі – уәкілетті органдар), сондай-ақ, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары (бұдан әрі – ЖАО) жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыруды осы Қағидаларда көзделген тәртіпке сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...79 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...56 lines deleted...]
-        </w:rPr>
         <w:t>
-      8. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыру үшін уәкілетті органдар және ЖАО конкурстық негізде ЖЖОКБҰ тізбесін қалыптастырады, онда конкурс қорытындысы бойынша жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылады.</w:t>
-[...18 lines deleted...]
-      Конкурс өткізу туралы шешім бірінші басшының немесе оның міндетін атқарушы тұлғаның бұйрығымен және әкімнің немесе оның міндетін атқарушы тұлғаның шешімімен, оны өткізу мерзімдері көрсетіле отырып ресімделеді. Конкурсты өткізу мерзімдерін ұзарту туралы шешімді уәкілетті органдар және ЖАО дербес қабылдайды.</w:t>
+      Бұл ретте ЖАО өңірлік кәсіпкерлер палаталарының және мүдделі ұйымдардың ұсыныстарын ескере отырып, тиісті қаржы жылына жергілікті бюджеттерде көзделген бюджет қаражатының көлемі шегінде жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа рнедакцияда - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа рнедакцияда - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 410</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="24"/>
+    <w:bookmarkStart w:name="z204" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Конкурс өткізу туралы хабарландыру уәкілетті органдардың және ЖАО-ның ресми интернет-ресурстарында жарияланады.</w:t>
+      6-1. Оператор жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылған ЖЖОКБҰ-ны қаржыландыруды әкімшісі ғылым және жоғары білім саласындағы уәкілетті орган болып табылатын тиісті бюджеттік бағдарламаларда көзделген қаражат шегінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 6-1-тармақпен толықтырылды - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 410</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Еңбек нарығының қажеттіліктерін ескере отырып, жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға, ЖЖОКБҰ-лардың дайындық бөлімшелеріне мемлекеттiк бiлiм беру тапсырысын орналастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z181" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы "Кредиттік оқыту технологиясын ескере отырып, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландырудың кейбір мәселелері туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2023 жылғы 10 шiлдедегi № 311 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16137 болып тіркелген) сәйкес жан басына шаққандағы нормативтік қаржыландыру шеңберінде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z182" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау қызметтерін көрсететін әлеуетті өнім берушілердің тізбесін қалыптастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z183" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыру үшін уәкілетті органдар және ЖАО конкурстық негізде ЖЖОКБҰ тізбесін қалыптастырады, онда конкурс қорытындысы бойынша жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қабылдау (бұдан әрі – конкурстық өтінім) хабарландыру жарияланған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
+        <w:t>
+      Конкурс өткізу туралы шешім бірінші басшының немесе оның міндетін атқарушы тұлғаның бұйрығымен және әкімнің немесе оның міндетін атқарушы тұлғаның шешімімен, оны өткізу мерзімдері көрсетіле отырып ресімделеді. Конкурсты өткізу мерзімдерін ұзарту туралы шешімді уәкілетті органдар және ЖАО дербес қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа рнедакцияда - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа рнедакцияда - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 410</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="25"/>
+    <w:bookmarkStart w:name="z184" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Конкурсты өткізу үшін бірінші басшының немесе оның міндетін атқарушы тұлғаның бұйрығымен және әкімнің немесе оның міндетін атқарушы тұлғаның шешімімен бекітілетін, кемінде 5 мүшеден және төрағадан тұратын Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында кадрлар даярлауға арналған мемлекеттік білім беру тапсырысын орналастыру жөніндегі комиссия (бұдан әрі – Комиссия) құрылады.</w:t>
+      9. Конкурс өткізу туралы хабарландыру уәкілетті органдардың және ЖАО-ның ресми интернет-ресурстарында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      ЖЖОКБҰ-ның конкурстық өтінімдерін Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қабылдау (бұдан әрі – конкурстық өтінім) хабарландыру жарияланған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа рнедакцияда - ҚР Ғылым және жоғары білім министрінің 06.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 410</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Конкурсты өткізу үшін бірінші басшының немесе оның міндетін атқарушы тұлғаның бұйрығымен және әкімнің немесе оның міндетін атқарушы тұлғаның шешімімен бекітілетін, кемінде 5 мүшеден және төрағадан тұратын Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында кадрлар даярлауға арналған мемлекеттік білім беру тапсырысын орналастыру жөніндегі комиссия (бұдан әрі – Комиссия) құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       Ғылым және жоғары білім саласындағы уәкілетті органның Комиссиясы ғылым және жоғары білім саласындағы уәкілетті органның, мүдделі мемлекеттік органдар мен ведомстволардың, Қазақстан Республикасының Ұлттық Кәсіпкерлер палатасының, салалық қауымдастықтардың, Қазақстан Республикасының жоғары оқу орындары қауымдастығының қызметкерлері қатарынан қалыптастырылады. Тізбені қалыптастыру жөніндегі комиссия мүшелерінің ішінен көпшілік дауыспен төраға сайланады. Комиссия құрамының саны оның төрағасын қоса алғанда тақ болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәдениет, денсаулық сақтау саласындағы уәкілетті органдар мен ЖАО Комиссияның құрамын айқындауды дербес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1875,1360 +1863,844 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="26"/>
+    <w:bookmarkStart w:name="z186" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комиссия отырыстары, егер оған оның мүшелерінің жалпы санының 2/3 (үштен екісі) астамы қатысса, заңды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z187" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z187" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия шешімдері отырысқа қатысып отырған Комиссия мүшелері санының жай көпшілік даусымен ашық дауыс беру арқылы қабылданады және отырыстың хаттамасымен ресімделеді, оған төраға қол қояды. Дауыстар тең болған кезде төрағаның дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z188" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z188" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыру конкурсына қатысу үшін ЖЖОКБҰ конкурстық өтінімді электрондық форматта береді және Қағидаларға қосымшаға сәйкес нысан бойынша ЖЖОКБҰ ақпараттық картасын толтырады.</w:t>
-      </w:r>
-[...168 lines deleted...]
-      15. ЖЖОКБҰ конкурстық өтінімді конкурс өткізу туралы хабарландыруда көрсетілген сағат пен күннен кешіктірмей электрондық форматта қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Конкурстық өтінімдерді беру мерзімі аяқталғаннан кейін келіп түскен конкурстық өтінім кешігу себептеріне қарамастан қаралмайды. Конкурстық өтінімдерге оларды беру мерзімі өткеннен кейін қандай да бір өзгерістер енгізуге жол берілмейді.</w:t>
+      ЖЖОКБҰ ұсынған ақпараттық картаның көрсеткіштері бойынша сұрақтар туындаған кезде Комиссия растайтын құжаттарды сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="30"/>
+    <w:bookmarkStart w:name="z189" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Ғылым және жоғары білім саласындағы уәкілетті орган ЖЖОКБҰ-ның конкурстық құжаттамасын қалыптастырады және комиссияның қарауы үшін олардың конкурстық құжаттамаға сәйкестік дәрежесін айқындайды. Комиссия конкурстық құжаттаманы қарау қорытындылары бойынша жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға, сондай-ақ дайындық бөлімшелеріне мемлекеттік білім беру тапсырысын орналастыру (орналастырмау) туралы шешім шығарады.</w:t>
+      14. Конкурстық өтінімге кіретін құжаттар цифрлық жүйеде толтырылады және конкурс өткізу туралы хабарландыруда көрсетілген тәртіппен ЖЖОКБҰ басшысы ЭЦҚ-ға қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z192" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      Бұл ретте ЖЖОКБҰ ұсынған мәліметтер "Жоғары білімнің бірыңғай платформасы" цифрлық жүйесі (бұдан әрі – ЖББП) деректерінің сәйкестігі тұрғысынан салыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармағында</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (QS, ARWU, THE) және/немесе ЭЫДҰ және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдары конкурсқа білім беру қызметін жүргізуге рұқсат беру құжаттары және тіркеу елінің бас ЖОО аккредиттеу негізінде қатысады.</w:t>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. ЖЖОКБҰ конкурстық өтінімді конкурс өткізу туралы хабарландыруда көрсетілген сағат пен күннен кешіктірмей электрондық форматта қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Конкурстық өтінімдерді беру мерзімі аяқталғаннан кейін келіп түскен конкурстық өтінім кешігу себептеріне қарамастан қаралмайды. Конкурстық өтінімдерге оларды беру мерзімі өткеннен кейін қандай да бір өзгерістер енгізуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Ғылым және жоғары білім саласындағы уәкілетті орган ЖЖОКБҰ-ның конкурстық құжаттамасын қалыптастырады және комиссияның қарауы үшін олардың конкурстық құжаттамаға сәйкестік дәрежесін айқындайды. Комиссия конкурстық құжаттаманы қарау қорытындылары бойынша жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға, сондай-ақ дайындық бөлімшелеріне мемлекеттік білім беру тапсырысын орналастыру (орналастырмау) туралы шешім шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z192" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін қалыптастыру жөніндегі конкурсқа Сот төрелігі академиясын, әскери, арнаулы оқу орындарын қоспағанда білім беру бағдарламаларының (даярлау бағыттарының) топтары бойынша білім беру қызметімен айналысуға лицензиясы және (немесе) лицензиясына қосымшалары бар, танылған аккредиттеу органдарының тізіліміне енгізілген аккредиттеу органдарында институционалдық және (немесе) мамандандырылған аккредиттеуден өткен ЖЖОКБҰ қатысады. Заңның 65-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (QS, ARWU, THE) және/немесе ЭЫДҰ және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдары конкурсқа білім беру қызметін жүргізуге рұқсат беру құжаттары және тіркеу елінің бас ЖОО аккредиттеу негізінде қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       ЖЖОКБҰ бітірушілердің жұмысқа орналасу көрсеткішінің шекті мәнін Тізбелерді қалыптастыру жөніндегі комиссия айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кадрларды даярлаудың жаңа бағыттары, алғаш рет лицензия алған, жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау үшін жаңадан құрылған ЖЖОКБҰ, сондай-ақ, Заңның 65-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (QS, ARWU, THE) және/немесе ЭЫДҰ және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдары ерекшелік болып табылады. Бұл ретте ЖЖОКБҰ тізбесін Комиссия айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="32"/>
+    <w:bookmarkStart w:name="z193" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы ЖЖОКБҰ-да мынадай жағдайларда орналастырылмайды:</w:t>
-      </w:r>
-[...758 lines deleted...]
-      22. Дайындық бөлімінде тыңдаушыларды оқытуға мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін қалыптастыру кезінде Комиссия мыналарды ескереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жатақханада және/немесе жатақханалармен/ қонақ үйлермен, қоғамдық тамақтану және медициналық қызмет көрсету пункттерімен шарттарда басқа қаладан тыс білім алушылардың тұруы үшін орындардың болуы;</w:t>
+      1) білім беру қызметімен айналысуға арналған лицензияның және (немесе) лицензияға қосымшаның қолданылуын тоқтата тұру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өткен жылы ҰБТ шекті балын 50 балдан төмен емес жинаған және ЖЖОКБҰ-ға жоғары білімнің білім беру бағдарламалары бойынша оқуға түскен тыңдаушылардың саны туралы мәліметтер.</w:t>
+      2) білім беру бағдарламаларының тиісті тобына ғылым және жоғары білім саласындағы уәкілетті органның білім беру бағдарламаларының тізілімінен білім беру бағдарламасының болмауы немесе алып тасталуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жоғары және жоғары оқу орнынан кейінгі (ғылыми-педагогикалық/бейіндік магистратура) білімі бар кадрларды даярлауға арналған, оның ішінде жекелеген ЖЖОКБҰ үшін мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін қалыптастыру кезінде Комиссия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Заңның 5-3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізілген жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралау нәтижелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЖЖОКБҰ-ның оқу-зертханалық үй-жайларының жобалық қуатын (сыйымдылығын) ескере отырып, ЖЖОКБҰ-ға сандық сұрау салуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кадрларға өңірлік және (немесе) салалық қажеттілікті ескереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      20. Философия докторы PhD/бейіні бойынша доктор/индустрия докторы, оның ішінде нысаналы орындар жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін қалыптастыру кезінде Комиссия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Заңның 5-3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізілген жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралау нәтижелерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Комиссия бағалауды ескере отырып, мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбелерін қалыптастыру туралы шешім қабылдайды, оның ішінде:</w:t>
+      2) ғылым және жоғары білім саласындағы уәкілетті органның цифрлық жүйесінің деректерін пайдалана отырып, тиісті білім беру бағдарламалары тобы бойынша оқуды аяқтағаннан кейін 4 (төрт) жыл ішінде философия докторы (PhD), бейіні бойынша доктор дәрежесін алған докторантура түлектерінің үлесін ескереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. ЖЖОКБҰ дайындық бөлімінің тыңдаушыларын оқытуға мемлекеттік білім беру тапсырысын орналастыру үшін өтінімді электрондық форматта берген кезде осы Қағидалардың 22-тармағында көрсетілген ЖЖОКБҰ ақпараттық картасында мәліметтерді толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z197" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Дайындық бөлімінде тыңдаушыларды оқытуға мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін қалыптастыру кезінде Комиссия мыналарды ескереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жатақханада және/немесе жатақханалармен/ қонақ үйлермен, қоғамдық тамақтану және медициналық қызмет көрсету пункттерімен шарттарда басқа қаладан тыс білім алушылардың тұруы үшін орындардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жоғары білімі бар кадрларды даярлауға, оның ішінде жекелеген ЖЖОКБҰ, өңірлер үшін гранттар санын, ішінара төленетін ЖЖОКБҰ-дағы гранттар санын көрсете отырып саралап даярлауға;</w:t>
+      2) өткен жылы ҰБТ шекті балын 50 балдан төмен емес жинаған және ЖЖОКБҰ-ға жоғары білімнің білім беру бағдарламалары бойынша оқуға түскен тыңдаушылардың саны туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Комиссия бағалауды ескере отырып, мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбелерін қалыптастыру туралы, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары білімі бар кадрларды даярлау, оның ішінде жекелеген ЖЖОКБҰ, өңірлер үшін гранттар санын, ішінара төленетін ЖЖОКБҰ-дағы гранттар санын көрсете отырып, Заңның 5-3-бабының 7-3) тармақшасына сәйкес жүргізілген жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралау нәтижелерін ескере отырып сараланған түрде даярлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылыми-педагогикалық магистратурада/бейіндік, оның ішінде жекелеген ЖЖОКБҰ үшін гранттар санын көрсете отырып кадрлар даярлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3238,107 +2710,169 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білім беру бағдарламаларының топтары бойынша, оның ішінде философия докторларын (PhD)/ бейіні бойынша докторларды/ индустрия докторларын нысаналы даярлау үшін орындар көлемін көрсете отырып, докторантурада кадрлар даярлау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ЖЖОКБҰ дайындық бөлімшелерінде тыңдаушыларды оқытуға;</w:t>
+      4) ЖЖОКБҰ-ның дайындық бөлімдерінде тыңдаушыларды оқыту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Заңның 65-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (QS, ARWU, THE) және/немесе ЭЫДҰ және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдарында жоғары және жоғары оқу орнынан кейінгі білімі бар кадрлар даярлау;</w:t>
+        <w:t xml:space="preserve"> көзделген тәртіппен құрылған топ-250 халықаралық академиялық рейтингтеріне (QS, ARWU, THE) және/немесе ЭЫДҰ және/немесе БРИКС елдерінің топ-100 ұлттық рейтингтеріне кіретін Қазақстан Республикасындағы халықаралық және шетелдік оқу орындарының және (немесе) олардың филиалдарында жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бойынша шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия жұмысының нәтижелері бойынша министр немесе оның міндетін атқарушы тұлға қызметтердің әлеуетті жеткізушілері болып табылатын жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін бекітеді. ЖЖОКБҰ-ның бекітілген тізбесі операторға беріледі.</w:t>
+      Комиссия жұмысының нәтижелері бойынша Министр немесе оның міндетін атқарушы тұлға қызметтердің әлеуетті жеткізушілері болып табылатын жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы орналастырылатын ЖЖОКБҰ тізбесін бекітеді. ЖЖОКБҰ-ның бекітілген тізбесі операторға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3541,86 +3075,124 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="35"/>
+    <w:bookmarkStart w:name="z200" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының (бұдан әрі – ЖЖОКБҰ) конкурсқа қатысуға өтінімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z201" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаға өзгерістер енгізілді - ҚР Ғылым және жоғары білім министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының (бұдан әрі – ЖЖОКБҰ) ақпараттық картасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5376,150 +4948,50 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бар/жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5562,51 +5034,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы ақпараттандыру объектілерін ұйымдастыру және олардың жұмыс істеу қағидаларын бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2024 жылғы 2 қыркүйектегі № 428 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы ақпараттандыру объектілерін ұйымдастыру және жұмыс істеу қағидаларымен қарастырылған талаптарға сәйкес студенттер мен оқытушы-профессорлар құрамының (бұдан әрі – ПОҚ) контингенті туралы өзекті деректер базасымен ЖЖОКБҰ-лардың ақпараттық жүйесінің болуы және нақты деректердің ғылым және жоғары білім саласындағы уәкілетті органның ақпараттық жүйесінің деректерімен сәйкестігінің қажеттілігі</w:t>
+              <w:t xml:space="preserve"> бекітілген Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы ақпараттандыру объектілерін ұйымдастыру және жұмыс істеу қағидаларымен қарастырылған талаптарға сәйкес студенттер мен оқытушы-профессорлар құрамының (бұдан әрі – ПОҚ) контингенті туралы өзекті деректер базасымен ЖЖОКБҰ-лардың цифрлық жүйесінің болуы және нақты деректердің ғылым және жоғары білім саласындағы уәкілетті органның цифрлық жүйесінің деректерімен сәйкестігінің қажеттілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14064,68 +13536,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның басшысы_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, тегі, аты, әкесінің аты (болған жағдайда) Толтырылған күні, мөр орны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="37"/>
+    <w:bookmarkStart w:name="z205" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпараттық карталар бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының тізімі (бұдан әрі – ЖЖОКБҰ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15042,843 +14514,856 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бар/жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...88 lines deleted...]
-              <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы ақпараттандыру объектілерін ұйымдастыру және олардың жұмыс істеу қағидаларын бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2024 жылғы 2 қыркүйектегі № 428 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы ақпараттандыру объектілерін ұйымдастыру және жұмыс істеу қағидаларымен қарастырылған талаптарға сәйкес студенттер мен оқытушы-профессорлар құрамының (бұдан әрі – ПОҚ) контингенті туралы өзекті деректер базасымен ЖЖОКБҰ-лардың цифрлық жүйесінің болуы және нақты деректердің ғылым және жоғары білім саласындағы уәкілетті органның цифрлық жүйесінің деректерімен сәйкестігінің қажеттілігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бар/жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...91 lines deleted...]
-бар/жоқ</w:t>
+I</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар кадрларды даярлау бағыттары бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша білім беру қызметімен айналысу үшін лицензияға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жіберу/ жібермеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-жіберу/ жібермеу</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Институционалдық және (немесе) мамандандырылған аккредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бар/жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-бар/жоқ</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖЖОКБҰ-лардың білім беру бағдарламасының Қазақстан Республикасының Ұлттық кәсіпкерлер палатасының рейтингісіндегі орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан, бүтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-сан, бүтін</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түлектерді жұмысқа орналастыру, білім беру бағдарламасының топтары бойынша жұмысқа орналастырылған бітірушілердің %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-сан</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру бағдарламаларының тізілімінде тіркелген Білім беру бағдарламаларының тиісті топтары бойынша Білім беру бағдарламаларының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бар/жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...35 lines deleted...]
-Білім беру бағдарламаларының тізілімінде тіркелген Білім беру бағдарламаларының тиісті топтары бойынша Білім беру бағдарламаларының болуы</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру бағдарламаларының тізілімінде тіркелген ағылшын тіліндегі білім беру бағдарламаларының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15911,241 +15396,237 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-бар/жоқ</w:t>
+ІІ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ІІ.</w:t>
+1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штаттық оқытушылардың жалпы саны:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан, бүтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-Штаттық оқытушылардың жалпы саны:</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ғылым докторлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16210,51 +15691,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ғылым докторлары</w:t>
+PhD докторлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16319,51 +15800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-PhD докторлары</w:t>
+ғылым кандидаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16387,92 +15868,96 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-ғылым кандидаттары</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+/оның ішінде білім беру бағдарламаларының топтары бойынша (саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16496,96 +15981,92 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-/оның ішінде білім беру бағдарламаларының топтары бойынша (саны)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ғылым докторлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16650,51 +16131,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ғылым докторлары</w:t>
+PhD докторлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16759,51 +16240,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-PhD докторлары</w:t>
+ғылым кандидаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16868,51 +16349,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ғылым кандидаттары</w:t>
+магистрлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16936,92 +16417,96 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-магистрлер</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағылшын тілін меңгерген бейіндік пәндер бойынша ОПҚ саны: IELTS (АЙЛТС) – 4,5 – тен кем емес; TOEFL PBT (ТОЙФЛ ПиБиТи) – 493 – тен кем емес; TOEFL ITP (ТОЙФЛ АйТиПи) – 150 – ден кем емес; TOEFL CBT (ТОЙФЛ СиБиТи) – 166-ден кем емес; TOEFL IBT (ТОЙФЛ АйБиТи) –58-ден кем емес); CEFR(СЕФР) – В1; APTIS (ЭПТИС) –38-ден кем емес.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17054,87 +16539,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.3</w:t>
-[...35 lines deleted...]
-Ағылшын тілін меңгерген бейіндік пәндер бойынша ОПҚ саны: IELTS (АЙЛТС) – 4,5 – тен кем емес; TOEFL PBT (ТОЙФЛ ПиБиТи) – 493 – тен кем емес; TOEFL ITP (ТОЙФЛ АйТиПи) – 150 – ден кем емес; TOEFL CBT (ТОЙФЛ СиБиТи) – 166-ден кем емес; TOEFL IBT (ТОЙФЛ АйБиТи) –58-ден кем емес); CEFR(СЕФР) – В1; APTIS (ЭПТИС) –38-ден кем емес.</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір академиялық кезеңнен кем емес мерзімге келісімшарт бойынша ЖЖОКБҰ-да жұмыс істейтін шетелдік оқытушылардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17167,200 +16652,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-сан, бүтін</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы ЖЖОКБҰ бойынша ПОҚ-ның дәрежелілік %-і</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-жалпы ЖЖОКБҰ бойынша ПОҚ-ның дәрежелілік %-і</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білім беру бағдарламасы бойынша ПОҚ-ның дәрежелілік %-і</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17393,354 +16878,354 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-сан</w:t>
+III</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гранттық және бағдарламалық-нысаналы қаржыландыру негізінде іргелі зерттеулер/қолданбалы зерттеулер бойынша орындалатын ғылыми және ғылыми-техникалық бағдарламалар/ жобалар саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан, бүтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-сан, бүтін</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПОҚ орындаған ғылыми-зерттеу жұмыстарының жалпы көлемі (теңгемен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-ПОҚ орындаған ғылыми-зерттеу жұмыстарының жалпы көлемі (теңгемен)</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПОҚ орындаған халықаралық ғылыми-зерттеу жұмыстарының жалпы көлемі (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17773,87 +17258,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-ПОҚ орындаған халықаралық ғылыми-зерттеу жұмыстарының жалпы көлемі (теңгемен)</w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+/оның ішінде 1 штаттық оқытушыға (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17886,218 +17371,218 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.1</w:t>
-[...71 lines deleted...]
-сан</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ПОҚ ғылыми жарияланымдарының саны: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Clarivate Analytics (Кларивэйт Аналитикс) деректер базасына белгілі бір тоқсандарға (Q1-Q4) енгізілген шетелдік рейтингтік журналдарда немесе Scopus (Скопус) деректер базасындағы СiteScore (СайтСкор) бойынша процентиль көрсеткіші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан, бүтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...53 lines deleted...]
-- Clarivate Analytics (Кларивэйт Аналитикс) деректер базасына белгілі бір тоқсандарға (Q1-Q4) енгізілген шетелдік рейтингтік журналдарда немесе Scopus (Скопус) деректер базасындағы СiteScore (СайтСкор) бойынша процентиль көрсеткіші</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікті ғылыми басылымдардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18130,241 +17615,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-сан, бүтін</w:t>
+IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QS ТОП 700+ рейтингіне кіретін ЖЖОКБҰ-мен бірлескен (қос дипломды) білім беру бағдарламаларының саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сан, бүтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-QS ТОП 700+ рейтингіне кіретін ЖЖОКБҰ-мен бірлескен (қос дипломды) білім беру бағдарламаларының саны</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелдік білім беру ұйымдарымен бірлескен қаржыландырылатын зерттеу жобаларының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18397,87 +17882,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-Шетелдік білім беру ұйымдарымен бірлескен қаржыландырылатын зерттеу жобаларының саны</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлескен халықаралық білім беру жобаларының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18510,163 +17995,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...111 lines deleted...]
-              <w:t>
 V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18701,70 +18073,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сан, бүтін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="38"/>
+    <w:bookmarkStart w:name="z203" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) екі жыл ішінде ол бойынша кадрларды даярлау жүзеге асырылмаған, жоғары білімнің білім беру бағдарламасының өтінім берілген тобы конкурсқа жіберілмейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18897,282 +18269,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2016 жылғы 29 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 122 бұйрығына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="39"/>
+    <w:bookmarkStart w:name="z12" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Білім және ғылым министрінің күшін жойған кейбір бұйрықтарының тізімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z13" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z13" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мектепке дейінгі тәрбие мен оқытуға, техникалық және кәсiптiк, орта бiлiмнен кейiнгi, жоғары және жоғары оқу орнынан кейiнгi бiлiмi бар мамандарды даярлауға, сондай-ақ жоғары оқу орындарының дайындық бөлімдеріне мемлекеттiк бiлiм беру тапсырысын орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушысының 2012 жылғы 4 мамырдағы № 198 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7690 болып тіркелген, "Егемен Қазақстан" газетінің 2012 жылғы 13 маусымдағы № 318-319 (27393) санында жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z14" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z14" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мектепке дейінгі тәрбие мен оқытуға, техникалық және кәсiптiк, орта бiлiмнен кейiнгi, жоғары және жоғары оқу орнынан кейiнгi бiлiмi бар мамандарды даярлауға, сондай-ақ жоғары оқу орындарының дайындық бөлімдеріне мемлекеттiк бiлiм беру тапсырысын орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрі міндетін атқарушының 2012 жылғы 4 мамырдағы № 198 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2013 жылғы 6 наурыздағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8387 болып тіркелген, "Егемен Қазақстан" газетінің 2013 жылғы 7 тамыздағы № 184 (28123) санында жарияланған); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z15" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z15" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мектепке дейінгі тәрбие мен оқытуға, техникалық және кәсiптiк, орта бiлiмнен кейiнгi, жоғары және жоғары оқу орнынан кейiнгi бiлiмi бар мамандарды даярлауға, сондай-ақ жоғары оқу орындарының дайындық бөлімдеріне мемлекеттiк бiлiм беру тапсырысын орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2012 жылғы 4 мамырдағы 198 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2013 жылғы 23 тамыздағы № 353 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8733 болып тіркелген, "Егемен Қазақстан" газетінің 2013 жылғы 31 қазандағы № 243 (28182) санында жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z16" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z16" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Мектепке дейінгі тәрбие мен оқытуға, техникалық және кәсiптiк, орта бiлiмнен кейiнгi, жоғары және жоғары оқу орнынан кейiнгi бiлiмi бар мамандарды даярлауға, сондай-ақ жоғары оқу орындарының дайындық бөлімдеріне мемлекеттiк бiлiм беру тапсырысын орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым Министрінің міндетін атқарушының 2012 жылғы 4 мамырдағы № 198 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2014 жылғы 22 шілдедегі № 295 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9701 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2014 жылғы 22 қыркүйекте жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19498,31 +18870,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>