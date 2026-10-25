--- v0 (2025-10-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7ab8f4e" w14:textId="7ab8f4e">
+    <w:p w14:paraId="7496698" w14:textId="7496698">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1647,71 +1647,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отандық ғылыми басылымдар 1-тізімге ену үшін мынадай талаптарға сәйкес келеді: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2020 жылғы 2 сәуірдегі № 101 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20296 болып тіркелген) "Мерзімді баспасөз басылымдарын, ақпараттық агенттіктерді және желілік басылымдарды есепке қою немесе қайта есепке алу" мемлекеттік қызмет көрсету </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) сәйкес бұқаралық ақпарат құралдары саласындағы уәкілетті органда есепке қойылу туралы куәліктің, жазылу индексінің (болған жағдайда) және ISSN (International Standard Serial Number (Интернйэшнл Стандард Сериал Намбер)) (бұдан әрі - ISSN) халықаралық стандартты сериялық нөмірінің болуы;</w:t>
+      1) Қазақстан Республикасы Мәдениет және ақпарат министрінің міндетін атқарушының 2024 жылғы 17 қазандағы № 488-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35283 болып тіркелген) "Мерзімді баспасөз басылымдарын, интернет-басылымдарды есепке қою немесе қайта есепке алу" мемлекеттік қызмет көрсету қағидаларына (бұдан әрі – Қағидалар) сәйкес бұқаралық ақпарат құралдары саласындағы уәкілетті органда есепке қойылу туралы куәліктің, жазылу индексінің (болған жағдайда) және ISSN (International Standard Serial Number (Интернйэшнл Стандард Сериал Намбер)) (бұдан әрі – ISSN) халықаралық стандартты сериялық нөмірінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) баспа бекіткен журналдың редакциялық саясатының болуы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
@@ -2315,52 +2315,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайттағы ақпарат дәл және ақпараттық архитектура мен навигация жүйесі жарияланған контентке және барлық басқа функцияларға оңай қол жеткізуді қамтамасыз етеді. Сайтта және жарияланған мақалалар мәтіндерінде грамматикалық, стилистикалық және техникалық қателер мен жаңсақ жазылымдарға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Докторлық диссертацияларды (PhD) қорғау үшін Басылымдар тізбесінен жарияланым ретінде 1-тізімге енгізілген журналдағы 1 (бір) мақала ескеріледі. </w:t>
+        <w:t>
+      Докторлық диссертацияларды (PhD) қорғау үшін Басылымдар тізбесінен жарияланым ретінде 1-тізімге енгізілген журналдағы 1 (бір) мақала ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді –ҚР Ғылым және жоғары білім министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басылымдар тізбесінің 2-тізіміне мынадай талаптарға сәйкес келетін ғылыми басылымдар кіреді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
@@ -2474,52 +2536,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) баспамен аффилирленбеген авторлардың ғылыми мақалалары журналдың әрбір нөміріндегі жарияланымдар санының кемінде 50%-ын (елу пайызын) құрайды; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7) шетелдік дәйексөз жүйелерінде ғылыми басылымның таралуы немесе Қазақстандық дәйексөз базасында журналдың импакт-факторының болуы. Басылымның ғылым және жоғары білім саласындағы уәкілетті органның ақпараттық жүйесінде тіркелуі; </w:t>
+        <w:t>
+      7) шетелдік дәйексөз жүйелерінде ғылыми басылымның таралуы немесе Қазақстандық дәйексөз базасында журналдың импакт-факторының болуы. Басылымның ғылым және жоғары білім саласындағы уәкілетті органның цифрлық жүйесінде тіркелуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) редакциялық алқада немесе редакциялық кеңесте Web of Science (Вэб оф Сайнс) немесе Scopus (Скопус) халықаралық деректер базасында кемінде 2 (екі) Хирш индексі (журналдың тақырыптық бағыты бойынша) бар ғалымдардың болуы. Әлеуметтік-гуманитарлық бағыттағы журналдар үшін Web of Science (Вэб оф Сайнс) немесе Scopus (Скопус) халықаралық деректер базасында жарияланымдары бар ғалымдардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
@@ -2913,50 +2975,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайттағы ақпарат дәл және ақпараттық архитектура мен навигация жүйесі жарияланған контентке және барлық басқа функцияларға оңай қол жеткізуді қамтамасыз етеді. Сайтта және жарияланған мақалалар мәтіндерінде грамматикалық, стилистикалық және техникалық қателер мен жаңсақ жазылымдарға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Докторлық диссертацияларды (PhD) қорғау үшін Басылымдар тізбесінен жарияланым ретінде 2-тізімге енгізілген журналдағы 2 (екі) мақала ескеріледі. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. 3-тізімге мынадай талаптарға сәйкес келетін ғылыми басылымдар енгізіледі: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3068,52 +3192,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) баспамен үлестес авторлардың ғылыми мақалалары журналдың әрбір нөміріндегі жарияланымдар санының 70%-ынан (жетпіс пайызынан) аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7) цифрлық электрондық кітапханаларда/репозиторийлерде ғылыми журналдың таралуы немесе Қазақстандық дәйексөз базасында журналдың импакт-факторының болуы. Журналдың ғылым және жоғары білім саласындағы уәкілетті органның ақпараттық жүйесінде тіркелуі; </w:t>
+        <w:t>
+      7) цифрлық электрондық кітапханаларда/репозиторийлерде ғылыми журналдың таралуы немесе Қазақстандық дәйексөз базасында журналдың импакт-факторының болуы. Журналдың ғылым және жоғары білім саласындағы уәкілетті органның цифрлық жүйесінде тіркелуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) редакциялық алқада немесе редакциялық кеңесте Web of Science (Вэб оф Сайнс) немесе Scopus (Скопус) халықаралық деректер базасында журналдың тақырыптық бағыты бойынша жарияланымдары бар ғалымдардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
@@ -3489,107 +3613,169 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайттағы ақпарат дәл және ақпараттық архитектура мен навигация жүйесі жарияланған контентке және барлық басқа функцияларға оңай қол жеткізуді қамтамасыз етеді. Сайтта және жарияланған мақалалар мәтіндерінде грамматикалық, стилистикалық және техникалық қателер мен жаңсақ жазылымдарға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Докторлық диссертацияларды (PhD) қорғау үшін Басылымдар тізбесінен жарияланым ретінде 3-тізімге енгізілген журналдағы 3 (үш) мақала ескеріледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасы ұлттық қауіпсіздік органдарының, Қазақстан Республикасы Ішкі істер министрлігінің, Қазақстан Республикасы Төтенше жағдайлар министрлігінің, Қазақстан Республикасы Қорғаныс министрлігінің, Қазақстан Республикасының Жоғары сот кеңесінің және Қазақстан Республикасы прокуратура органдарының кәсіби қызметінің ерекшелігін ескере отырып, Басылымдар тізбесіне мынадай талаптарға сәйкес келетін ғылыми журналдар енгізіледі: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Бұқаралық ақпарат құралдары туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес таралымы 100 (жүз) данаға жетпейтін журналдарды қоспағанда басқа, Қағидаларға сәйкес бұқаралық ақпарат құралдары саласындағы уәкілетті органда есепке қою туралы куәліктің болуы; </w:t>
+      1) "Масс-медиа туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына сәйкес таралымы кемінде 500 (бес жүз) дана болатын журналдарды қоспағанда, Қағидаларға сәйкес бұқаралық ақпарат құралдары саласындағы уәкілетті органда есепке қою туралы куәліктің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) құқық қорғау қызметі, қорғаныс және қауіпсіздік, әскери, әскери-техникалық, қоғамдық және гуманитарлық ғылымдар саласындағы іргелі және қолданбалы зерттеулердің өзекті проблемалары жөніндегі ғылыми жұмыстардың жарияланымы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
@@ -3624,72 +3810,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) мақалаларды және мақалалардағы библиографиялық тізімдерді ресімдеу жөніндегі стандарттарды пайдалану; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) мемлекеттік құпияларды қамтитын және қызмет бабында пайдалану үшін шектеу белгісі бар ғылыми журналдарды қоспағанда, журналға ақпараттық ресурстар арқылы қол жеткізу; </w:t>
+        <w:t>
+      5) мемлекеттік құпияларды қамтитын және қызмет бабында пайдалану үшін шектеу белгісі бар ғылыми журналдарды қоспағанда, журналға цифрлық ресурстар арқылы қол жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z91" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) шетелдік авторлар жарияланымдарының болуын білдіретін журналдың халықаралық бағыттылығы, сондай-ақ материал жарияланатын ғылым саласындағы журналдың редакция алқасының халықаралық құрамы (мемлекеттік құпияларды қамтитын және қызмет бабында пайдалану үшін шектеу белгісі бар журналдардан басқа). Журнал орналасқан ақпараттық ресурстарда дәрежесі және ғылыми атағы (болған жағдайда) көрсетілген редакция алқасы мүшелерінің деректері келтіріледі; </w:t>
+        <w:t>
+      6) шетелдік авторлар жарияланымдарының болуын білдіретін журналдың халықаралық бағыттылығы, сондай-ақ материал жарияланатын ғылым саласындағы журналдың редакция алқасының халықаралық құрамы (мемлекеттік құпияларды қамтитын және қызмет бабында пайдалану үшін шектеу белгісі бар журналдардан басқа). Журнал орналасқан цифрлық ресурстарда дәрежесі және ғылыми атағы (болған жағдайда) көрсетілген редакция алқасы мүшелерінің деректері келтіріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z92" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) журналдың уақытылы шығарылуы және басылым мерзімділігі жылына кемінде төрт рет; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
@@ -3709,50 +3895,132 @@
         <w:t xml:space="preserve">
       8) тақырыптарына жақын салада зерттеулер жүргізетін мамандардың мақалаларды рецензиялауы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z94" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мемлекеттік құпияларды қамтитын және қызмет бабында пайдалану үшін шектеу белгісі бар журналдардан басқа, шет тіліндегі мақалалардың болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді –ҚР Ғылым және жоғары білім министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Конференциялар тізіміне келетін халықаралық ғылыми конференция (бұдан әрі – Конференция) материалдарының жинақтары мынадай талаптарға сәйкес енгізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z96" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4267,51 +4535,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қолжазбалар мәтініне редакторлық және корректорлық түзетуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z114" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) баспа және өндірістік процестерінің ашықтығын қамтамасыз етудің ақпараттық жүйелерінің болуы, атап айтқанда өңдеу, беттеу, дизайн процестерін басқару және бақылау үшін заманауи технологияларды пайдалану, есепке алу мен мониторингтің автоматтандырылған жүйелерін енгізу;</w:t>
+      7) баспа және өндірістік процестерінің ашықтығын қамтамасыз етудің цифрлық жүйелерінің болуы, атап айтқанда өңдеу, беттеу, дизайн процестерін басқару және бақылау үшін заманауи технологияларды пайдалану, есепке алу мен мониторингтің автоматтандырылған жүйелерін енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z115" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қолжазбаларды қабылдау мен жариялаудың нақты ережелерінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z116" w:id="112"/>
     <w:p>
@@ -4327,51 +4595,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) авторлармен өзара іс-қимылдың құқықтық және қаржылық ашықтығын қамтамасыз ету, авторлармен авторлық басып шығаруға және авторлық гонорар төлеуге шарттар жасасу арқылы авторлық құқықтарды сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z117" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) жұмыстың жоғары сапасын қамтамасыз ететін білікті қызметкерлердің болуы (кемінде барлығынан 80% (сексен пайыз). Қызметкерлерде баспа, полиграфия, қаржы, дизайн, филология немесе журналистика, ақпараттық технологиялар салаларында құзыреттілігі мен тәжірибесінің болуы немесе, академиялық баспаларда кемінде 5 (бес) жыл жұмыс тәжірибесінің болуы. Академиялық баспаларда кемінде 5 (бес) жыл басшылық лауазымдарында жұмыс тәжірибесі бар білікті топ менеджмент (дирекция) болуы;</w:t>
+      10) жұмыстың жоғары сапасын қамтамасыз ететін білікті қызметкерлердің болуы (кемінде барлығынан 80% (сексен пайыз). Қызметкерлерде баспа, полиграфия, қаржы, дизайн, филология немесе журналистика, цифрлық технологиялар салаларында құзыреттілігі мен тәжірибесінің болуы немесе академиялық баспаларда кемінде 5 (бес) жыл жұмыс тәжірибесінің болуы. Академиялық баспаларда кемінде 5 (бес) жыл басшылық лауазымдарында жұмыс тәжірибесі бар білікті топ менеджмент (дирекция) болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z118" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) баспаның академиялық және ғылыми басылымдары серверлері Қазақстан Республикасының аумағында орналасқан электрондық кітапханаларға қосылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z119" w:id="115"/>
     <w:p>
@@ -4391,50 +4659,112 @@
         <w:t>
       12) баспаның академиялық және ғылыми басылымдары серверлері Қазақстан Республикасының аумағында орналасқан интернет-дүкендерінде сатылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z120" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) баспа өз саласындағы COPE (КОУП) немесе басқа да халықаралық қауымдастықтардың мүшесі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгерістер енгізілді - ҚР Ғылым және жоғары білім министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6353,55 +6683,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>