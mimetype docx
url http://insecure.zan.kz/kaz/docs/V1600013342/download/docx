--- v1 (2025-12-01)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f7d8081" w14:textId="f7d8081">
+    <w:p w14:paraId="266aae3" w14:textId="266aae3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -328,51 +328,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1031,51 +1031,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) білім алушылардың оқудағы жетістіктері – білім алушылардың оқу процесінде алатын және жеке тұлғаның қол жеткізген деңгейін көрсететін білімі, дағдылары, машықтары мен құзыреті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) біліктілік сипаттамасы – Қазақстан Республикасының қорғаныс саласында және белгілі бір лауазымға сәйкес келетін кәсіптік қызметті тиімді жүзеге асыру үшін қажет білім, дағды мен машықтар;</w:t>
+      6) біліктілік сипаттамасы – Қазақстан Республикасының қорғаныс саласында және белгілі бір лауазымға сәйкес келетін кәсіби қызметін тиімді жүзеге асыру үшін (жұмылдыру дайындығы саласындағы мемлекеттік органдардың жұмылдыру бөлімшелерінің қызметкерлері қатарынан білім алушылар үшін) қажетті білім, машық пен дағдылар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оқу-әдістемелік қызмет – бұл оқу процесін перспективалы дамытуға, оның мазмұнын және әдістемесін жетілдіруге, оқу процесіне инновацияларды енгізуге бағытталған қызмет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1247,51 +1247,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) оқу процесі – бұл командалық құрамның, оқытушылар құрамының, білім алушылар бөлімшелері командирлерінің, білім алушылардың жоспарлы оқу жұмысының, оқу-әдістемелік және ғылыми-әдістемелік қызметінің жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) тапсырыс беруші – оның мүддесінде маманды даярлау жүзеге асырылатын Қазақстан Республикасы Қорғаныс министрлігінің (бұдан әрі – ҚР ҚМ), Бас штабының және Қарулы Күштерінің (бұдан әрі – ҚР ҚК) құрылымдық бөлімшесі;</w:t>
+      18) тапсырыс беруші – мүддесінде мамандарды даярлау жүзеге асырылатын Қазақстан Республикасы Қорғаныс министрлігі (бұдан әрі – ҚР ҚМ), Қарулы Күштері Бас штабы (бұдан әрі – БШ) құрылымдық бөлімшелерінің бастықтары, Қазақстан Республикасы Қарулы Күштері (бұдан әрі – ҚР ҚК) түрлерінің бас қолбасшылары, ҚР ҚК әскер тектерінің қолбасшылары, ҚР ҚК бас басқармалары мен басқармаларының бастықтары, сондай-ақ Заңның 39-1-бабының 2-тармағында көрсетілген мемлекеттік органдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) транскрипт – білімді бағалаудың балдық-рейтингілік әріптік жүйесі бойынша кредиттерді және бағаларды көрсете отырып, оқытудың тиісті кезеңінде өткен пәндердің тізбесін қамтитын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1437,61 +1437,81 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қорғаныс министрінің 13.11.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Қорғаныс министрінің 13.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1593</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2893,89 +2913,109 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Академиялық күнтізбені оқу бөлімі (оқу-әдістемелік басқарма) әзірлейді және ӘОО бастығының оқу процесі мәселелеріне жетекшілік ететін орынбасары 15 тамызға дейін бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Академиялық күнтізбеде факультеттер (батальондар, дивизиондар), академиялық ағымдар (курстар) бойынша, ал қажет болған кезде взводтар, топтар, шағын топтар бойынша оқу сабақтарының күндері, каникулдық демалыстар, оқу-жаттығу орталығына (полигонға) шығулар, оқу-жаттығулар, оқ атулар, машиналарды жүргізу, курстық жобалау, бақылау сабақтарын орындау, аралық және қорытынды аттестаттау, әскери тағылымдама мен практикалар, нарядтар көрсетіледі.</w:t>
+      Академиялық күнтізбеде факультет (батальон, дивизион), академиялық ағым (курс) бойынша, ал қажет болғанда взвод, топ, кіші топ бойынша оқу сабағының күндері, каникулдық демалыс, оқу-жаттығу орталығына (полигонға) шығу, оқу-жаттығу, оқ ату, машина жүргізу, курстық жобалау, бақылау сабағын орындау, аралық және қорытынды аттестаттау, әскери тағылымдама (тағылымдама) мен практика, наряд көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Қорғаныс министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5678,90 +5718,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z118" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Оқу сабақтарының негізгі түрлері: дәрістер, семинарлар, топтық жаттығулар мен сабақтар, зертханалық және практикалық сабақтар, оқытушының жетекшілігімен білім алушылардың өздік жұмысы, тактикалық-саптық сабақтар, тактикалық сабақтар, тактикалық (тактикалық-арнайы) оқу-жаттығулар, командалық-штабтық әскери ойындар, әскери (әскери-арнайы) ойындар, тағылымдамалар мен практикалар, курстық және дипломдық жұмыстарды (жобаларды, тапсырмаларды), докторлық және магистрлік диссертацияларды (жобаларды) орындау, бақылау жұмыстары, консультациялар болып табылады.</w:t>
+      38. Оқу сабағының негізгі түрлері: дәріс, семинар, топтық жаттығу мен сабақ, зертханалық және практикалық сабақ, оқытушының жетекшілігімен білім алушылардың өзіндік жұмысы, тактикалық-саптық сабақ, тактикалық сабақ, тактикалық (тактикалық-арнайы) оқу-жаттығу, командалық-штабтық әскери (әскери-экономикалық) ойын, әскери (әскери-арнайы) ойын, тағылымдама мен практика, курстық және дипломдық жұмысты (жобаларды, тапсырмаларды), докторлық және магистрлік диссертацияларды (жобаларды) орындау, бақылау жұмысы, консультация болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 271</w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6360,286 +6400,354 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған кезде тактикалық оқу-жаттығуларға ӘОО бастығының шешімі бойынша ӘОО-ның басқа да кафедраларының оқытушылары және бөлімдерінің, қызметтерінің офицерлері тартылады. Курсанттарды ұрыстағы командирлер мен сарбаздардың міндеттерін орындау тәсілдері мен техникасына оқытып-үйрету мақсатында, сондай-ақ бөлімшелерді жауынгерлік шоғырландыру мақсатында тактикалық-саптық сабақтар өткізіледі, олар инженерлік тұрғыдан жабдықталған жергілікті жерде бөлімшелер құрамында материалдық бөліммен де, онсыз да жаттықтыру әдісімен өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z146" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49. Командалық-штабтық әскери ойындар және әскери (әскери-арнайы) ойындар оқу сабақтарының түрі ретінде өткізіледі.</w:t>
+      49. Командалық-штабтық әскери (әскери-экономикалық) ойын және әскери (әскери-арнайы) ойын оқу сабағының түрі ретінде өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Командалық-штабтық әскери ойындарды ұйымдастыру, кезеңділігі және нысаны жұмыс оқу жоспарымен әскери білім беру мәселелеріне жетекшілік ететін құрылымдық бөлімшемен келісу бойынша айқындалады.</w:t>
+      Командалық-штабтық әскери (әскери-экономикалық) ойынды ұйымдастыру, кезеңділігі және өткізу нысандары әскери білім беру мәселелеріне жетекшілік ететін құрылымдық бөлімшемен келісу бойынша жұмыс оқу жоспарында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 271</w:t>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z148" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Қорғаныс министрі, Қорғаныс министрінің бірінші орынбасары – ҚР ҚК Бас штабының бастығы бекіткен жоспарлар бойынша білім алушылар ҚР ҚК бөлімшелерінің, бөлімдері мен құрамаларының көрсету оқу-жаттығуларына, қару-жарақ пен әскери техниканы көрсетулерге, оқу-жаттығу оқ атуларына және оқыту бағдарламаларына сәйкес басқа да іс-шараларға тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдар жұмылдыру бөлімшелерінің қызметкерлері қатарынан білім алушыларды әскери-экономикалық оқу-жаттығуға және жұмылдыру мәселесі бойынша өзге де іс-шараларға тарту жұмылдыру дайындығы саласындағы уәкілетті органмен келісу бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Қорғаныс министрінің 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z149" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      51. ӘОО-ларда білім алушылардың кәсіптік практикасы мен тағылымдамасы "Білім туралы" Заңның 5-1-бабының 11-тармақшасына сәйкес бекітілген тәртіппен жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">
+      51. ӘОО-ларда білім алушылардың кәсіптік практикасы мен тағылымдамасы "Білім туралы" Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11-тармақшасына сәйкес бекітілген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 51-тармаққа өзгерістер енгізілді - ҚР Қорғаныс министрінің 13.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1593</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...60 lines deleted...]
-      "Жас ұлан" республикалық мектептерінде бейіндік практика жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z151" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Курстық жұмыстың (жобаның, тапсырманың) мақсаты – білім алушыларды іс жүзіндегі нақты міндеттерді шешу үшін алған білімін дербес қолдануға оқытып-үйрету, дербес жобалау, есептерді жүргізу, ғылыми зерттеулерді жүргізу және қабылданатын шешімдерді негіздеу машықтарын дарыту. Курстық жұмыс (жоба, тапсырма) пәнді оқуға арналып бөлінген сағаттарда орындалады. Семестрдегі курстық жұмыстар саны екіден артық болмауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z152" w:id="98"/>
     <w:p>
       <w:pPr>
@@ -6710,51 +6818,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 13.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1593</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6876,102 +6984,140 @@
       Каникулдық демалыс (қысқы, жазғы) білім алушыларға әрбір академиялық кезеңнен кейін беріледі. Оқу жылында каникулдың жалпы ұзақтығы бітіру курсын қоспағанда, кемінде алты аптаны құрауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Практикалардың (тағылымдамалардың) саны мен ұзақтығын ЖОЖ-ға сәйкес ӘОО дербес бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдар жұмылдыру бөлімшелерінің қызметкерлері қатарынан білім алушылар үшін практиканың (тағылымдаманың) саны мен ұзақтығы жұмылдыру дайындығы саласындағы уәкілетті органмен келісу бойынша белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қорғаныс министрінің 13.11.2025 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Қорғаныс министрінің 13.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1593</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7036,51 +7182,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">59. Алып тасталды - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7136,51 +7282,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7256,51 +7402,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 62-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 13.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1593</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8615,55 +8761,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>