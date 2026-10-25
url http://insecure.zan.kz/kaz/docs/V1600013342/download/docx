--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="266aae3" w14:textId="266aae3">
+    <w:p w14:paraId="fc8c739" w14:textId="fc8c739">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,94 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қорғаныс министрінің 2016 жылғы 22 қаңтардағы № 31 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 29 ақпанда № 13342 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Білім туралы" 2007 жылғы 27 шілдедегі Қазақстан Республикасының Заңы </w:t>
+      "Білім туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қорғаныс министрінің 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 964</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық бағынысты әскери оқу орындарында оқу процесін, оқу-әдістемелік және ғылыми-әдістемелік қызметті ұйымдастыру және жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -864,90 +926,134 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық бағынысты әскери оқу орындарында оқу процесін, </w:t>
+      1. Осы Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық бағынысты әскери оқу орындарында оқу процесін, оқу-әдістемелік және ғылыми-әдістемелік қызметті ұйымдастыру және жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Білім туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – "Білім туралы" Заң) сәйкес әзірленді және Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық бағынысты әскери оқу орындарында оқу процесін, оқу-әдістемелік және ғылыми-әдістемелік қызметті ұйымдастыру және жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – "Білім туралы" Заң) сәйкес әзірленді және Қазақстан Республикасының Қорғаныс министрлігіне ведомстволық бағынысты әскери оқу орындарында оқу процесін, оқу-әдістемелік және ғылыми-әдістемелік қызметті ұйымдастыру және жүзеге асыру тәртібін айқындайды.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 964</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2435,89 +2541,109 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Кафедралар (циклдер) бойынша ӘОО оқытушыларының оқу жылына арналған оқу жүктемесінің көлемін есептеуді оқу бөлімі (оқу-әдістемелік басқарма) жүргізеді және ол оқу жұмысының түрлері бойынша бір кредитке және/немесе кредиттерде академиялық сағат санының арақатынасын ескере отырып, академиялық сағатпен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оқытушылардың оқу жүктемесінің көлемін есептеген кезде бір кредит 30 академиялық сағатқа тең болатынына сүйенеді.</w:t>
+      Оқытушылардың оқу жүктемесінің көлемін есептегенде бір кредит 30 академиялық сағатқа тең болатыны негізге алынады, ал әскери колледж үшін оқытушылардың оқу жүктемесінің көлемін есептегенде бір кредит 24 академиялық сағатқа тең болатыны негізге алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қорғаныс министрінің 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 964</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3393,214 +3519,234 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кафедра бастығы орынбасарының, профессордың, доценттің, аға оқытушы мен оқытушының – кафедра (цикл) бастығы (меңгерушісі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоспарланған жұмыстардың барлық түрлерін орындауды есепке алу сабақ кестесінде көрсетілген және оқу сабақтарын есепке алу журналдарында белгіленген нақты өткізілген сабақтар, сондай-ақ орындалған оқу-әдістемелік, ғылыми-әдістемелік қызмет пен басқа да жұмыс түрлері негізінде жүргізіледі. Оқытушылардың жеке жоспарларын орындау бойынша қорытындыны оларды бекіткен бастықтар жасайды және "Қорытынды" деген бөлімде олардың қол қоюымен бекітіледі.</w:t>
+      Жоспарланған барлық жұмыс түрін орындауды есепке алу сабақ, емтихан және консультация кестесінде көрсетілген және оқу сабағын есепке алу журналында белгіленген іс жүзінде өткізілген сабақ, емтихан және консультация, сондай-ақ орындалған оқу-әдістемелік, ғылыми-әдістемелік қызмет пен басқа да жұмыс түрі негізінде жүргізіледі. Оқытушылардың жеке жоспарын орындау бойынша қорытындыны оны бекіткен бастық жасайды және "Қорытынды" деген бөлімде олардың қол қоюымен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Қорғаныс министрінің 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 964</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Курсанттардың (кадеттердің) бөлімшелерін құру бірінші курста оқу басталар алдында жүргізіледі. Білім алушыларды мамандық пен тиісті біліктілік бойынша бөлуді қабылдау комиссиясының жұмысы аяқталғаннан кейін жүргізіледі. Курстардың, роталардың (батареялардың), взводтардың, оқу топтары мен шағын топтардың құрамы ӘОО бастығының бұйрығымен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="43"/>
-[...80 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z87" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Оқу сабақтарын есепке алу журналы білім алушылардың әрбір взводына, оқу тобына, кіші тобына жүргізіледі. Онда сабақтар кестесіне сәйкес оқытушының (бөлімшелер командирлерінің) жетекшілігімен өткізілетін барлық оқу сабақтары, білім алушылардың өзіндік жұмысы мен олардың қатысуы есепке алынады, білім алушылардың алған барлық бағалары қойылады.</w:t>
+      27. Оқу сабағын, консультация өткізуді есепке алу журналы білім алушылардың әрбір взводына, оқу тобына, кіші тобына жүргізіледі. Онда сабақ, емтихан және консультация өткізу кестесіне сәйкес оқытушының (бөлімше командирінің) жетекшілігімен өткізілетін барлық оқу сабағы, консультация, білім алушылардың өзіндік жұмысы мен олардың сабаққа қатысуы есепке алынады, білім алушылар алған барлық баға қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z88" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Журналдың бөлек бағанында журналдың жүргізілуін тексеретін лауазымды адамдардың белгісі мен нұсқаулары жазылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z89" w:id="46"/>
     <w:p>
@@ -3620,50 +3766,112 @@
         <w:t>
       Журналға өткізілген сабақтар туралы жазбаларды сабақтарды өткізген оқытушылар (оқу бөлімшелерінің командирлері) жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z90" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сабақ уақытында журналдар взводтарда, оқу топтарында, кіші топтарда, қалған уақытта – факультеттерде (батальонда, дивизионда) болады. Оларды осы мақсат үшін арнайы тағайындалған білім алушылар сабақ алдында алады және сабақтан кейін тапсырады. Журналдар білім алушының барлық оқу мерзіміне сақталады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармаққа өзгеріс енгізілді  – ҚР Қорғаныс министрінің 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 964</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z91" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Оқу бөлімі (оқу-әдістемелік басқарма) оқу сабақтарының кестесін факультеттермен (кафедралармен, циклдермен, батальондармен, дивизиондармен) бірлесіп академиялық кезеңге жасайды, оны ӘОО бастығының оқу процесі мәселелеріне жетекшілік ететін орынбасары бекітеді және факультеттерге (кафедраларға, батальондарға, дивизиондарға, циклдерге) сабақ басталғанға дейін 10 күн бұрын кешіктірмей жеткізіледі. ӘОО бастығының оқу процесі мәселелеріне жетекшілік ететін орынбасарының шешімі бойынша академиялық кезең ішінде оқу сабағы кестесіне өзгеріс енгізуге жол беріледі. Білім алушыларды даярлау оқу-жаттығу, жауынгерлік машинаны жүргізу мен оқ ату, ұшу, парашютпен секіру қамтылған ӘОО-да кестені бір айға жасауға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3754,114 +3962,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z94" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Емтихандар кестесін оқу бөлімі (оқу-әдістемелік басқарма) факультеттермен (батальондармен, дивизиондармен, циклдермен) бірлесіп жасайды, ӘОО бастығы бекітеді және ол оқытушыларға, білім алушыларға аралық аттестаттауға дейін екі апта бұрын кешіктірмей жеткізіледі.</w:t>
+      29. Емтихан және консультация өткізу кестесін оқу бөлімі (оқу-әдістемелік басқарма) факультетпен (батальонмен, дивизионмен, циклмен) бірлесіп жасайды, оны ӘОО бастығы бекітеді және оқытушыларға, білім алушыларға аралық аттестаттауға дейін екі апта бұрын кешіктірмей жеткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z95" w:id="50"/>
-[...15 lines deleted...]
-      Мемлекеттік емтихан комиссиялары отырыстарының кестесін және мемлекеттік аттестаттау комиссиясы жұмысының кестесін оқу бөлімі (оқу-әдістемелік басқарма) жасайды, ӘОО бастығы бекітеді және ол оқытушылар мен білім алушыларға мемлекеттік емтихандар және мемлекеттік аттестаттау комиссиясының жұмысы басталғанға дейін екі апта бұрын кешіктірмей жеткізіледі.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік емтихан комиссиясы отырысының кестесін және мемлекеттік аттестаттау комиссиясы жұмысының кестесін оқу бөлімі (оқу-әдістемелік басқарма) жасайды, оны ӘОО бастығы бекітеді және оқытушылар мен білім алушыларға мемлекеттік емтихан және мемлекеттік аттестаттау комиссиясының жұмысы басталғанға дейін екі аптадан кешіктірілмей жеткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z96" w:id="51"/>
-[...15 lines deleted...]
-      Сабақтар және емтихандар кестесі оқу корпусында арнайы бөлінген орындарға ілінеді.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабақ және емтихан, консультация өткізу кестесі оқу корпусында арнайы бөлінген жерге ілінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z97" w:id="52"/>
-[...15 lines deleted...]
-      Сабақтар және емтихандар кестесінен үзінді көшірмелер факультеттерге (батальондарға, дивизиондарға, циклдерге) беріледі.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабақ және емтихан, консультация өткізу кестесінен үзінді факультетке (батальонға, дивизионға, циклге) беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 964</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z98" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. ӘОО-ға қабылданған әрбір білім алушыға транскрипт ресімделеді. Ашық баспасөзде жариялауға жатпайтын әскери пәндердің атаулары транскриптте шартты белгілермен ауыстырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4376,616 +4646,658 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z108" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Оқу бөлімінде (оқу-әдістемелік басқармада) оқу процесін жоспарлау мен есепке алу бойынша мынадай құжаттар әзірленеді және жүргізіледі:</w:t>
+      33. Оқу бөлімінде (оқу-әдістемелік бөлімде, оқу-әдістемелік басқармада) оқу процесін жоспарлау мен есепке алу бойынша мынадай құжаттар әзірленеді және жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z39" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оқу жұмыс жоспары;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z40" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) факультет (кафедра, цикл) бойынша оқу жылына ӘОО оқу жұмысы көлемінің есебі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z41" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ӘОО оқу процесінің академиялық күнтізбесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z42" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оқу сабағының кестесі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z43" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) емтихан және консультация өткізу кестесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z44" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ӘОО-ның академиялық саясатын әзірлеуге қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Қорғаныс министрінің 13.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1593</w:t>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Қорғаныс министрінің 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 964</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="61"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z45" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-1. Білім сапасын бағалау (мониторингтеу) бөлімінде (оқу-әдістемелік бөлімде, оқу-әдістемелік басқармада) оқу процесін жоспарлау мен есепке алу бойынша мынадай құжаттар әзірленеді және жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z46" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ӘОО-ның академиялық саясатын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z47" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мамандықтар бойынша оқу жұмыс бағдарламалары жинағы (силлабус);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z48" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оқу жылына кешенді тексеру жоспары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z49" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бір айға оқу процесінің сапасын бақылау жоспары;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z50" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) пәндер бойынша ағымдағы үлгерім мен баға ведомосы, транскрипт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z51" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) семестр (оқу жылы) қорытындысы бойынша білім алушының жеке рейтингісі, жиынтық ведомость;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z52" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қолбасшылық, ӘОО кафедрасының бастығы, батальонының командирі өткізетін оқу сабағын бақылау журналы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z53" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) білім алушыларды аралық және қорытынды аттестаттау нәтижесін талдау;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z54" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қолбасшылық, ӘОО кафедрасының (циклының) бастығы, батальонының (ротасының) командирі өткізетін консультацияны бақылау журналы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z55" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік аттестаттау комиссиясының (бұдан әрі – МАК) жұмысы бойынша материал және МАК жұмысы туралы есеп беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z56" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) кешенді тексеру нәтижесі туралы есеп беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z57" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) МАК кестесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z58" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ӘОО бітірушілерін есепке алу және диплом беруді тіркеу журналы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z59" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) белгіленген үлгіде берілетін анықтаманы тіркеу журналы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z60" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) сапаны ішкі қамтамасыз ету саясаты мен стандарттары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 33-1-тармақпен толықтырылды - ҚР Қорғаныс министрінің 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Қорғаныс министрінің 13.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1593</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Қорғаныс министрінің 26.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 964</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="62"/>
+    <w:bookmarkStart w:name="z228" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-2. Әдістемелік бөлімде (оқу-әдістемелік басқармада) оқу процесін жоспарлау және есепке алу бойынша мынадай құжаттар әзірленеді және жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оқу-әдістемелік кабинеттегі қызметті ұйымдастыру туралы әдістемелік ұсынымдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5076,70 +5388,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="63"/>
+    <w:bookmarkStart w:name="z110" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Факультетте факультеттің оқу процесін жоспарлау және есепке алу бойынша мынадай құжаттар әзірленеді және жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) факультеттің мамандықтары және тиісті біліктіліктері бойынша жұмыс оқу жоспарлары мен жұмыс оқу бағдарламалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5284,70 +5596,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="64"/>
+    <w:bookmarkStart w:name="z229" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Кафедрада (циклде) оқу процесін жоспарлау және есепке алу бойынша мынадай құжаттар әзірленеді және жүргізіледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кафедраның (циклдің) пәндері бойынша жұмыс оқу бағдарламалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5600,90 +5912,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="65"/>
+    <w:bookmarkStart w:name="z116" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. ӘОО штабы ӘОО-ның оқу процесін жоспарлау және есепке алу жөніндегі қажетті құжаттарды әзірлейді және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z117" w:id="66"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z117" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. ӘОО-ны материалдық-техникалық қамтамасыз етуге жауапты бөлімше оқу-материалдық базаны дамыту мен жетілдірудің перспективалық (бюджеттік жоспарлаумен қатар үшжылдық) және жылдық (күнтізбелік жылға арналған) жоспарларын және есеп берулерді әзірлейді және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5702,70 +6014,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="67"/>
+    <w:bookmarkStart w:name="z118" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Оқу сабағының негізгі түрлері: дәріс, семинар, топтық жаттығу мен сабақ, зертханалық және практикалық сабақ, оқытушының жетекшілігімен білім алушылардың өзіндік жұмысы, тактикалық-саптық сабақ, тактикалық сабақ, тактикалық (тактикалық-арнайы) оқу-жаттығу, командалық-штабтық әскери (әскери-экономикалық) ойын, әскери (әскери-арнайы) ойын, тағылымдама мен практика, курстық және дипломдық жұмысты (жобаларды, тапсырмаларды), докторлық және магистрлік диссертацияларды (жобаларды) орындау, бақылау жұмысы, консультация болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5784,210 +6096,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="68"/>
+    <w:bookmarkStart w:name="z119" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Дәріс кеңейтілген теориялық хабарлама, оларды ғылыми талдаумен, жинақтаумен, дәлелдеумен, қорытындылаумен және қорытындысымен белгілі бір тақырып бойынша өзара байланысты бірқатар мәселелерді мазмұндау түрінде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z120" w:id="69"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z120" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәрістер оқу сабақтарының маңызды түрлерінің бірі болып табылады және білім алушыларды теориялық дайындаудың негізін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z121" w:id="70"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z121" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәрістерді аға оқытушылар, доценттер, профессорлар, кафедра (цикл) бастықтары (меңгерушілері) және олардың орынбасарлары, ӘОО (факультет) қолбасшылығы оқиды. Дәрістерді оқуға оқытушылар қажет болған кезде ӘОО бастығының бұйрығымен жіберіледі. Дәрістерді ҚР ҚМ, ҚР ҚК Бас штабы құрылымдық бөлімшелерінің басшылары, ҚР ҚК түрлерінің бас қолбасшылары, өңірлік қолбасшылықтар әскерлері мен әскер тектерінің қолбасшылары оқиды. Жекелеген дәрістерді оқу үшін басқа оқу орындарынан ғалымдар мен профессорлар, әскерлерден, ұйымдар мен мекемелерден жетекші мамандар шақырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z122" w:id="71"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z122" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Семинар оқу пәнін тереңдетілген түрде зерделеу, білім алушыларға өз бетімен іздену және оқу ақпаратын талдау дағдыларын дарыту, оларда ғылыми ойлау қабілетін, шығармашылық пікірталасқа белсенді қатыса білуді, дұрыс қорытынды жасай білуді, өз пікірін негізді мазмұндай және қорғай білуді қалыптастыру және дамыту үшін оқу бағдарламасының анағұрлым күрделі мәселелері (тақырыптары, бөлімдері) бойынша сабақ түрінде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z123" w:id="72"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z123" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім алушылардың семинарларға сапалы дайындалуы үшін кафедрада (циклде) семинардың тақырыбы бойынша бірінші сабақтар өткізілгенге дейін оларға берілетін тапсырмалар әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z124" w:id="73"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z124" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Топтық жаттығу оқу сабағының түрі ретінде білім алушылардың жауынгерлік іс-қимылдарды жоспарлаудағы, ұйымдастырудағы, әскерлерді (күштерді) басқаруды қамтамасыз етудегі практикалық тәжірибені жинақтауы мақсатында өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z125" w:id="74"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z125" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Топтық жаттығуда білім алушылар белгілі бір лауазымды адамның функцияларын атқара отырып, сол бір рөлде іс-қимыл етеді. Топтық жаттығулар жергілікті жерде, карталарда, жергілікті жердің макетінде, ұрысты модельдеу құралдарын қолдана отырып, ұрысты басқару сыныптарында өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z126" w:id="75"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z126" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Топтық сабақ оқу сабағының түрі ретінде қару-жарақ пен әскери техниканы (объектілерді), арнайы жабдықты немесе олардың элементтерін зерделеу, оларды қолдануды, пайдалану мен жөндеуді ұйымдастыру мақсатында өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Топтық сабақтар қару-жарақ пен әскери техникада (объектілерде), жабдықталған сыныптарда өткізіледі. Топтық сабақ көрсетумен, түсіндірумен, жаттығулармен, жаттықтырулармен әңгімелесу әдістерімен өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6024,430 +6336,430 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="76"/>
+    <w:bookmarkStart w:name="z128" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Зертханалық сабақ білім алушылардың өзіндік жұмысы түрлерінің бірі ретінде оқытушының жетекшілігімен арнайы жабдықталған зертханаларда, зертханалық қондырғыларда және қару-жарақ пен жауынгерлік техниканың материалдық бөлігінің үлгілерінде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z129" w:id="77"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z129" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зертханалық сабақтар, әдетте, қандай да бір физикалық құбылысты, құрылымды, жүйені зерттеуге арналады. Зертханалық сабақтардың білім алушылардың эксперименттік және ғылыми зерттеулер әдістерінде алған теориялық білімдерін тереңдету және бекіту, алған нәтижелерді ғылыми талдау және жинақтау дағдыларын, зертханалық жабдықпен, аппаратурамен, бақылау-өлшеу аспаптарымен және есептеу техникасымен жұмыс істеу дағдыларын дарыту мақсаты бар. Зертханалық жұмысты орындағаннан кейін білім алушылар есеп беруді ұсынады және оны қорғайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z130" w:id="78"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z130" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зертханалық жұмыстарды жүргізу кезінде оқу топтарын 12-15 білім алушыдан тұратын кіші топтарға, ал зиянды және қауіпті заттармен жұмыс істеу үшін – 8-10 білім алушыдан тұратын кіші топтарға бөлуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z131" w:id="79"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z131" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Практикалық сабақтар практикалық дағдыларды пысықтауға және міндеттерді шешуде, сызбаларды орындауда, есептерді жүргізуде, жұмыс карталарын жүргізуде, жауынгерлік және қызметтік құжаттарды әзірлеуде және ресімдеуде машықтарды иемденуге, шетел тілдерін іс жүзінде меңгеруге, жарғылармен, тәлімдемелермен және басшылықтармен айқындалған жаттығуларды, тәсілдер мен нормативтерді пысықтауға, қару-жарақ пен әскери техниканы (объектілерді) меңгеруге, оларды қолдану, пайдалану және жөндеу әдістерін меңгеруге бағытталған білім алушылардың жұмыстары түрінде өткізіледі. Олардың негізгі мазмұны әрбір білім алушының практикалық жұмысын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z132" w:id="80"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z132" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Практикалық сабақтарды өткізу кезінде әрбір білім алушының жұмыстардың белгіленген көлемін сапалы және толық орындауы мақсатында оқу топтары 12-15 білім алушыдан тұратын кіші топтарға бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z133" w:id="81"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z133" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Білім алушылардың өзіндік жұмысы оқытушының жетекшілігімен жүргізілетін білім алушылардың өзіндік жұмысы және білім алушының өзіндік жұмысы болып бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z134" w:id="82"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z134" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқытушының жетекшілігімен жүргізілетін білім алушылардың өзіндік жұмысы білім алушылардың жаңа білімдерін белсенді түрде алуы, алған білімдерін бекіту, кеңейту және тереңдету мақсатында, сондай-ақ оқу тапсырмаларын орындау үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z135" w:id="83"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z135" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім алушының өзіндік жұмысын факультет ұйымдастырады, кафедралар (циклдер) қамтамасыз етеді және бақылайды және алда болатын оқу сабақтарына және оқу материалымен өзіндік жұмысты жүргізу әдістеріне оқытып-үйретуге дайындалу мақсатында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z136" w:id="84"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z136" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Тактикалық-саптық сабақ бөлімшелерді үйлестірудің бірінші және қажетті кезеңі болып табылады. Оның мәнісі жеке құрамның және бөлімшелердің ұрыстың әралуан түрлерінде іс-қимылдар тәсілдерін: бастапқыда элементтер бойынша баяу қарқынмен, содан кейін жалпы нормативтермен белгіленген уақыт шегінде тактикалық және саптық тәсілдерді пысықтау болып табылады. Сол немесе өзге де тәсілді (іс-қимыл тәсілін) қанағаттанарлықсыз пысықтау кезінде оң нәтиже алғанға дейін жаттықтырулар қайта өткізіледі. Мұнда жаңа жағдайда және жаңа жергілікті жерде іс-қимыл жасау кезінде бір сарындылыққа, меңгерілген тәсілдерді біржақты қолдануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z137" w:id="85"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z137" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тактикалық-саптық сабақтардағы негізгі оқыту әдісі – жаттығу (жаттықтыру).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z138" w:id="86"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z138" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Тактикалық сабақ – бөлімшені (есептопты), взводты шоғырландырудың негізгі нысаны ретінде. Оның мәнісі барлық оқу мәселелерін толық көлемде, кешенде және ұрыстың дамуына сәйкес келетін қатаң реттілікпен, бірыңғай тактикалық жағдайда пысықтау болып табылады. Қажет болған кезде тактикалық сабақтар барысында жол берілген қателерді жою мақсатында жекелеген тәсілдер мен іс-қимылдар тактикалық-саптық сабақтардағыдай пысықталады, қысқа үзілістер (жағдайдан шығу) жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z139" w:id="87"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z139" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тактикалық сабақтар барысында командирлер бөлімшелерді басқаруда практикалық машықтарды иемденеді және ұрысты ұйымдастыру жөніндегі білімдерін тереңдетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z140" w:id="88"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z140" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тактикалық сабақтардағы негізгі оқыту әдісі – практикалық жұмыс. Тактикалық сабақты өткізу үшін бөлімшелер тиесілі қару-жарақпен және техникамен шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z141" w:id="89"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z141" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Тактикалық (арнайы-тактикалық) оқу-жаттығу бөлімдер мен бөлімшелерді тактикалық даярлаудың жоғарғы және анағұрлым тиімді нысаны, олардың жауынгерлік әзірлігін арттырудың, қазіргі заманғы ұрыстағы жауынгерлік іс-қимылдарға даярлаудың маңызды құралы болып табылады. Олардың негізгі мақсаты – ұрыстың әр алуан түрлерінде қарсыласқа тойтарыс беру жөніндегі міндеттерді орындау, жауынгерлік әзірлікті тексеру кезінде шебер және батыл әрекет ету үшін әскерлерді жауынгерлік шоғырландыру және олардың далалық машығын жетілдіру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z142" w:id="90"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z142" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім алушылар оқу-жаттығуларда оқу-жаттығудың ниетіне сәйкес бөлімшелер, бөлімдер командирлерінің, штабтар офицерлерінің және басқа да лауазымды адамдардың міндеттерін атқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z143" w:id="91"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z143" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӘОО-да тактикалық (арнайы-тактикалық) оқу-жаттығулар ұрыстың бірнеше түрін қамтитын тақырыптар бойынша таныс емес жергілікті жерде ӘОО орналасқан жерден шалғайда өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z144" w:id="92"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z144" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Курсанттармен роталық (батареялық) тактикалық (арнайы-тактикалық) оқу-жаттығулардың жетекшілері болып оқу-жаттығуларды ұйымдастыратын факультеттердің, кафедралардың бастықтары, курсанттар батальондарының (дивизиондарының) командирлері тағайындалады. Жауынгерлік оқ атумен роталық (батареялық) тактикалық (арнайы-тактикалық) оқу-жаттығулардың жетекшісі болып ӘОО бастығы табылады, ал жетекшінің орынбасарлары болып ӘОО бастығының орынбасарлары, оқу-жаттығуларды ұйымдастыратын кафедралардың бастықтары тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z145" w:id="93"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z145" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған кезде тактикалық оқу-жаттығуларға ӘОО бастығының шешімі бойынша ӘОО-ның басқа да кафедраларының оқытушылары және бөлімдерінің, қызметтерінің офицерлері тартылады. Курсанттарды ұрыстағы командирлер мен сарбаздардың міндеттерін орындау тәсілдері мен техникасына оқытып-үйрету мақсатында, сондай-ақ бөлімшелерді жауынгерлік шоғырландыру мақсатында тактикалық-саптық сабақтар өткізіледі, олар инженерлік тұрғыдан жабдықталған жергілікті жерде бөлімшелер құрамында материалдық бөліммен де, онсыз да жаттықтыру әдісімен өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z146" w:id="94"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z146" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Командалық-штабтық әскери (әскери-экономикалық) ойын және әскери (әскери-арнайы) ойын оқу сабағының түрі ретінде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Командалық-штабтық әскери (әскери-экономикалық) ойынды ұйымдастыру, кезеңділігі және өткізу нысандары әскери білім беру мәселелеріне жетекшілік ететін құрылымдық бөлімшемен келісу бойынша жұмыс оқу жоспарында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6484,70 +6796,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="95"/>
+    <w:bookmarkStart w:name="z148" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Қорғаныс министрі, Қорғаныс министрінің бірінші орынбасары – ҚР ҚК Бас штабының бастығы бекіткен жоспарлар бойынша білім алушылар ҚР ҚК бөлімшелерінің, бөлімдері мен құрамаларының көрсету оқу-жаттығуларына, қару-жарақ пен әскери техниканы көрсетулерге, оқу-жаттығу оқ атуларына және оқыту бағдарламаларына сәйкес басқа да іс-шараларға тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдар жұмылдыру бөлімшелерінің қызметкерлері қатарынан білім алушыларды әскери-экономикалық оқу-жаттығуға және жұмылдыру мәселесі бойынша өзге де іс-шараларға тарту жұмылдыру дайындығы саласындағы уәкілетті органмен келісу бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6604,90 +6916,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="96"/>
+    <w:bookmarkStart w:name="z149" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. ӘОО-ларда білім алушылардың кәсіптік практикасы мен тағылымдамасы "Білім туралы" Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тармақшасына сәйкес бекітілген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6706,130 +7018,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="97"/>
+    <w:bookmarkStart w:name="z151" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Курстық жұмыстың (жобаның, тапсырманың) мақсаты – білім алушыларды іс жүзіндегі нақты міндеттерді шешу үшін алған білімін дербес қолдануға оқытып-үйрету, дербес жобалау, есептерді жүргізу, ғылыми зерттеулерді жүргізу және қабылданатын шешімдерді негіздеу машықтарын дарыту. Курстық жұмыс (жоба, тапсырма) пәнді оқуға арналып бөлінген сағаттарда орындалады. Семестрдегі курстық жұмыстар саны екіден артық болмауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z152" w:id="98"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z152" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір курстық жұмыс (жоба, тапсырма) үшін кафедра тапсырма әзірлейді, онда тақырыптың атауы, тапсырманы орындау үшін қажетті негізгі бастапқы деректер, ұсынылатын әдебиет тізбесі мен әзірленуге тиіс мәселелер айқындалады. Оқытушылар қатарынан курстық жұмыс (жоба, тапсырма) жетекшісі тағайындалады. Курстық жұмыс (жоба, тапсырма) түсіндірме жазбаны және қолмен орындалған бір данадан тұратын схемалардың, сызбалардың, карталардың қажетті санын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z153" w:id="99"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z153" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім алушылардың курстық жұмысты (жобаны, тапсырманы) қорғауы тікелей жұмыс жетекшісінің қатысуымен кафедраның арнайы комиссиясы алдында жүргізіледі. Қорғау нәтижелері бойынша баға қойылады. Білім алушы қанағаттанарлықсыз баға алған кезде ӘОО (факультет) бастығы белгілейтін мерзімдерде жаңа тақырып бойынша жұмысты орындайды немесе бұрынғысын қайта әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z154" w:id="100"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z154" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Дипломдық тапсырма операцияны (жауынгерлік іс-қимылды) дайындау мен жүргізуге, командалық-штабтық және тактикалық (тактикалық-арнайы) оқу-жаттығуды, штабтық жаттықтыруды, топтық жаттығуды жүргізуге ұйымдастыру-әдістемелік құжаттарды әзірлеуді көздейді. Білім алушылар дипломдық тапсырманы жедел өнер, тактика, жауынгерлік және қамтамасыз ету түрі, әскери жұмылдыру, сондай-ақ әскерді (күшті) жауынгерлік, жедел және жұмылдыра даярлау әдістемесі тақырыбы бойынша орындайды. Картада (схемада) берілетін графикалық бөлік және түсіндірме жазба түрінде ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6848,110 +7160,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="101"/>
+    <w:bookmarkStart w:name="z155" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Оқу сабағын өткізу үшін оқытушы оқу сабағын өткізу жоспарын әзірлейді, ол қажет болған кезде кафедраның (пәндік-циклдік комиссияның) отырысында қаралады және кафедра (цикл) бастығы (меңгерушісі) бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z156" w:id="102"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z156" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Әскери мамандарды даярлау сапасын арттыру, білім алушылардың барлық білім деңгейлерінің сабақтастығын қамтамасыз ету және ұтқырлығын қамтамасыз ету үшін ӘОО-ларда бірыңғай кредиттік оқыту технологиясы іске асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z157" w:id="103"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z157" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Академиялық кезеңді оның нысанына байланысты кемінде отыз алты аптаны құрайтын оқу жылының жалпы ұзақтығына сүйене отырып, ӘОО айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Академиялық кезең академиялық күнтізбемен және ЖОЖ-бен айқындалады. ӘОО МЖМБС талаптарын ескеріп, оны ұйымдастырудың аралас нысанын қоса алғанда, академиялық кезең нысанын дербес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7100,90 +7412,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="104"/>
+    <w:bookmarkStart w:name="z162" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Білім алушылар қажет болған кезде академиялық ұтқырлықты қамтамасыз ету үшін заңнамада белгіленген тәртіппен жасасылған ӘОО-лар арасындағы екіжақты шарт негізінде басқа білім беру ұйымдарында, соның ішінде шетелде де жекелеген пәндерді оқиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z163" w:id="105"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z163" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. ӘОО-ларда оқу сабақтарының әрбір түрі бойынша білім алушылардың оқу жетістіктерін бағалаудың балдық-рейтингілік жүйесі пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7212,70 +7524,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="106"/>
+    <w:bookmarkStart w:name="z165" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Оқытушының жетекшілігімен оқу сабақтарының және білім алушылардың өздік жұмысы арасындағы күнделікті уақытқа қатынасын ӘОО дербес айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу сабақтарының барлық түрлеріне, практиканың және қорытынды аттестаттаудың барлық түрлеріне қатысты бір академиялық сағат кемінде 40 минутты құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7312,108 +7624,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="107"/>
+    <w:bookmarkStart w:name="z168" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Оқытушыларды, сондай-ақ оқу сабақтарын өткізу кезеңінде білім алушыларды қандай да бір іс-шараларға тартуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z169" w:id="108"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z169" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Оқу-әдістемелік қызметті ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z170" w:id="109"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z170" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. ӘОО-ның оқу-әдістемелік қызмет орталығы факультет (кафедра, цикл) болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7432,1144 +7744,1144 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="110"/>
+    <w:bookmarkStart w:name="z171" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. ӘОО-дағы оқу-әдістемелік қызметтің негізгі нысандары мен түрлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z172" w:id="111"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z172" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу-әдістемелік (әдістемелік) жиындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу-әдістемелік (педагогикалық) кеңестің отырыстары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="112"/>
+    <w:bookmarkStart w:name="z174" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу-әдістемелік комиссияның отырыстары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z175" w:id="113"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z175" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пәндік-циклдік комиссияның отырыстары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z176" w:id="114"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z176" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кафедра отырыстары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z177" w:id="115"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z177" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу-әдістемелік сабақтар: нұсқау беру-әдістемелік сабақтар, көрсету сабақтары, ашық сабақтар, сынама сабақтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z178" w:id="116"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z178" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу-әдістемелік материалдарды әзірлеу және жетілдіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z179" w:id="117"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z179" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу процесінде басшылық құжаттардың талаптарын, озық педагогикалық тәжірибені және әскерлерді жауынгерлік даярлау тәжірибесін зерделеу және іске асыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z180" w:id="118"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z180" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Оқу-әдістемелік (әдістемелік) жиындар ӘОО офицерлер құрамының кәсіби даярлығының құрамдас бөлігі болып табылады және оқу жылы (академиялық кезең) басталар алдында немесе басталғанда өткізіледі. Жиындарда оқу процесі және оқу-әдістемелік қызмет мәселелері бойынша, соның ішінде анағұрлым күрделі сабақтарды өткізу әдістемесіне бірыңғай ұстанымдар дайындалады, нұсқау беру-әдістемелік, көрсету және басқа да сабақтар өткізіледі, оқу процесінде басшылық құжаттардың жаңа талаптарын және әскерлер тәжірибесін іске асыру тәртібі туралы нұсқаулар беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z181" w:id="119"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z181" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. ӘОО-да оқу-әдістемелік қызмет мәселелері бойынша консультативтік-кеңесші органдар болып табылатын оқу-әдістемелік (педагогикалық) кеңес, факультетте оқу-әдістемелік комиссия, ал циклде пәндік-циклдік комиссия құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z182" w:id="120"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z182" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Оқу-әдістемелік (педагогикалық) кеңестің құрамына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z183" w:id="121"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z183" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу бөлімінің (оқу-әдістемелік басқарманың) бастығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z184" w:id="122"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z184" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       факультеттер бастықтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z185" w:id="123"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z185" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кафедралар (циклдер) бастықтары (меңгерушілері);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z186" w:id="124"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z186" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       батальондар (дивизиондар) командирлері кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z187" w:id="125"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z187" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу-әдістемелік (педагогикалық) кеңестің төрағасы ӘОО бастығының оқу процесі мәселелеріне жетекшілік ететін орынбасары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z188" w:id="126"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z188" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу-әдістемелік (педагогикалық) кеңестің шешімі бойынша оның құрамына ӘОО профессорлары мен доценттері қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z189" w:id="127"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z189" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу-әдістемелік (педагогикалық) кеңестің хатшысын оқу бөлімінің (оқу-әдістемелік басқарманың) бастығы оқу бөлімінің (оқу-әдістемелік басқарманың) құрамынан тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z190" w:id="128"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z190" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу-әдістемелік (педагогикалық) кеңестің шешімі, егер отырысқа тізімдік құрамның кемінде 2/3-і қатысса, ал қабылданған шешім үшін қатысқандардың 50 %-дан артығы дауыс берсе, заңды болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z191" w:id="129"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z191" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу-әдістемелік (педагогикалық) кеңестің хатшысы отырыстардың хаттамаларын жүргізеді, оларды тігеді және шешімдердің орындалуын бақылайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z192" w:id="130"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z192" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу-әдістемелік (педагогикалық) кеңес отырыстары екі айда бір реттен сиретпей өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z193" w:id="131"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z193" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Оқу-әдістемелік комиссияның құрамына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z194" w:id="132"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z194" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       факультет бастығының орынбасарлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z195" w:id="133"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z195" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       факультет кафедраларының бастықтары (меңгерушілері);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z196" w:id="134"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z196" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кафедра бастықтарының орынбасарлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z197" w:id="135"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z197" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       факультет профессорлары мен доценттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z198" w:id="136"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z198" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       факультет батальондарының (дивизиондарының) командирлері кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z199" w:id="137"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z199" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу-әдістемелік комиссияның төрағасы болып факультет бастығы табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z200" w:id="138"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z200" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу-әдістемелік комиссияның хатшысын факультет құрамынан факультет бастығы тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z201" w:id="139"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z201" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу-әдістемелік комиссияның шешімі, егер отырысқа тізімдік құрамның кемінде 2/3-і қатысса, ал қабылданған шешім үшін қатысқандардың 50 %-дан артығы дауыс берсе, заңды болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z202" w:id="140"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z202" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу-әдістемелік комиссияның хатшысы отырыстар хаттамаларын жүргізеді, оларды тігеді және шешімдердің орындалуын бақылайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z203" w:id="141"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z203" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оқу-әдістемелік комиссияның отырыстары бір айда бір реттен сиретпей өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z204" w:id="142"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z204" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Пәндік-циклдік комиссияның құрамына цикл оқытушылары кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z205" w:id="143"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z205" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пәндік-циклдік комиссияның төрағасы болып цикл бастығы табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z206" w:id="144"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z206" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пәндік-циклдік комиссияның хатшысын цикл құрамынан цикл бастығы тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z207" w:id="145"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z207" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пәндік-циклдік комиссияның шешімі, егер отырысқа тізімдік құрамның кемінде 2/3-і қатысса, ал қабылданған шешім үшін қатысқандардың 50 %-дан артығы дауыс берсе, заңды болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z208" w:id="146"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z208" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пәндік-циклдік комиссияның хатшысы отырыстар хаттамаларын жүргізеді, оларды тігеді және шешімдердің орындалуын бақылайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z209" w:id="147"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z209" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пәндік-циклдік комиссияның отырыстары бір айда бір реттен сиретпей өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z210" w:id="148"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z210" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Кафедра отырыстарында кафедра қызметінің барлық мәселелері талқыланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z211" w:id="149"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z211" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кафедра отырыстарының хатшысын кафедра құрамынан кафедра бастығы (меңгерушісі) тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z212" w:id="150"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z212" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кафедра отырыстарында шешімдер қарапайым көпшілік дауыспен қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z213" w:id="151"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z213" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылданған шешімдермен кафедра отырыстарының хаттамаларына кафедра бастығы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z214" w:id="152"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z214" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хатшы отырыстардың хаттамаларын жүргізеді, оларды тігеді және шешімдердің орындалуын бақылайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z215" w:id="153"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z215" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Сынама сабақтарды қоспағанда, оқу-әдістемелік сабақтар оқу жылына арналған ӘОО оқу-әдістемелік және ғылыми-әдістемелік қызметінің жоспарында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z216" w:id="154"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z216" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұсқау беру-әдістемелік сабақтар жұмыстық оқу бағдарламасының анағұрлым маңызды және күрделі тақырыптары бойынша, әсіресе екі және одан көп оқытушы өткізетін сабақтар бойынша немесе оларды өткізуге білім алушылар бөлімшелерінің командирлерін, сондай-ақ нұсқаушылар құрамын тарта отырып өткізіледі. Нұсқау беру-әдістемелік сабақтар сабақтарды ұйымдастыру және өткізу әдістемесін пысықтау, анағұрлым тиімді әдістемелік тәсілдерді меңгеру, оқу мәселелерін түсінудегі және пысықтау әдістемесіндегі бірлікті орнату мақсатында өткізіледі. Нұсқау беру-әдістемелік сабақтарды ӘОО бастығы және оның орынбасарлары, факультеттер бастықтары, кафедралар (циклдер) бастықтары (меңгерушілері), аға оқытушылар, батальондар (дивизиондар) және роталар командирлері өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z217" w:id="155"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z217" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсету сабақтарын оқу бөлімінің (оқу-әдістемелік басқарманың) әдіскерлері мен оқытушылар құрамынан үздік әдіскерлер сабақтарды үлгілі ұйымдастыру және өткізу әдістемесін, сабақтарда зертханалық жабдықты, қару-жарақ пен әскери техниканы, оқу-материалдық базаның басқа да элементтерін пайдаланудың тиімді әдістерін көрсету мақсатында өткізеді. Көрсету сабақтары оқу сабақтарының кестесіне сәйкес ұйымдастырылады және оған оқу бөлімінің (оқу-әдістемелік басқарманың) әдіскерлері, білім алушылар бөлімшелерінің оқытушылары мен командирлері тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z218" w:id="156"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z218" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ашық сабақтар оқу сабақтарының кестесіне сәйкес тәжірибе алмасу, білім алушылар бөлімшелерінің оқытушылары мен командирлеріне сабақтарды ұйымдастыруда және оларды өткізу әдістемесінде көмек көрсету мақсатында, сондай-ақ оқу сабақтарын бақылау мақсатында өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z219" w:id="157"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z219" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сынама сабақтар кафедра (цикл) бастығының шешімі бойынша оқытушының даярлығын айқындау және оны білім алушылармен дербес сабақ өткізуге жіберу, сондай-ақ жаңа тақырыптар мен мәселелер бойынша сабақтарды ұйымдастыру және өткізу әдістемесін қарау мақсатында өткізіледі. Сынама сабақтар білім алушыларсыз, тек оқытушылар алдында өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z220" w:id="158"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z220" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Көрсету, ашық және сынама сабақтар оқу-әдістемелік кеңестің, оқу-әдістемелік комиссияның, пәндік-циклдік комиссияның немесе кафедраның отырыстарында талқыланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z221" w:id="159"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z221" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өткізілген оқу-әдістемелік сабақтарды талдау және оларды бағалау оқу сабақтарын бақылау журналына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z222" w:id="160"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z222" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Оқытудың озық тәжірибесін жинақтау және тарату, оқытушылардың педагогикалық шеберлігін арттыру үшін ӘОО-да және кафедраларда (циклдерде) оқу-әдістемелік кабинеттер құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z223" w:id="161"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z223" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Ғылыми-әдістемелік қызметті ұйымдастыру және жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z224" w:id="162"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z224" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. ӘОО-дағы ғылыми-әдістемелік қызмет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылыми-әдістемелік конференциялар мен семинарлар өткізуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8598,70 +8910,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқулық басылымдарының мониторингін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу процесіне оқытудың озық инновацияларын енгізуге жетекші мамандарды тартуды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="163"/>
+    <w:bookmarkStart w:name="z225" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Ғылыми-әдістемелік конференциялар мен семинарлар ӘОО-да, факультеттер мен кафедраларда (циклдерде) өткізіледі. Онда әскери білім беру проблемалары бойынша ғылыми-әдістемелік зерттеулердің нәтижелері, әскери мамандарды даярлауды одан әрі жетілдіру жолдары, оқытушылардың ғылыми еңбегін ұйымдастыру, оқу процесіне инновацияларды енгізу мәселелері қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӘОО аралық ғылыми-әдістемелік конференциялар мен семинарлар өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8672,144 +8984,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғылыми-әдістемелік конференциялар оларды оқу процесіне енгізу үшін ұсынымдар дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӘОО шеңберінде ғылыми-әдістемелік конференцияларды жылына бір рет, оқу жылының соңында оқу бөлімі (оқу-әдістемелік басқарма) ұйымдастырады және өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="164"/>
+    <w:bookmarkStart w:name="z226" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75. ӘОО-ларда оқулық басылымдары мен оқу-әдістемелік кешендер дайындау, сараптау, сынамақтан өткізу, басып шығару және мониторинг жүргізу жөніндегі жұмыстарды ұйымдастыру "Білім беру туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тармақшасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9135,31 +9447,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>