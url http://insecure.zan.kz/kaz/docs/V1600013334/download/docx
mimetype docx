--- v2 (2026-03-04)
+++ v3 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a496c60" w14:textId="a496c60">
+    <w:p w14:paraId="9d75444" w14:textId="9d75444">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1349,132 +1349,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қандас – бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушыларға көзделген мемлекеттік қолдау шараларымен қамтамасыз етілетін қандастардың немесе қандастардың және олардың отбасы мүшелерінің шекті саны;</w:t>
+        <w:t>
+      4) қандастарды қабылдаудың өңірлік квотасы-Қазақстан Республикасының Үкіметі айқындаған өңірлерге тұрақты тұру үшін келетін, Қазақстан Республикасының Әлеуметтік кодексіне сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушыларға көзделген мемлекеттік қолдау шараларымен қамтамасыз етілетін қандастардың немесе қандастардың және олардың отбасы мүшелерінің шекті саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қоныс аударушы – Қазақстан Республикасының Үкіметі айқындаған өңірлерге қоныс аударған ішкі көшіп-қонушы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушыларға көзделген мемлекеттік қолдау шараларымен қамтамасыз етілетін қоныс аударушылардың немесе қоныс аударушылардың және олардың отбасы мүшелерінің шекті саны;</w:t>
+        <w:t>
+      6) қоныс аударушыларды қабылдаудың өңірлік квотасы-Қазақстан Республикасының Үкіметі айқындаған өңірлерге тұрақты тұру үшін келетін, Қазақстан Республикасының Әлеуметтік кодексіне сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушыларға көзделген мемлекеттік қолдау шараларымен қамтамасыз етілетін қоныс аударушылардың немесе қоныс аударушылардың және олардың отбасы мүшелерінің шекті саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мансап орталығы – аудандарда, облыстық және Республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын еңбек мобильділігі орталығының филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>