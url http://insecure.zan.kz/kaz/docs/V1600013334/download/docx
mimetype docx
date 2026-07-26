--- v3 (2026-06-09)
+++ v4 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d75444" w14:textId="9d75444">
+    <w:p w14:paraId="7adf1a9" w14:textId="7adf1a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -171,120 +171,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-5) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...29 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 173</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1190,114 +1180,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының 11-бабының </w:t>
+      1. Осы Қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу қағидалары (бұдан әрі – Қағидалар) "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-5) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Заң), "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң), "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1434,230 +1466,448 @@
         <w:t>
       7) мансап орталығы – аудандарда, облыстық және Республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын еңбек мобильділігі орталығының филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын облыстың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және мемлекеттік көрсетілетін қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосылуға техникалық шарттар беру жөніндегі көрсетілетін қызметтерге және электрондық нысанда көрсетілетін квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтеріне қол жеткізудің бірыңғай терезесі болып табылатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) этникалық қазақ – ұлты қазақ шетелдік немесе азаматтығы жоқ адам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қандастарды қабылдаудың өңірлік квотасына енгізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) этникалық қазақ – ұлты қазақ шетелдік немесе азаматтығы жоқ адам.</w:t>
-[...17 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 359</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қандастарды қабылдаудың өңірлік квотасына енгізу" мемлекеттік қызметін алу үшін бұрын өңірлік квотаға енгізілмеген және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2013 жылғы 22 шілдедегі № 329-Ө-М </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8624 болып тіркелген) бекітілген Қандас мәртебесін беру немесе ұзарту қағидаларының 9-тармағының 1) тармақшасында көзделген шарттарда қандас мәртебесін алған этникалық қазақтар, қандастарды қабылдаудың өңірлік квотасына енгізілгеннен кейін келген қандастардың жесірлері мен олардың ортақ балалары және (немесе) ата-анасы Қазақстан Республикасының азаматтығын алғанға дейін Қазақстан Республикасында туған балалары, сондай-ақ Қазақстан Республикасының аумағында тұратын қандас мәртебесін алған этникалық қазақтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Migration.enbek.kz" порталы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1770,330 +2020,786 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметті көрсету нәтижесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік корпорация тұрақты тұрғылықты жері бойынша тіркелгенін және қандаста және онымен тұрақты тұратын отбасы мүшелерінде "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден келетін елді мекенде меншік құқығында оларға тиесілі тұрғын үйдің бар-жоғын растайтын мәліметтерді алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік корпорация мемлекеттік қызметті көрсетуге қойылатын талаптар тізбесінің 8-тармағында көрсетілген өтініш пен өтініш берушінің құжаттары келіп түскен күні оларды көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішті қабылдаған мемлекеттік корпорацияның маманы қандастарды қабылдаудың өңірлік квотасына енгізу үшін өтініш берушіден қабылданатын құжаттар топтамасының толықтығын тексереді, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес өтініш беруші ұсынған құжаттардың электрондық көшірмелерін қайта жаңғырту сапасын және олардың түпнұсқаларға сәйкестігін қамтамасыз етеді, өзінің ЭЦҚ арқылы куәландырады, одан кейін құжаттардың түпнұсқаларын өтініш берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация арқылы жүгінген кезде көрсетілетін қызметті алушы құжаттар топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда, Мемлекеттік корпорацияның маманы өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдаған Мемлекеттік корпорация маманы өтініш берушіге құжаттардың қабылданғаны туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Веб-портал арқылы жүгінген кезде Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттардың толық топтамасы берілген жағдайда көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін өтініштің қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушы құжаттар топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда, көрсетілетін қызметті беруші бір жұмыс күні ішінде "Қандастар қабылдаудың өңірлік квотасына енгізу" мемлекеттік көрсетілетін қызмет туралы өтінішті қабылдаудан бас тарту туралы көрсетілетін қызметті алушыны "Қандас"ААЖ ақпараттық жүйесі арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Migration.enbek.kz" порталы арқылы берілген өтініш "Қандас" ААЖ-ға келіп түседі және өтініш түскен күні көрсетілетін қызметті беруші тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Әлеуметтік кодекстің 112-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған өңірлердің халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары (бұдан әрі – Көрсетілетін қызметті беруші) қандастарды қабылдаудың өңірлік квотасына енгізу туралы өтініш білдірген қандастардың өтініштеріне қоса берілген өтініштер мен құжаттарды қалыптастырады және өтініштер келіп түскен күннен кейін алты жұмыс күні ішінде қандастарды қабылдау жөніндегі комиссияның қарауына қандастарды қабылдаудың өңірлік квотасына енгізу не бас тарту туралы ұсынымдар шығару үшін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2112,70 +2818,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қандастарды қабылдау жөніндегі комиссия қандастардың, өтініш білдіруші қандастардың өтінішін алғаннан кейін бес жұмыс күні ішінде қандастарды қабылдаудың өңірлік квотасына енгізу не енгізуден бас тарту туралы ұсыныс шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2194,131 +2900,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Ұсынылған құжаттар бойынша дәлелді ескертулер болған жағдайда, көрсетілетін қызметті берушінің орындаушысы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынымды алған күні көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешімі, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны туралы хабарламаны жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z55" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының қарсылығын алдын ала шешім бойынша көрсетілетін қызметті беруші оны алған күннен бастап екі жұмыс күнінен кешіктірмей қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z56" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша жергілікті атқарушы орган қандастарды қабылдаудың өңірлік квотасына енгізу туралы шешім қабылдайды немесе мемлекеттік қызмет көрсетуден дәлелді бас тартуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z57" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Жергілікті атқарушы орган қандастарды қабылдау жөніндегі комиссия ұсыным шығарған күннен бастап үш жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2333,90 +3039,195 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қандастарды қабылдаудың өңірлік квотасына енгізу туралы шешім не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қандастарды қабылдаудың өңірлік квотасына енгізу жөніндегі бас тарту туралы шешім қабылдайды және көрсетілетін қызметті алушыға өтініш беру тәсіліне байланысты мемлекеттік қызмет көрсету нәтижесін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z58" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды Мемлекеттік корпорация арқылы берген кезде қандастарды қабылдаудың өңірлік квотасына енгізу туралы шешімді көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей өтініш берушіге одан әрі беру үшін Мемлекеттік корпорацияға жібереді.Көрсетілетін қызметті алушы портал арқылы жүгінген кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушының "жеке кабинетіне" қандастарды қабылдаудың өңірлік квотасына енгізу туралы хабарлама не қандастарды қабылдаудың өңірлік квотасына енгізу жөніндегі бас тарту туралы шешім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z59" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу үшін Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы №214 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2491,51 +3302,156 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6-қосымшаға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сәйкес нысан бойынша қоныс аударушыларды қабылдаудың өңірлік квотасына өтініш (бұдан әрі – өтініш) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация Мемлекеттік қызметті көрсетуге қойылатын талаптар тізбесінің 8-тармағында көрсетілген өтініш пен өтініш берушінің құжаттары келіп түскен күні оларды көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2723,281 +3639,367 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z295" w:id="44"/>
+        <w:t>
+      15. Migration.enbek.kz" порталы немесе веб-портал арқылы өтініш берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z295" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталықтарына өтініштер "Еңбек нарығы" ААЖ арқылы келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z296" w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z296" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өңірлердің мансаптық орталықтары өтініш келіп түскен күннен бастап бір жұмыс күні ішінде үміткерлердің өтініштерін көрсетілетін қызметті берушіге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z297" w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z297" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көзделген құжаттардың толық пакетін ұсынған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуге өтініштің қабылданғаны туралы хабарламаны алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z298" w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z298" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші екі жұмыс күні ішінде "Migration.enbek.kz" порталы не веб-порталы арқылы қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу үшін өтінішті қабылдаудан бас тарту туралы көрсетілетін қызметті алушыны хабардар етеді және көрсетілетін қызметті алушы ұсынған жағдайларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z299" w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z299" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық емес топтамасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z300" w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z300" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қолданылу мерзімі өткен құжаттарды және (немесе) қолданылу мерзімі қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы шешім қабылданған күні аяқталатын құжаттарды ұсынған жағдайда осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z301" w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z301" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мigration.enbek.kz" порталы арқылы берілген өтінішті көрсетілетін қызметті беруші жүгінген күні тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3035,71 +4037,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көрсетілетін қызметті алушының және оның отбасы мүшелерінің тұрақты тұрғылықты жері бойынша тіркелгенін растайтын мәліметтер (бар болса) тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3226,70 +4324,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Көрсетілетін қызметті алушының қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуге арналған өтініші және өтінішке қоса берілген құжаттар келіп түскен күннен бастап бес жұмыс күні ішінде қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы не бас тарту туралы ұсыным шығару үшін халықты жұмыспен қамту мәселелері жөніндегі өңірлік комиссияның (бұдан әрі – Жұмыспен қамту жөніндегі комиссия) қарауына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3308,70 +4406,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жұмыспен қамту жөніндегі комиссия көрсетілетін қызметті алушылардың, өтініш білдіріп отырған қоныс аударушылардың өтініштері келіп түскен күннен кейін үш жұмыс күні ішінде себептерін дәлелді негіздей отырып, қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу не енгізуден бас тарту туралы ұсыным шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыспен қамту жөніндегі комиссия қоныс аударушылардың өтініштері мен құжаттарын қарау кезінде олардың Әлеуметтік кодекстің 112-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3448,131 +4546,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Көрсетілетін қызметті алушының ұсынылған құжаттар бойынша дәлелді ескертулері болған жағдайда, көрсетілетін қызметті берушінің орындаушысы Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі - ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынымды алған күні көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешімі, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны туралы хабарламаны жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z73" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының қарсылығын алдын ала шешім бойынша көрсетілетін қызметті беруші оны алған күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z74" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша жергілікті атқарушы орган қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы шешім қабылдайды немесе Мемлекеттік қызмет көрсетуден дәлелді бас тартуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z75" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Жергілікті атқарушы орган жұмыспен қамту жөніндегі комиссия ұсыным шығарған күннен кейін үш жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3587,51 +4685,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы шешім не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуден бас тарту туралы шешім қабылдайды және көрсетілетін қызметті алушының "жеке кабинетіне" қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы хабарламаны не қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуден бас тарту туралы шешімді жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды Мемлекеттік корпорация арқылы берген кезде қандастарды қабылдаудың өңірлік квотасына енгізу туралы шешімді көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей өтініш берушіге одан әрі беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3668,268 +4766,444 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша шешімдерге, әрекеттерге (әрекетсіздікке) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z78" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Көрсетілетін қызметті алушы ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) шағымданады. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына не Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z79" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. Көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      24. Көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z81" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Көрсетілетін қызметті алушы ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мәселелері жөніндегі жергілікті атқарушы органның, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) шағымданады. Мемлекеттік қызмет көрсету мәселелері бойынша жергілікті атқарушы органның шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес жергілікті атқарушы орган басшысының атына не мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z82" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам шағымды берген өтініш берушіге шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) хабарлайды ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылған жөнінде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z83" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі. Егер заңда жоғары тұрған органға шағымдану қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік орган, әкімшілік әрекеті (әрекетсіздігі) дауланатын лауазымды адам, әкімшілік акті сотқа кері қайтарып алумен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамның уәжді ұстанымын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қазақстан Республикасы халқының көші-қоны саласындағы мемлекеттік саясатты қалыптастыру мәселелері жөніндегі уәкілетті орган көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, оның ішінде бірыңғай байланыс орталығына Мемлекеттік қызмет көрсетуге қойылатын талаптарға енгізілген өзгерістер мен толықтырулар туралы үш жұмыс күні ішінде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3976,194 +5250,180 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қандастар мен қоныс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аударушыларды</w:t>
+              <w:t>аударушыларды қабылдаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қабылдаудың өңірлік</w:t>
+              <w:t>өңірлік квотасына енгізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>квотасына енгізу қағидалары</w:t>
+              <w:t>қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="66"/>
+    <w:bookmarkStart w:name="z87" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандастарды қабылдаудың өңірлік квотасына енгізу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      __________________________________________________________________</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Көрсетілетін қызметті берушінің атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4286,51 +5546,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4656,51 +5916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, Аты, Әкесінің аты (бар болса)</w:t>
+Тегі, Аты, Әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5274,124 +6534,328 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Осымен "Қандастарды қабылдаудың өңірлік квотасына енгізу" мемлекеттік қызметінің көрсету үшін қажетті менің дербес деректерімді жинауға және өңдеуге өз келісімімді беремін. </w:t>
+        <w:t>
+      Осымен "Қандастарды қабылдаудың өңірлік квотасына енгізу" мемлекеттік қызметінің көрсету үшін қажетті менің дербес деректерімді жинауға және өңдеуге өз келісімімді беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      20 ___ж. "___" ___________ ____________________________________ </w:t>
+        <w:t>
+      20 ___ж. "___" ___________ ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-       ___________________________________________________________ </w:t>
+        <w:t>
+      ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Құжаттарды қабылдаған адамның тегі,аты, әкесінің аты (бар болса), лауазымы)</w:t>
+      (Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5481,2157 +6945,2151 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>енгізу қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>Нысан</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z302" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.11.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 359</w:t>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу қағидалары" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...1 lines deleted...]
-          </w:p>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қандастарды қабылдаудың өңірлік квотасына енгізу</w:t>
-[...17 lines deleted...]
-2) Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу</w:t>
+Қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Әлеуметтік кодекстің 112-бабы 3-тармағының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> айқындалған өңірлердің халқын әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган</w:t>
+1) қандастарды қабылдаудың өңірлік квотасына енгізу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...54 lines deleted...]
-3) веб-портал.</w:t>
+              <w:t xml:space="preserve">
+Әлеуметтік кодекстің 112-бабы 3-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) тармақшасында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> айқындалған өңірлердің халқын әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтің көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 жұмыс күні ішінде.</w:t>
+Өтінішті қабылдау және мемлекеттік қызметтің көрсету нәтижесін беру мыналар арқылы жүзеге асырылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты:</w:t>
+1) "migration.enbek.kz" порталы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті берушіде – 30 минут,</w:t>
+2) Мемлекеттік корпорация;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияда – 15 минут.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті берушіде қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 минут, Мемлекеттік корпорацияда – 20 минут</w:t>
+3) "электрондық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің нәтижесін көрсету және ұсыну нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз / электрондық (ішінара автоматтандырылған)</w:t>
+14 жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті берушіде – 30 минут,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияда – 15 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушіде қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 минут, Мемлекеттік корпорацияда – 20 минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтің көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қандастарды қабылдаудың өңірлік квотасына енгізу туралы не бас тарту туралы шешім.</w:t>
-[...35 lines deleted...]
-веб-портал арқылы жүгінген кезде мемлекеттік көрсетілетін қызметтің көрсету нәтижесі көрсетілетін қызметті берушінің лауазымды адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
+Қандастарды қабылдаудың өңірлік квотасына енгізу туралы не бас тарту туралы шешім.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы не бас тарту туралы шешім.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің көрсету нәтижесі көрсетілетін қызметті берушінің лауазымды адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-2) веб-порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы</w:t>
+Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін қажетті құжаттардың тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қандастарды қабылдаудың өңірлік квотасына енгізу үшін мынадай құжаттар қажет:</w:t>
+1) Мемлекеттік корпорацияда – өтініштерді қабылдау және мемлекеттік қызметтердің дайын нәтижелерін беру мемлекеттік корпорация арқылы дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз жүзеге асырылады, мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдерінде дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін, Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) өтініш берушінің және оның отбасы мүшелерінің (бар болса) жеке басын куәландыратын құжат (сәйкестендіру үшін) оның ішінде Цифрлық құжаттар сервисінен;</w:t>
-[...217 lines deleted...]
-Көрсетілетін қызметті беруші цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру арқылы немесе "Электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен алады.</w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...74 lines deleted...]
-              </w:rPr>
               <w:t>
-2) этникалық қазақ мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігінің анықталуы;</w:t>
+Қандастарды қабылдаудың өңірлік квотасына енгізу үшін мынадай құжаттар қажет:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) қандас мәртебесін беру және (немесе) қандастарды қабылдаудың өңірлік квотасына енгізу туралы өтініш жасаған этникалық қазақтардың Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралы әшкерелейтін мәліметтердің және олардың террористік немесе экстремистік ұйымдарға жататындығы туралы өзге де ақпараттың болуы;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес қолжетімділігі шектеулі дербес деректерге қол жеткізуге берілетін келісімінің болмауы;</w:t>
+1) өтініш берушінің және оның отбасы мүшелерінің (бар болса) жеке басын куәландыратын құжат (сәйкестендіру үшін) оның ішінде цифрлық құжаттар сервисінен;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) қандастарды аумақтық-әкімшілік бірлікте қабылдаудың өңірлік квотасының болмауы немесе этникалық қазақты қоныстандыру үшін ұсынылған аумақтық-әкімшілік бірліктен бас тартуы.</w:t>
+2) неке қию немесе некені бұзу туралы куәліктің көшірмесі (бар болса);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу бойынша бас тарту үшін негіздер:</w:t>
+3) отбасы мүшелерінің туу туралы куәлігі (болған кезде).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ұсынылған құжаттарда қамтылған деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve"> 1 және 2-тармақтарымен бекітілген шарттарға үміткердің сәйкес келмеуі.</w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды іске асырылған интеграция арқылы цифрлық құжаттар сервисінен веб-порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру арқылы немесе веб-порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) қоныс аударуды аумақтық-әкімшілік бірлікте қабылдаудың өңірлік квотасының болмауы немесе қоныс аударашуның қоныстандыру үшін ұсынылған аумақтық-әкімшілік бірліктен бас тартуы;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32880 болып тіркелген) Жұмыс күшінің ұтқырлығын арттыру үшін адамдарды ерікті түрде қоныс аудару қағидаларының 12-тармағында белгіленген санаттарға үміткерлердің сәйкес келмеуі.</w:t>
+Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу үшін мынадай құжаттар қажет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) қоныс аударушының және оның отбасы мүшелерінің жеке басын куәландыратын құжаттардың көшірмелері (бар болса), оның ішінде цифрлық құжаттар сервисінен;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) неке қию немесе некені бұзу туралы куәліктің көшірмесі (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының болуы туралы құжат (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) еңбек қызметін растайтын құжат (болған кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 214 бұйрығымен көзделген Жұмыс іздеп жүрген адамдарды және (немесе) жұмыссыздарды тіркеу туралы құжат (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32850 болып тіркелді).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) отбасы мүшелерінің туу туралы куәлігі (болған кезде).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру арқылы немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қандастарды қабылдаудың өңірлік квотасына енгізуден бас тартудың негізі "Халықтың көші-қоны туралы" Заңының (бұдан әрі – Заң) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген мынадай шарттар болып табылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) үміткерлердің Заңның 1-бабының 13) тармақшасында белгіленген шарттарға сәйкес келмеуі, атап айтқанда қандас – бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) этникалық қазақ мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігінің анықталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) қандас мәртебесін беру және (немесе) қандастарды қабылдаудың өңірлік квотасына енгізу туралы өтініш жасаған этникалық қазақтардың Қазақстан Республикасының аумағында құқық бұзушылықтар жасағаны туралы әшкерелейтін мәліметтердің және олардың террористік немесе экстремистік ұйымдарға жататындығы туралы өзге де ақпараттың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) этникалық қазақтың "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес қолжетімділігі шектеулі дербес деректерге қол жеткізуге берілетін келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) қандастарды аумақтық-әкімшілік бірлікте қабылдаудың өңірлік квотасының болмауы немесе этникалық қазақты қоныстандыру үшін ұсынылған аумақтық-әкімшілік бірліктен бас тартуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу бойынша бас тарту үшін негіздер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ұсынылған құжаттарда қамтылған деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес шектеулі қолжетімділіктің дербес деректеріне қол жеткізуге ұсынылатын қоныс аударушының келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) Қазақстан Республикасы Әлеуметтік кодексі 112-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармақтарымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген шарттарға үміткердің сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) қоныс аударуды аумақтық-әкімшілік бірлікте қабылдаудың өңірлік квотасының болмауы немесе қоныс аударашуның қоныстандыру үшін ұсынылған аумақтық-әкімшілік бірліктен бас тартуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 234 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32880 болып тіркелген) Жұмыс күшінің ұтқырлығын арттыру үшін адамдарды ерікті түрде қоныс аудару қағидаларының 12-тармағында белгіленген санаттарға үміткерлердің сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7641,69 +9099,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңнамада белгіленген тәртіппен өзіне-өзі қызмет көрсету, өз бетінше жүріп-тұру, бағдарлану қабілетін немесе мүмкіндігін толық немесе ішінара жоғалтқан өтініш берушілерге мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорацияның қызметкері тұрғылықты жеріне барып 1414 Бірыңғай байланыс орталығы арқылы жүгіну арқылы жүргізеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар қызметі мобильді қосымшада авторизацияланған пайдаланушылар үшін қол жетімді.</w:t>
+Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизациядан өткен субъктілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субъект цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторизациядан өтуі, бұдан әрі "Цифрлық құжаттар" бөліміне өту және қажетті құжатты таңдауы қажет.</w:t>
+Субъект мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістер арқылы авторизациядан өтеді, одан кейін "Цифрлық құжаттар" бөлімінде әрі қарай пайдалану үшін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7768,599 +9244,439 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аударушыларды қабылдаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өңірлік квотасына </w:t>
+              <w:t>өңірлік квотасына енгізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>енгізу қағидалары</w:t>
+              <w:t>қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="67"/>
+    <w:bookmarkStart w:name="z146" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z147" w:id="68"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Заңының 20-бабының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> басшылыққа ала отырып, </w:t>
+        <w:t xml:space="preserve"> басшылыққа ала отырып, "Азаматтарға арналған үкімет мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы филиалының №___ бөлімі, Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "Азаматтарға арналған үкімет мемлекеттік корпорациясы" коммерциялық емес </w:t>
+        <w:t>
+      ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      акционерлік қоғамы филиалының №___ бөлімі, Халықты әлеуметтік қорғау және </w:t>
+        <w:t>
+      ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган </w:t>
+        <w:t>
+      Мемлекеттік қызметтің көрсетуге қойылатын негізгі талаптардың көзделген тізбесіне сәйкес қолданылу мерзімі өткен құжаттар және (немесе) құжаттар топтамасы сіздің толық ұсынбағаныңызға байланысты мемлекеттік көрсетілетін қызметтің көрсетуге құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ______________________________________________________, </w:t>
+        <w:t>
+      құжаттардың атауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________ </w:t>
+        <w:t>
+      1) _____________________________________ ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мемлекеттік қызметтің көрсетуге қойылатын негізгі талаптардың көзделген тізбесіне </w:t>
+        <w:t>
+      2)______________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      сәйкес қолданылу мерзімі өткен құжаттар және (немесе) құжаттар топтамасы сіздің </w:t>
+        <w:t>
+      Осы қолхат әр тарап үшін бір-бірден 2 данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      толық ұсынбағаныңызға байланысты мемлекеттік көрсетілетін қызметтің көрсетуге </w:t>
+        <w:t>
+      ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+      (қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құжаттардың атауы:</w:t>
+      Орындаушы: ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) _____________________________________ ;</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)______________________________________;</w:t>
+      Телефон _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы қолхат әр тарап үшін бір-бірден 2 данада жасалды.</w:t>
+      Алды: __________________________________ _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________</w:t>
-[...125 lines deleted...]
-      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (бар болса)/қолы</w:t>
+      (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда)/қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _________ 20___ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8544,275 +9860,167 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аударушыларды қабылдаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өңірлік квотасына </w:t>
+              <w:t>өңірлік квотасына енгізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>енгізу қағидалары</w:t>
+              <w:t>қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="69"/>
+    <w:bookmarkStart w:name="z175" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қандастарды қабылдаудың өңірлік квотасына енгізу туралы</w:t>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+        <w:t xml:space="preserve"> Қандастарды қабылдаудың өңірлік квотасына енгізу туралы ШЕШІМ "___"_____ 20___ жылғы № _______ __________________________________________________________________ (Жергілікті атқарушы орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.11.2025 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 359</w:t>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган қандастарды қабылдау жөніндегі комиссияның ұсынымына сәйкес, "Халықтың көші-қоны туралы" 2011 жылғы 22 шілдедегі Қазақстан Республикасының </w:t>
+      Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган қандастарды қабылдау жөніндегі комиссияның ұсынымына сәйкес, "Халықтың көші-қоны туралы" 2011 жылғы 22 шілдедегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қандастарды қабылдаудың өңірлік квотасына енгізу жөнінде оң шешім қабылдады:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -8846,51 +10054,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9179,293 +10387,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>ЖСН</w:t>
+ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...11 lines deleted...]
-          </w:p>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> болса)</w:t>
+Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Туған күні</w:t>
+Жынысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...55 lines deleted...]
-              <w:t>Туыстық қатынас</w:t>
+Туыстық қатынас</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9926,52 +11036,4486 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының ЭЦҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қандастар мен қоныс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аударушыларды қабылдаудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңірлік квотасына енгізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z186" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қандастарды қабылдаудың өңірлік квотасына енгізуден бас тарту туралы ШЕШІМ 20__ ж. "__" ________ № _____________ __________________________________________________________________ (Жергілікті атқарушы орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәртебесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орындалу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жынысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туыстық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________ халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган қандастарды қабылдау жөніндегі комиссияның ұсынымы негізінде "Халықтың көші-қоны туралы" 2011 жылғы 22 шілдедегі Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өңірлік квотаға енгізуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қандастарды қабылдаудың өңірлік квотасына енгізу бойынша бас тарту үшін мыналар негіз болып табылады:____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының ЭЦҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қандастар мен қоныс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аударушыларды қабылдаудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңірлік квотасына енгізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z197" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы ӨТІНІШ ______________________________________________________________ (Көрсетілетін қызметті берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені / мені және менің отбасы мүшелерімді қоныс аударушыларды қабылдаудың өңірлік квотасына қосуды сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жынысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғылықты мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыспен қамту санаты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жалдамалы жұмыскер, сондай-ақ өзге де ақылы жұмысы бар (сайланған, тағайындалған немесе бекітілген)адам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Жеке кәсіпкер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жеке практикамен айналысатын адам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жалдамалы қызметкерлерге жатпайтын азаматтық-құқықтық сипаттағы шарт бойынша қызметті жүзеге асыратын жеке тұлға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) шаруашылық серіктестіктердің құрылтайшылары (қатысушылары) және акционерлік қоғамдардың құрылтайшылары, акционерлері (қатысушылары), сондай-ақ өндірістік кооперативтердің мүшелері болып табылатын жеке тұлға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) тәуелсіз жұмыскер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Қазақстан Республикасының Қарулы Күштерінде, басқа да әскерлер мен әскери құралымдарда, Қазақстан Республикасының Құқық қорғау және арнаулы мемлекеттік органдарында қызмет өткеретін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) шаруа немесе фермер қожалығы нысанындағы қызметті жүзеге асыратын тұлға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) жұмыссыз.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының мынадай құрамы бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туыстық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғылықты мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке мынадай құжаттарды қоса беремін/:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу" мемлекеттік қызметінің көрсету үшін қажетті менің дербес деректерімді жинауға және өңдеуге өз келісімімді беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 ___ "___" ___________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қандастар мен қоныс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аударушыларды қабылдаудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңірлік квотасына енгізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z221" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуге өтінішті қабылдау туралы № ________ хабарлама____ _______ ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының өтініші ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)) қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы ________________________ (облыс, республикалық маңызы бар қалалар және Астана) тіркелген _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіріс хат-хабарлар ретінде № _______________________ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні) және заңда белгіленген тәртіппен және мерзімдерде қаралатын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке мынадай құжаттарды қоса беремін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)_____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)_____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ..)______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар қабылданды _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________ (қолы) / _________ (Күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кесу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қабылдау туралы ______ жыл ____________ №______ хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (этникалық қазақ болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты мекен-жайы_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс деректері __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________ (Қолы) / _________ (Күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қандастар мен қоныс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аударушыларды қабылдаудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңірлік квотасына енгізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z252" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ҚОЛХАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы филиалының ______________________________________ №___ бөлімі, ______________________________________________ халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган Мемлекеттік қызметтің көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес сіз құжаттардың толық топтамасын ұсынбағаныңызға және (немесе) қолданылу мерзімі өткен құжаттарды ұсынғаныңызға байланысты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ мемлекеттік қызметтің көрсетуге құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әр тарап үшін бір-бірден 2 данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Мемлекеттік корпорация қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, Аты, Әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алды: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда)/қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20___ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4838700" cy="1130300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -10118,87 +15662,1336 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аударушыларды қабылдаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өңірлік квотасына </w:t>
+              <w:t>өңірлік квотасына енгізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>енгізу қағидалары</w:t>
+              <w:t>қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
-            </w:r>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z282" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы ШЕШІМ 20___ жыл "___" _____ № _______ _____________________________________________________________________ (көрсетілетін қызметті берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Халықты жұмыспен қамту мәселелері жөніндегі өңірлік комиссия "Халықтың көші-қоны туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес оң шешім қабылдады:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жынысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғылықты мекен-жайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасы мүшелері (бар болса):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жынысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туыстық қатынас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының ЭЦҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -10209,166 +17002,213 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қандастар мен қоныс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аударушыларды қабылдаудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңірлік квотасына енгізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="70"/>
+    <w:bookmarkStart w:name="z293" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қандастарды қабылдаудың өңірлік квотасына енгізуден бас тарту туралы</w:t>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+        <w:t xml:space="preserve"> Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуден бас тарту туралы ШЕШІМ "___" ________20___ № _____________ __________________________________________________________________ (көрсетілетін қызметті берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.11.2025 </w:t>
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 359</w:t>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Халықтың көші-қоны туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10637,51 +17477,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш түрі</w:t>
+Түрі қолдану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10908,51 +17748,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Көрсетілетін қызметті алушы туралы мәліметтер:</w:t>
+      Көрсетілетін қызметті алушылар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -10970,51 +17810,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11042,51 +17882,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11557,209 +18397,304 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өңірлік квотаға енгізуден бас тартады.</w:t>
+        <w:t>
+      Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу бойынша бас тарту үшін негіз болып табылады: ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қандастарды қабылдаудың өңірлік квотасына енгізу бойынша бас тарту үшін мыналар негіз болып табылады: _________________________________________________________________</w:t>
-[...20 lines deleted...]
-        <w:br/>
+      Басшының ЭЦҚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...72 lines deleted...]
-      Басшының ЭЦҚ</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________ (Қолы) / ___</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11795,7007 +18730,152 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қандастар мен қоныс</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аударушыларды қабылдаудың</w:t>
+              <w:t>Денсаулық сақтау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өңірлік квотасына </w:t>
+              <w:t>әлеуметтік даму министрі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>енгізу қағидалары</w:t>
+              <w:t>міндетін атқарушының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>2016 жылғы 15 қаңтардағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 20 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="71"/>
+    <w:bookmarkStart w:name="z126" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы </w:t>
-[...6814 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18839,55 +18919,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19209,35 +19289,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>