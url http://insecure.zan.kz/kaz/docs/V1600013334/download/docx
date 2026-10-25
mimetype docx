--- v4 (2026-07-26)
+++ v5 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7adf1a9" w14:textId="7adf1a9">
+    <w:p w14:paraId="634d3e8" w14:textId="634d3e8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1342,51 +1342,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) көрсетілетін қызметті алушы – Қазақстан Республикасының орталық мемлекеттік органдарын, шет елдердегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
+      2) көрсетілетін қызметті алушы – Қазақстан Республикасының орталық мемлекеттік органдарын, шет елдердегі мекемелерін, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қандас – бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
@@ -1442,1364 +1442,1312 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қоныс аударушыларды қабылдаудың өңірлік квотасы-Қазақстан Республикасының Үкіметі айқындаған өңірлерге тұрақты тұру үшін келетін, Қазақстан Республикасының Әлеуметтік кодексіне сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушыларға көзделген мемлекеттік қолдау шараларымен қамтамасыз етілетін қоныс аударушылардың немесе қоныс аударушылардың және олардың отбасы мүшелерінің шекті саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) мансап орталығы – аудандарда, облыстық және Республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын еңбек мобильділігі орталығының филиалы;</w:t>
+      7) мансап орталығы – еңбек мобильділігі орталығының функцияларын аудандарда, астанада, облыстық және республикалық маңызы бар қалаларда орындауды жүзеге асыратын филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын облыстың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органы;</w:t>
+      8) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) этникалық қазақ – ұлты қазақ шетел азаматы немесе азаматтығы жоқ адам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қандастарды қабылдаудың өңірлік квотасына енгізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Қандастарды қабылдаудың өңірлік квотасына енгізу" мемлекеттік қызметін алу үшін бұрын өңірлік квотаға енгізілмеген және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2013 жылғы 22 шілдедегі № 329-Ө-М бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8624 болып тіркелген) бекітілген Қандас мәртебесін беру немесе ұзарту қағидаларының 9-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген шарттарда қандас мәртебесін алған этникалық қазақтар, қандастарды қабылдаудың өңірлік квотасына енгізілгеннен кейін келген қандастардың жесірлері мен олардың ортақ балалары және (немесе) ата-анасы Қазақстан Республикасының азаматтығын алғанға дейін Қазақстан Республикасында туған балалары, сондай-ақ Қазақстан Республикасының аумағында тұратын қандас мәртебесін алған этникалық қазақтар (бұдан әрі - көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көрсетілген құжаттармен қоса, осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "migration.enbek.kz" порталы арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Мемлекеттік корпорация арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "цифрлық үкіметтің" веб-порталы (бұдан әрі – веб-портал) арқылы өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 222</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...437 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметті көрсету нәтижесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік корпорация тұрақты тұрғылықты жері бойынша тіркелгенін және қандаста және онымен тұрақты тұратын отбасы мүшелерінде "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден келетін елді мекенде меншік құқығында оларға тиесілі тұрғын үйдің бар-жоғын растайтын мәліметтерді алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Мемлекеттік корпорация тұрақты тұрғылықты жері бойынша тіркелгенін және қандаста және онымен тұрақты тұратын отбасы мүшелерінде "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден келетін елді мекенде меншік құқығында оларға тиесілі тұрғын үйдің бар-жоғын растайтын мәліметтерді алады.</w:t>
-[...136 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="24"/>
+      6. Мемлекеттік корпорация мемлекеттік қызметті көрсетуге қойылатын талаптар тізбесінің 10-тармағында көрсетілген өтініш пен өтініш берушінің құжаттары келіп түскен күні оларды халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға (бұдан әрі - көрсетілетін қызметті беруші) "цифрлық үкімет" шлюзі арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішті қабылдаған мемлекеттік корпорацияның маманы қандастарды қабылдаудың өңірлік квотасына енгізу үшін өтініш берушіден қабылданатын құжаттар топтамасының толықтығын тексереді, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес өтініш беруші ұсынған құжаттардың электрондық көшірмелерін қайта жаңғырту сапасын және олардың түпнұсқаларға сәйкестігін қамтамасыз етеді, өзінің ЭЦҚ арқылы куәландырады, одан кейін құжаттардың түпнұсқаларын өтініш берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация арқылы жүгінген кезде көрсетілетін қызметті алушы құжаттар топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда, Мемлекеттік корпорацияның маманы өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдаған Мемлекеттік корпорация маманы өтініш берушіге құжаттардың қабылданғаны туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z48" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Веб-портал арқылы жүгінген кезде Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттардың толық топтамасы берілген жағдайда көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін өтініштің қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы құжаттар топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда, көрсетілетін қызметті беруші бір жұмыс күні ішінде "Қандастар қабылдаудың өңірлік квотасына енгізу" мемлекеттік көрсетілетін қызмет туралы өтінішті қабылдаудан бас тарту туралы көрсетілетін қызметті алушыны "Қандас" автоматтандырылған цифрлық жүйесі (бұдан әрі - "Қандас" АЦЖ) арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган жұмыс берушінің өтінішхаты бойынша немесе өз бастамасы бойынша мынадай жағдайларда мемлекеттік қызмет көрсету процесін тоқтата тұруға құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұруға құқылы. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 8-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. "Migration.enbek.kz" порталы арқылы берілген өтініш "Қандас" АЦЖ-ға келіп түседі және өтініш түскен күні көрсетілетін қызметті беруші тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 222</w:t>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...151 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Әлеуметтік кодекстің 112-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған өңірлердің халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдары (бұдан әрі – Көрсетілетін қызметті беруші) қандастарды қабылдаудың өңірлік квотасына енгізу туралы өтініш білдірген қандастардың өтініштеріне қоса берілген өтініштер мен құжаттарды қалыптастырады және өтініштер келіп түскен күннен кейін алты жұмыс күні ішінде қандастарды қабылдау жөніндегі комиссияның қарауына қандастарды қабылдаудың өңірлік квотасына енгізу не бас тарту туралы ұсынымдар шығару үшін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2818,70 +2766,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="29"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қандастарды қабылдау жөніндегі комиссия қандастардың, өтініш білдіруші қандастардың өтінішін алғаннан кейін бес жұмыс күні ішінде қандастарды қабылдаудың өңірлік квотасына енгізу не енгізуден бас тарту туралы ұсыныс шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2900,131 +2848,133 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="30"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="33"/>
+        <w:t>
+      12. Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Жергілікті атқарушы орган қандастарды қабылдау жөніндегі комиссия ұсыным шығарған күннен бастап үш жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3039,435 +2989,165 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қандастарды қабылдаудың өңірлік квотасына енгізу туралы шешім не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қандастарды қабылдаудың өңірлік квотасына енгізу жөніндегі бас тарту туралы шешім қабылдайды және көрсетілетін қызметті алушыға өтініш беру тәсіліне байланысты мемлекеттік қызмет көрсету нәтижесін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды Мемлекеттік корпорация арқылы берген кезде қандастарды қабылдаудың өңірлік квотасына енгізу туралы шешімді көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей өтініш берушіге одан әрі беру үшін Мемлекеттік корпорацияға жібереді.Көрсетілетін қызметті алушы портал арқылы жүгінген кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушының "жеке кабинетіне" қандастарды қабылдаудың өңірлік квотасына енгізу туралы хабарлама не қандастарды қабылдаудың өңірлік квотасына енгізу жөніндегі бас тарту туралы шешім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...22 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">
+      14. "Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу" мемлекеттік қызметін алу үшін "Мәңгілік ел жастары – индустрияға!" ("Серпін") және "Жарқын Болашақ" жобасының түлектерін қоспағанда, Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 214 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32850 болып тіркелген) бекітілген Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларында көзделген тәртіппен тіркелген жұмыс іздеп жүрген адамдар және (немесе) жұмыссыздар қатарындағы, өтініш берген кезде Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 234 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32880 болып тіркелген) (бұдан әрі - көрсетілетін қызметті алушы) бекітілген Жұмыс күшінің ұтқырлығын арттыру үшін адамдарды ерікті түрде қоныс аудару қағидаларының 12-тармағының 4) тармақшасында және 16-тармағында көзделген мерзімдерде тұрған жері бойынша тұрақты тіркеуі бар Қазақстан Республикасының азаматтары Мемлекеттік корпорация немесе "migration.enbek.kz" порталы немесе веб-портал арқылы осы Қағидаларға 2-қосымшаға сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көрсетілген құжаттарды қоса бере отырып, осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы өтініш (бұдан әрі – өтініш) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...291 lines deleted...]
-      Мемлекеттік корпорация Мемлекеттік қызметті көрсетуге қойылатын талаптар тізбесінің 8-тармағында көрсетілген өтініш пен өтініш берушінің құжаттары келіп түскен күні оларды көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі арқылы жібереді.</w:t>
+      Мемлекеттік корпорация Мемлекеттік қызметті көрсетуге қойылатын талаптар тізбесінің 10-тармағында көрсетілген өтініш пен өтініш берушінің құжаттары келіп түскен күні оларды көрсететін қызметті берушіге "цифрлық үкімет" шлюзі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішті қабылдаған Мемлекеттік корпорацияның маманы өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3623,1054 +3303,890 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. "Migration.enbek.kz" порталы немесе веб-портал арқылы өтініш берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталықтарына өтініштер "Еңбек нарығы" жұмыспен қамтудың бірыңғай цифрлық платформасы арқылы келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өңірлердің мансаптық орталықтары өтініш келіп түскен күннен бастап бір жұмыс күні ішінде үміткерлердің өтініштерін көрсетілетін қызметті берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көзделген құжаттардың толық пакетін ұсынған кезде осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуге өтініштің қабылданғаны туралы хабарламаны алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші екі жұмыс күні ішінде "migration.enbek.kz" порталы не веб-порталы арқылы қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу үшін өтінішті қабылдаудан бас тарту туралы көрсетілетін қызметті алушыны хабардар етеді және көрсетілетін қызметті алушы ұсынған жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаларға 2-қосымшаға сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көрсетілген құжаттардың толық емес топтамасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қолданылу мерзімі өткен құжаттарды және (немесе) қолданылу мерзімі қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы шешім қабылданған күні аяқталатын құжаттарды ұсынған жағдайда осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Migration.enbek.kz" порталы арқылы берілген өтінішті көрсетілетін қызметті беруші жүгінген күні тіркейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көрсетілетін қызметті алушының және оның отбасы мүшелерінің тұрақты тұрғылықты жері бойынша тіркелгенін растайтын мәліметтер (бар болса) тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">17. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 222</w:t>
+        <w:t xml:space="preserve">18. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Көрсетілетін қызметті алушының қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуге арналған өтініші және өтінішке қоса берілген құжаттар келіп түскен күннен бастап бес жұмыс күні ішінде қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы не бас тарту туралы ұсыным шығару үшін халықты жұмыспен қамту мәселелері жөніндегі өңірлік комиссияның (бұдан әрі – Жұмыспен қамту жөніндегі комиссия) қарауына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 513</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z70" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Migration.enbek.kz" порталы немесе веб-портал арқылы өтініш берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z295" w:id="36"/>
+      20. Жұмыспен қамту жөніндегі комиссия көрсетілетін қызметті алушылардың, өтініш білдіріп отырған қоныс аударушылардың өтініштері келіп түскен күннен кейін үш жұмыс күні ішінде себептерін дәлелді негіздей отырып, қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу не енгізуден бас тарту туралы ұсыным шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақтың екінші абзацы 01.01.2027 бастап қолданысқа енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мансап орталықтарына өтініштер "Еңбек нарығы" ААЖ арқылы келіп түседі.</w:t>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+      21. Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 359</w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...588 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="48"/>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Жергілікті атқарушы орган жұмыспен қамту жөніндегі комиссия ұсыным шығарған күннен кейін үш жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4685,51 +4201,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы шешім не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуден бас тарту туралы шешім қабылдайды және көрсетілетін қызметті алушының "жеке кабинетіне" қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы хабарламаны не қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуден бас тарту туралы шешімді жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды Мемлекеттік корпорация арқылы берген кезде қандастарды қабылдаудың өңірлік квотасына енгізу туралы шешімді көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей өтініш берушіге одан әрі беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4765,149 +4281,227 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z77" w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 3-1-тараумен толықтыру көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша шешімдерге, әрекеттерге (әрекетсіздікке) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z78" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Көрсетілетін қызметті алушы ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) шағымданады. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына не Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z79" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4926,282 +4520,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="52"/>
+    <w:bookmarkStart w:name="z80" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z81" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Көрсетілетін қызметті алушы ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мәселелері жөніндегі жергілікті атқарушы органның, лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) шағымданады. Мемлекеттік қызмет көрсету мәселелері бойынша жергілікті атқарушы органның шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес жергілікті атқарушы орган басшысының атына не мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z82" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам шағымды берген өтініш берушіге шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) хабарлайды ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылған жөнінде хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z83" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі. Егер заңда жоғары тұрған органға шағымдану қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік орган, әкімшілік әрекеті (әрекетсіздігі) дауланатын лауазымды адам, әкімшілік акті сотқа кері қайтарып алумен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамның уәжді ұстанымын ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z82" w:id="54"/>
+    <w:bookmarkStart w:name="z84" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам шағымды берген өтініш берушіге шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) хабарлайды ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылған жөнінде хабарлайды.</w:t>
+      29. Қазақстан Республикасы халқының көші-қоны саласындағы мемлекеттік саясатты қалыптастыру мәселелері жөніндегі уәкілетті орган көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға және "цифрлық үкімет" операторына, оның ішінде бірыңғай байланыс орталығына Мемлекеттік қызмет көрсетуге қойылатын талаптарға енгізілген өзгерістер мен толықтырулар туралы үш жұмыс күні ішінде хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z83" w:id="55"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      29. Қазақстан Республикасы халқының көші-қоны саласындағы мемлекеттік саясатты қалыптастыру мәселелері жөніндегі уәкілетті орган көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, оның ішінде бірыңғай байланыс орталығына Мемлекеттік қызмет көрсетуге қойылатын талаптарға енгізілген өзгерістер мен толықтырулар туралы үш жұмыс күні ішінде хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5308,68 +4870,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="56"/>
+    <w:bookmarkStart w:name="z87" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандастарды қабылдаудың өңірлік квотасына енгізу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6669,179 +6231,71 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+        <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 222</w:t>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6917,149 +6371,189 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аударушыларды қабылдаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өңірлік квотасына</w:t>
+              <w:t>өңірлік квотасына енгізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>енгізу қағидалары</w:t>
+              <w:t>қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="57"/>
+    <w:bookmarkStart w:name="z302" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7258,52 +6752,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1) қандастарды қабылдаудың өңірлік квотасына енгізу; </w:t>
+              <w:t>
+1) қандастарды қабылдаудың өңірлік квотасына енгізу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7389,72 +6883,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> айқындалған өңірлердің халқын әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган</w:t>
+              <w:t>
+Әлеуметтік кодекстің 112-бабы 3-тармағының 2) тармақшасында айқындалған өңірлердің халқын әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7577,51 +7051,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Мемлекеттік корпорация;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) "электрондық үкімет" веб-порталы (бұдан әрі – портал).</w:t>
+3) "цифрлық үкімет" веб-порталы (бұдан әрі – веб-портал) .</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7875,51 +7349,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7988,69 +7462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қандастарды қабылдаудың өңірлік квотасына енгізу туралы не бас тарту туралы шешім.</w:t>
-[...17 lines deleted...]
-Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы не бас тарту туралы шешім.</w:t>
+Қандастарды қабылдаудың өңірлік квотасына енгізу туралы не бас тарту туралы шешім. Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы не бас тарту туралы шешім.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесі көрсетілетін қызметті берушінің лауазымды адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8214,51 +7670,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8268,51 +7724,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Мемлекеттік корпорацияда – өтініштерді қабылдау және мемлекеттік қызметтердің дайын нәтижелерін беру мемлекеттік корпорация арқылы дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз жүзеге асырылады, мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдерінде дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін, Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы</w:t>
+2) веб-порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8435,51 +7891,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) неке қию немесе некені бұзу туралы куәліктің көшірмесі (бар болса);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) отбасы мүшелерінің туу туралы куәлігі (болған кезде).</w:t>
+3) отбасы мүшелерінің туу туралы куәлігі (болған кезде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қазақстан Республикасының тұрақты тұруға рұқсат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушілер цифрлық құжаттарды іске асырылған интеграция арқылы цифрлық құжаттар сервисінен веб-порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру арқылы немесе веб-порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8560,52 +8034,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) еңбек қызметін растайтын құжат (болған кезде);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5) Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 214 бұйрығымен көзделген Жұмыс іздеп жүрген адамдарды және (немесе) жұмыссыздарды тіркеу туралы құжат (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32850 болып тіркелді).</w:t>
+              <w:t xml:space="preserve">
+5) Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 214 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көзделген Жұмыс іздеп жүрген адамдарды және (немесе) жұмыссыздарды тіркеу туралы құжат (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32850 болып тіркелген).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) отбасы мүшелерінің туу туралы куәлігі (болған кезде).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8673,346 +8167,254 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін немесе </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді</w:t>
+қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасының күшін жоюдын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген негіздерді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Қазақстан Республикасының Үкіметі айқындаған өңірлердің жергілікті атқарушы органдары қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы шешім қабылдаған кезде мынадай жағдайларда қандастарды немесе қоныс аударушыларды және олардың отбасы мүшелерін (бар болса) қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуден бас тартады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өтініш берушілер ұсынған құжаттарда қамтылған деректердің (мәліметтердің) анық еместігі анықталған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өтініште көрсетілген әкімшілік-аумақтық бірлікте қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасы болмаған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өтініш берушілердің қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасына бұрын енгізілгені анықталған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Қандастарды қабылдаудың өңірлік квотасына енгізуден бас тартудың негізі "Халықтың көші-қоны туралы" Заңының (бұдан әрі – Заң) </w:t>
-[...163 lines deleted...]
-2) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес шектеулі қолжетімділіктің дербес деректеріне қол жеткізуге ұсынылатын қоныс аударушының келісімінің болмауы;</w:t>
+4) Қазақстан Республикасының "Дербес деректер және оларды қорғау туралы" Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қандастың немесе қоныс аударушының қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмаған;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) Қазақстан Республикасы Әлеуметтік кодексі 112-бабының </w:t>
-[...75 lines deleted...]
-5) Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 234 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32880 болып тіркелген) Жұмыс күшінің ұтқырлығын арттыру үшін адамдарды ерікті түрде қоныс аудару қағидаларының 12-тармағында белгіленген санаттарға үміткерлердің сәйкес келмеуі.</w:t>
+5) үміткерлер "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңының 20-бабы, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>53-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 және 2-тармақтарында белгіленген шарттарға сәйкес келмеген жағдайларда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9099,87 +8501,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңнамада белгіленген тәртіппен өзіне-өзі қызмет көрсету, өз бетінше жүріп-тұру, бағдарлану қабілетін немесе мүмкіндігін толық немесе ішінара жоғалтқан өтініш берушілерге мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорацияның қызметкері тұрғылықты жеріне барып 1414 Бірыңғай байланыс орталығы арқылы жүгіну арқылы жүргізеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизациядан өткен субъктілер үшін қолжетімді.</w:t>
+Цифрлық құжаттар сервисі мобильді қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизациядан өткен субъктілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субъект мобильді қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістер арқылы авторизациядан өтеді, одан кейін "Цифрлық құжаттар" бөлімінде әрі қарай пайдалану үшін</w:t>
-[...17 lines deleted...]
-қажетті құжатты қарайды.</w:t>
+Субъект мобильді қосымшада және пайдаланушылардың цифрлық жүйелерінде қолжетімді әдістер арқылы авторизациядан өтеді, одан кейін "Цифрлық құжаттар" бөлімінде әрі қарай пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9289,68 +8673,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="58"/>
+    <w:bookmarkStart w:name="z146" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9905,68 +9289,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="59"/>
+    <w:bookmarkStart w:name="z175" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандастарды қабылдаудың өңірлік квотасына енгізу туралы ШЕШІМ "___"_____ 20___ жылғы № _______ __________________________________________________________________ (Жергілікті атқарушы орган)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11198,68 +10582,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="60"/>
+    <w:bookmarkStart w:name="z186" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандастарды қабылдаудың өңірлік квотасына енгізуден бас тарту туралы ШЕШІМ 20__ ж. "__" ________ № _____________ __________________________________________________________________ (Жергілікті атқарушы орган)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12707,68 +12091,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="61"/>
+    <w:bookmarkStart w:name="z197" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы ӨТІНІШ ______________________________________________________________ (Көрсетілетін қызметті берушінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14313,50 +13697,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) лауазымы)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14461,68 +13941,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="62"/>
+    <w:bookmarkStart w:name="z221" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуге өтінішті қабылдау туралы № ________ хабарлама____ _______ ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15097,80 +14577,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z252" w:id="63"/>
+    <w:bookmarkStart w:name="z252" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ҚОЛХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15707,68 +15187,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z282" w:id="64"/>
+    <w:bookmarkStart w:name="z282" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу туралы ШЕШІМ 20___ жыл "___" _____ № _______ _____________________________________________________________________ (көрсетілетін қызметті берушінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17073,68 +16553,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z293" w:id="65"/>
+    <w:bookmarkStart w:name="z293" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізуден бас тарту туралы ШЕШІМ "___" ________20___ № _____________ __________________________________________________________________ (көрсетілетін қызметті берушінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18653,50 +18133,136 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшының ЭЦҚ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________ (Қолы) / ___</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидаларды 11, 12, 13-қосымшалармен толықтыру көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18814,68 +18380,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 20 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="66"/>
+    <w:bookmarkStart w:name="z126" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша алып тасталды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18919,55 +18485,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19293,31 +18859,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>