--- v0 (2025-12-27)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d3686c" w14:textId="0d3686c">
+    <w:p w14:paraId="0c8176c" w14:textId="0c8176c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,146 +102,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 27 қаңтардағы № 32 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 29 ақпанда № 13309 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       "Өзін-өзі реттеу туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      РҚАО-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ұлттық экономика министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 106 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -586,233 +606,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2016 жылғы 15 мамырдан бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-министрі</w:t>
+Ұлттық экономика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Е. Досаев</w:t>
@@ -1121,94 +1128,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Өзін-өзі реттейтін ұйымдардың тізілімін жүргізу қағидалары (бұдан әрі – Қағидалар) "Өзін-өзі реттеу туралы" 2015 жылғы 12 қарашадағы Қазақстан Республикасы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Заң) 6-бабының 2) тармақшасына сәйкес әзірленген және реттеуші мемлекеттік органдардың өзін-өзі реттейтін ұйымдардың тізілімін жүргізу тәртібін белгілейді.</w:t>
+      1. Осы Өзін-өзі реттейтін ұйымдардың тізілімін жүргізу қағидалары (бұдан әрі – Қағидалар) "Өзін-өзі реттеу туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және реттеуші мемлекеттік органдардың өзін-өзі реттейтін ұйымдардың тізілімін жүргізу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзін-өзі реттейтін ұйымдардың тізілімін жүргізуді тиісті саладағы (аядағы) реттеуші мемлекеттік орган электрондық нысанда жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық экономика министрінің м.а. 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 106 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2797,54 +2866,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. ӨРҰ бекітілген қағидалары мен стандарттарының, сондай-ақ өздері өндірген тауарлар (жұмыстар, көрсетілетін қызметтер) тұтынушылары және өзге тұлғалар алдында мүліктік жауапкершілікті қамтамасыз етудің бір тәсілінің болуы Тізілімді өзектілендіру (жаңарту) кезінде және ӨРҰ қызметінің барлық мерзімі ішінде міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z83" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кәсіпкерлік немесе кәсіптік қызмет субъектілерінің міндетті мүшелігіне (қатысуына) негізделген ӨРҰ қойылатын қосымша талаптар өзін-өзі реттеуді жүргізуді көздейтін заңнамалық актілерде белгіленеді.</w:t>
+      Кәсіпкерлік немесе кәсіптік қызмет субъектілерінің міндетті мүшелігіне (қатысуына) негізделген СРО-ға қойылатын қосымша талаптар өзін-өзі реттеуді енгізуді көздейтін заңдарда белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z84" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Тізілімде қамтылған мәліметтерді ұсыну</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z85" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3102,467 +3233,468 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1031"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1319"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тізілім жазбасының нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәліметтерді енгізу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2560" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ӨРҰ толық атауы және оның ұйымдық-құқықтық нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4372" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ӨРҰ-ға мүшелік (қатысу) (ерікті немесе міндетті) туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ӨРҰ-ға берілген мемлекеттік функцияның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ӨРҰ жарғысы туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1031" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2560" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4372" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3585,139 +3717,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2462"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2084"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2462" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бекітілген қағидалар туралы мәліметтер*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бекітілген стандарттар туралы мәліметтер *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3791,272 +3924,272 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөлшерлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2462" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4079,180 +4212,181 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2668"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1406"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ӨРҰ мүшелері (қатысушылары) туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2668" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экономикалық қызмет түрлерінің жалпы жіктеуішіне сәйкес экономикалық қызмет түрінің коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4286,719 +4420,713 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғалар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2668" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салық төлеушінің сәйкестендіру нөмірі (болған жағдайда)</w:t>
+Аты, әкесінің аты (болған жағдайда), тегі,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұйымдық- құқықтық нысаны</w:t>
+Салық төлеушінің сәйкестендіру нөмірі (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1406" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бизнес-сәйкестендіру нөмірі</w:t>
+Ұйымдық- құқықтық нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1406" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орналасқан орнының мекенжайы</w:t>
+Бизнес-сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2668" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+Орналасқан орнының мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2330" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1406" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1406" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...41 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4233" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ӨРҰ интернет-ресурсының мекенжайы (бар болған жағдайда)</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5833" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ӨРҰ-ға өз мүшелігін тоқтатқан (мүшелікті тоқтату негізінде) мүшелер туралы мәліметтер</w:t>
+ӨРҰ интернет-ресурсының мекенжайы (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өзге де мәліметтер</w:t>
+ӨРҰ-ға өз мүшелігін тоқтатқан (мүшелікті тоқтату негізінде) мүшелер туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4233" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+Өзге де мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5833" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7970,55 +8098,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8344,31 +8472,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>