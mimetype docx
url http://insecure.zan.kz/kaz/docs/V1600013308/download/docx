--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0634a2d" w14:textId="0634a2d">
+    <w:p w14:paraId="72a512e" w14:textId="72a512e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,80 +113,84 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 12 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 29 ақпанда № 13308 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз!</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Нормативтік құқықтық актілерді жетілдіру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -450,127 +454,139 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021 жылғы 1 қаңтардан бастап қолданысқа енгізілетін отыз үшінші абзацын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3478,1050 +3494,408 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар үшін ең аз рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 </w:t>
+      11. "Инвестициялық портфельді басқару жөнiндегi қызметті жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 3 ақпандағы № 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8318 тіркелген, 2013 жылғы 5 маусымда "Егемен Қазақстан" газетінде № 141 (28080) жарияланған) мынадай өзгеріс пен толықтыру енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9248 тіркелген, 2014 жылғы 16 сәуірде "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде ресми жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z170" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Инвестициялық портфельді басқару жөнiндегi қызметті жүзеге асыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспесі</w:t>
-[...528 lines deleted...]
-      мынадай мазмұндағы 1-1-тармақпен толықтырылсын: </w:t>
+        <w:t>17-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) соңғы он екі ай ішінде осы инвестициялық портфельді басқарушыға не оның қызметкерлеріне қатысты қабылданған кәсіби ұйымның шешімдерін;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z156" w:id="70"/>
-[...230 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17-тармақтың</w:t>
+        <w:t>20-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="75"/>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="76"/>
+    <w:bookmarkStart w:name="z174" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) кәсіби ұйымның қолданған ықпал ету шаралары;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4825,136 +4199,145 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (Деректер базасын қалыптастыру және жүргізу ұйымының атауы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6229"/>
-        <w:gridCol w:w="6071"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6229" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 ___жылғы "____"_____________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6071" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 жасалған орны </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5448,2212 +4831,1965 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шарттарға қатысты мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2794"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1528"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпаратты жеткізушінің аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шарттың нөмірі мен жасалған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1103" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тестілеу нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тестілеу нәтижесіне түсіндірме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сақтандырушылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Деректер базасының субъектілеріне мемлекеттік бақылауды жүзеге асыратын уәкілетті мемлекеттік орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге тұлғалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы (саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -10415,143 +9551,144 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       міндеттемелері бойынша болған берешегі туралы ақпарат </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1009"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="961"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10699,7570 +9836,6975 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Саны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кірістер (берешек) сомасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актив құны (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Саны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кірістер (берешек) сомасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актив құны (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Саны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кірістер (берешек) сомасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актив құны (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепті кезеңде алынған кірістер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жалақы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымдардың жарғылық капиталында (акцияларында) қатысу үлесінен түскен дивидент пен кіріс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салымдар бойынша сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлікті жалға беруден түскен кіріс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік қызметтен түсетін кіріс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлікті өткізуден түсетін кіріс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кірістің басқа түрлері (талдамасын қоса бере отырып)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлік:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұлттық валютамен,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оның ішінде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк шоттарындағы қолма-қол ақшамен</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шетел валютасымен,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оның ішінде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк шоттарындағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қолма-қол ақшамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалы қағаздар (эмитенттің атауын көрсете отырып), оның ішінде жай акция артықшылықты акция облигация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы ұйымының ірі қатысушысына тиесілі акция санының ұйымның (атауын көрсете отырып) дауыс беретін акцияларының немесе олардың, оның ішінде Қазақстан Республикасы резиденті еместердің жарғылық капиталындағы қатысу үлесінің жалпы санындағы қатынасы (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылжымайтын мүлік (атауы мен орналасқан жерін көрсете отырып)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге мүлік (талдамасын қоса бере отырып)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық міндеттемелер бойынша берешек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтелмеген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар бойынша мерзімі өткен берешек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндеттемелер бойынша өзге берешек (талдамасын қоса бере отырып)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1009" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="961" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -20626,55 +19168,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>