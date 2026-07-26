--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="72a512e" w14:textId="72a512e">
+    <w:p w14:paraId="5128e35" w14:textId="5128e35">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2303,118 +2303,280 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z101" w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 19.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 26.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, қайтарып алу қағидаларын және көрсетілген келісім алу үшін ұсынылатын құжаттарға қойылатын талаптарды бекіту туралы Қазақстан Республикасының Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 </w:t>
+      8. "Банктік қарыз және (немесе) банк кепілдігін алу мақсаттары үшін заңды тұлғаның ақпаратты жария ету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 25 мамырдағы № 194 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 19 маусым № 330-335 (27409) жарияланған) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7781 тіркелген, 2012 жылғы 29 тамызда "Егемен Қазақстан" газетінде № 562-569 (27642) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z102" w:id="34"/>
+    <w:bookmarkStart w:name="z148" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, қайтарып алу қағидаларында және көрсетілген келісім алу үшін ұсынылатын құжаттарға қойылатын </w:t>
-[...9 lines deleted...]
-        <w:t>талаптарда</w:t>
+      көрсетілген қаулымен бекітілген Банктік қарыз және (немесе) банк кепілдігін алу мақсаттары үшін заңды тұлғаның ақпаратты жария ету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2427,1475 +2589,517 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...68 lines deleted...]
-      "4. Өтініш беруші уәкілетті органға өтінішпен бірге тиісінше Банктер туралы заңның 17-1-бабының 4, 4-1, 5, 6, 7, 7-1 және 12-тармақтарында, Сақтандыру туралы заңның 26-бабының 6, 6-1, 7, 8, 9, 9-1 және 10-тармақтарында, Бағалы қағаздар рыногы туралы заңның 72-1-бабының 6, 6-1, 7, 8, 9 және 10-тармақтарында көзделген құжаттар мен мәліметтерді ұсынады.</w:t>
+        <w:t>1-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) Қазақстан Республикасы Ұлттық Банкінің не заңды тұлғаның жарғылық капиталға қатысу үлестерінің не орналастырылған (артықшылықты және қоғам сатып алған акциялары шегеріле отырып) акцияларының елу пайызынан астамына тікелей немесе жанама түрде иелік ететін заңды тұлға орналасқан елдің қаржылық қадағалау органының интернет-ресурсында не Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасына сәйкес қаржылық есептілік депозитарийінің интернет-ресурсында орналастырылған мәліметтерді;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z105" w:id="36"/>
-[...558 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-қосымша</w:t>
+        <w:t>4-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-қосымшаға</w:t>
+        <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 19.09.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 131</w:t>
+        <w:t xml:space="preserve">9. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 26.12.2016 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 304</w:t>
+        <w:t xml:space="preserve">10. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 28.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="64"/>
+    <w:bookmarkStart w:name="z169" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. "Банктік қарыз және (немесе) банк кепілдігін алу мақсаттары үшін заңды тұлғаның ақпаратты жария ету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 25 мамырдағы № 194 </w:t>
+      11. "Инвестициялық портфельді басқару жөнiндегi қызметті жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 3 ақпандағы № 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7781 тіркелген, 2012 жылғы 29 тамызда "Егемен Қазақстан" газетінде № 562-569 (27642) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="65"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9248 тіркелген, 2014 жылғы 16 сәуірде "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесінде ресми жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z170" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктік қарыз және (немесе) банк кепілдігін алу мақсаттары үшін заңды тұлғаның ақпаратты жария ету </w:t>
+      көрсетілген қаулымен бекітілген Инвестициялық портфельді басқару жөнiндегi қызметті жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақтың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+        <w:t>17-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) соңғы он екі ай ішінде осы инвестициялық портфельді басқарушыға не оның қызметкерлеріне қатысты қабылданған кәсіби ұйымның шешімдерін;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымша</w:t>
-[...281 lines deleted...]
-        <w:t>17-тармақтың</w:t>
+        <w:t>20-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="69"/>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="70"/>
+    <w:bookmarkStart w:name="z174" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) кәсіби ұйымның қолданған ықпал ету шаралары;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8989,8105 +8193,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...100 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жеке басын куәландыратын құжаттың атауы және деректемелері </w:t>
-[...7787 lines deleted...]
-        <w:t xml:space="preserve">" 2003 жылғы 2 шілдедегі Қазақстан Республикасының заңдарына сәйкес мемлекеттік кіріс органдарына активтер мен міндеттемелер туралы декларацияны ұсынатын айдың 1 (бірінші) күнінің алдындағы 12 (он екі) айға тең кезең есепті кезең болып табылады. </w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19168,55 +10354,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19542,31 +10728,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>