--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="94b0630" w14:textId="94b0630">
+    <w:p w14:paraId="131e8c8" w14:textId="131e8c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,124 +85,134 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жеке тұлғаларға банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржылық қызметті жүзеге асыратын ұйымдар беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелерін, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша базаларды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 8 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 29 ақпанда № 13305 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 8 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 29 ақпанда № 13305 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 15 мамырдағы № 91 қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Қаулының күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2432,55 +2444,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2810,35 +2844,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>