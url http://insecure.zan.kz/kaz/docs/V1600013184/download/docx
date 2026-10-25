--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="224dfa5" w14:textId="224dfa5">
+    <w:p w14:paraId="a3b1f69" w14:textId="a3b1f69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,96 +85,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелерін, сондай-ақ олардың анықтығын тексеру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 19 қаңтардағы № 9 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 24 ақпанда № 13184 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 19 қаңтардағы № 9 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2016 жылы 24 ақпанда № 13184 болып тіркелді. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 1 шiлдедегi № 370/НҚ бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 370/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 09.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -184,437 +262,367 @@
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 63) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...15 lines deleted...]
-      1. Мыналар:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 09.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Байланыс, ақпараттандыру және ақпарат комитеті (Т.Б. Қазанғап):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...153 lines deleted...]
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Байланыс, ақпараттандыру және ақпарат комитеті (Т.Б. Қазанғап):</w:t>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін оның көшірмелерін баспа және электрондық түрде күнтізбелік он күн ішінде мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ тіркелген бұйрықты алған күннен бастап күнтізбелік он күн ішінде Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Республикалық құқықтық ақпарат орталығына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін оның көшірмелерін баспа және электрондық түрде күнтізбелік он күн ішінде мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға, сондай-ақ тіркелген бұйрықты алған күннен бастап күнтізбелік он күн ішінде Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Республикалық құқықтық ақпарат орталығына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интернет-порталдарында орналастырылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
-[...15 lines deleted...]
-      3) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интернет-порталдарында орналастырылуын;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшасында ескерілген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...15 lines deleted...]
-      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшасында ескерілген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғаш ресми жарияланған күннен кейін күнтізбелік он күн аяқталған соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және даму министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -906,184 +914,184 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 9 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Деректемелері жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 09.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="10"/>
+    <w:bookmarkStart w:name="z30" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z31" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z31" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелері (бұдан әрі - Міндетті деректемелер) "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 63) тармағына сәйкес әзірленген және ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелерін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z32" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Міндетті деректемелерде мынадай ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z32" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жедел хабарлама - жедел қысқа хабарлама режимінде ұялы байланыс желісі абоненті мен сервистік қосымша арасында интерактивті өзара іс-қимылды ұйымдастыруға мүмкіндік беретін деректерді беру технологиясы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1184,252 +1192,252 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "электрондық үкіметтің" мобильдік қосымшасы - ұялы байланыстың абоненттік құрылғысында орнатылған, іске қосылған және ұялы байланыс пен Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтерге және өзге де қызметтерге қол жеткізуге болатын бағдарламалық қамтылым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "электрондық үкіметтің" веб-порталы - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық құжат нысанында "электрондық үкіметтің" веб-порталындағы пайдаланушының кабинетіне жіберілген электрондық нысандағы мемлекеттік қызметтер көрсету нәтижесі мынадай міндетті деректемелерді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z34" w:id="14"/>
-[...15 lines deleted...]
-      3. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық құжат нысанында "электрондық үкіметтің" веб-порталындағы пайдаланушының кабинетіне жіберілген электрондық нысандағы мемлекеттік қызметтер көрсету нәтижесі мынадай міндетті деректемелерді:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "электрондық үкіметтің" мобильдік қосымшасы арқылы электрондық нысанда мемлекеттік қызмет көрсеткен кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық құжаттың бірегей нөмірін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және өзге де қызметті электрондық нысанда алған күнін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының Жеке сәйкестендіру нөмірін/Бизнес сәйкестендіру нөмірін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      матрицалық кодты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қысқа мәтінді хабарлама және жедел хабарлама арқылы электрондық нысанда мемлекеттік қызмет көрсеткен кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық құжаттың бірегей нөмірін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының Жеке сәйкестендіру нөмірін/Бизнес сәйкестендіру нөмірін қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы өзге де қызметтер көрсетудің міндетті деректемелері олар үшін міндетті деректемелер талап етілмейтін электрондық нысандағы көрсетілетін ақпараттық қызметтерді қоспағанда, осы міндетті деректеменің 3-тармағында көрсетілген міндетті деректемелер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1534,352 +1542,352 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 9 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің анықтығын тексеру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Ақпарат және коммуникациялар министрінің 09.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің анықтығын тексеру қағидалары (бұдан әрі - Қағидалар) "Ақпараттандыру туралы" 2015 жылғы 24 қарашадағы Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 63) тармақшасына сәйкес әзірленген және ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелерінің анықтығын тексеру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z38" w:id="19"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) матрицалық код - "Ақпараттық технологиялар. Деректерді автоматты түрде сәйкестендіру және бөлу" ҚР СТ ИСО/ХЭК 18004-2009 стандартына сәйкес электрондық құжатқа енгізілген матрицалық екі өлшемдік штрих код түріндегі, оның техникалық құралдармен оқу мүмкіндігін білдіретін графикалық ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "электрондық үкімет" веб-порталы - нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бір терезесін" білдіретін ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "электрондық үкіметтің" мобильдік қосымшасы - ұялы байланыстың абоненттік құрылғысында орнатылған, іске қосылған және ұялы байланыс, Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтерге және өзге де қызметтерге рұқсат беретін бағдарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) электрондық цифрлық қолтаңба - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтерді көрсету нәтижелерінің міндетті деректемелерінің анықтығын тексеру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтерді көрсету нәтижелерінің міндетті деректемелерінің анықтығын тексеру тәртібі</w:t>
+    <w:bookmarkStart w:name="z40" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ұялы байланыстың абоненттік құрылғысы арқылы көрсетілген электрондық нысандағы мемлекеттік және өзге де қызметтерді көрсету нәтижесі болып табылатын электрондық құжаттарда қамтылған міндетті деректемелердің анықтығы көрсетілетін қызметті берушінің уәкілетті лауазымды адамының электрондық цифрлық қолтаңбасымен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z40" w:id="21"/>
-[...15 lines deleted...]
-      3. Ұялы байланыстың абоненттік құрылғысы арқылы көрсетілген электрондық нысандағы мемлекеттік және өзге де қызметтерді көрсету нәтижесі болып табылатын электрондық құжаттарда қамтылған міндетті деректемелердің анықтығы көрсетілетін қызметті берушінің уәкілетті лауазымды адамының электрондық цифрлық қолтаңбасымен расталады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің уәкілетті лауазымдық адамының электрондық цифрлық қолтаңбасы туралы ақпарат матрицалық кодтан тиісті ақпаратты алу жолымен тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұялы байланыстың абоненттік құрылғысы арқылы алынған электрондық құжаттарға электрондық құжаттардың тиесілігі "электрондық үкімет" веб порталымен қалыптастырылған және берілген электрондық құжаттың бірегей нөмірімен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...33 lines deleted...]
-      4. Ұялы байланыстың абоненттік құрылғысы арқылы алынған электрондық құжаттарға электрондық құжаттардың тиесілігі "электрондық үкімет" веб порталымен қалыптастырылған және берілген электрондық құжаттың бірегей нөмірімен расталады.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ұялы байланыстың абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелерінің анықтығын тексеру "электрондық үкіметтің" веб-порталында, сондай-ақ "электрондық үкіметтің" мобильдік қосымшасы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z42" w:id="23"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-тармақта көрсетілген тексеруді жүргізу үшін пайдаланушы "Электрондық үкімет" веб-порталы арқылы алынған көрсетілетін қызметті тексеру" сервисін таңдайды, электрондық құжаттың бірегей нөмірі мен көрсетілетін қызметті алушының жеке сәйкестендіру нөмірін/бизнес сәйкестендіру нөмірін енгізеді және тексерудің оң нәтижесі болған жағдайда, пайдаланушыға оның нәтижесін көру мүмкіндігімен көрсетілген қызмет және электрондық нысандағы мемлекеттік және өзге де қызметті көрсетуге сұрау салуды қарау қортындысы бойынша құжатқа қол қойған көрсетілетін қызметті берушінің уәкілетті лауазымды адамының электрондық цифрлық қолтаңбасы туралы ақпарат қолжетімді болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1913,55 +1921,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2291,35 +2321,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>